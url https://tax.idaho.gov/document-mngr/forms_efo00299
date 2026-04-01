--- v0 (2025-10-01)
+++ v1 (2026-04-01)
@@ -1,135 +1,131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AllisonD\Website Updates Documents\Operating Property\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AllisonD\Website Updates Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5269A845-92E8-4874-83F8-132702968CE8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{09A00645-2837-49FB-B2B5-2E318587538E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="390" windowWidth="21600" windowHeight="11385" tabRatio="857" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="857" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover Letter" sheetId="46" r:id="rId1"/>
     <sheet name="Cover Sheet" sheetId="1" r:id="rId2"/>
     <sheet name="Table of Contents" sheetId="38" r:id="rId3"/>
     <sheet name="General Instructions 1" sheetId="40" r:id="rId4"/>
     <sheet name="General Instructions 2" sheetId="48" r:id="rId5"/>
     <sheet name="General Instructions 3" sheetId="41" r:id="rId6"/>
     <sheet name="Forms 1" sheetId="42" r:id="rId7"/>
     <sheet name="Forms 2" sheetId="49" r:id="rId8"/>
     <sheet name="Contact Info" sheetId="14" r:id="rId9"/>
     <sheet name="Earnings Data &amp; Investments" sheetId="45" r:id="rId10"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'Contact Info'!$A$1:$G$43</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Cover Letter'!$A$1:$D$46</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Cover Letter'!$A$1:$D$54</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Cover Sheet'!$A$1:$K$47</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'Earnings Data &amp; Investments'!$A$1:$K$45</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'Forms 1'!$A$1:$K$60</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'Forms 2'!$A$1:$W$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'General Instructions 1'!$A$1:$K$58</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'General Instructions 2'!$A$1:$K$60</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'General Instructions 3'!$A$1:$K$57</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Table of Contents'!$A$1:$D$45</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A12" i="46" l="1"/>
-[...1 lines deleted...]
-  <c r="A20" i="46"/>
+  <c r="A22" i="46" l="1"/>
+  <c r="A12" i="46"/>
+  <c r="B8" i="1" l="1"/>
   <c r="N52" i="49" l="1"/>
   <c r="F3" i="1" l="1"/>
   <c r="B12" i="45" l="1"/>
   <c r="B4" i="45"/>
   <c r="B4" i="41"/>
   <c r="B3" i="41"/>
   <c r="B4" i="40" l="1"/>
   <c r="B3" i="40"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="146">
   <si>
     <t>Signature</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Idaho State Tax Commission</t>
   </si>
   <si>
     <t>processing@tax.idaho.gov</t>
   </si>
   <si>
     <t>208-334-5364</t>
   </si>
   <si>
     <t>PO Box 36</t>
   </si>
   <si>
     <t>Boise ID 83722-0410</t>
   </si>
   <si>
     <t>1-800-777-0983</t>
   </si>
   <si>
@@ -463,90 +459,78 @@
       <t>propertytax@tax.idaho.gov</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">. You may also return the completed Operator Statement via regular mail to the address noted below.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 THIS REPORT SHALL NOT BE CONSIDERED FILED IF NOT COMPLETED IN FULL</t>
     </r>
   </si>
   <si>
-    <t>Please return the statement electronically to:</t>
-[...1 lines deleted...]
-  <si>
     <t>Property Appraisal Bureau</t>
   </si>
   <si>
     <t>P O Box 36</t>
   </si>
   <si>
     <t>Boise, ID 83722</t>
   </si>
   <si>
     <t>Please contact us if you have any questions.</t>
   </si>
   <si>
     <t>Sincerely,</t>
   </si>
   <si>
-    <t>Jerott Rudd, Bureau Chief</t>
-[...4 lines deleted...]
-  <si>
     <t>(208) 334-7739</t>
   </si>
   <si>
     <t>Company Number:</t>
   </si>
   <si>
     <t>RAFT RIVER ENERGY 1 - US GEOTHERMAL</t>
   </si>
   <si>
     <t>Section 1 - Energy Earnings Statement</t>
   </si>
   <si>
     <t>Total Gross Investment ($)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Or, if mailing the statement, please send to:</t>
   </si>
   <si>
     <t>Tax Code Areas (TCAs)</t>
   </si>
   <si>
     <t>https://istc.maps.arcgis.com/apps/webappviewer/index.html?id=9f9d6e39375a4766b1317ba1e67e058d</t>
   </si>
   <si>
     <t>If you have and questions about verifying the location of your property,
 please contact the Operating Property Tax Division of the Idaho State Tax Commission at:</t>
   </si>
   <si>
     <t>1-208-334-7739</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Verify the correct Tax Code Area Number (TCA) from the link below.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
@@ -668,99 +652,50 @@
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">@tax.idaho.gov </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>or</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (208) 334-7739</t>
     </r>
   </si>
   <si>
-    <t>statement is in Microsoft Excel format. If you prefer a paper copy, let us know and we will send it by U.S. mail.</t>
-[...47 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Part of the annual reporting requirement governed under Idaho Code section 63-404(2), is providing a list of operating property and the tax code area (TCA) where the assets are located. Accurate information is essential, as this information is used to apportion the taxable value to the proper taxing districts.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Please verify your current tax code area (TCA) annually using our TCA MAP link
 as TCAs can change year-over-year.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
@@ -950,94 +885,116 @@
 If a third party (tax rep., attorney, etc.) represents an operating property, a Power of Attorney (POA) form must be filed with the Idaho State Tax Commission in order for staff to communicate and release information pertaining to the company and their valuation.  If this situation pertains to you, please read the following instructions and complete the POA form.  A quick way to find the form is type POA in the Search field on the main page of our website: </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF002060"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>tax.idaho.gov</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 You can appoint, change or add representative(s) at any time by submitting a POA.  If you previously filed a POA with the Tax Commission, submitting another POA with the same tax or fee matters and periods will automatically replace and revoke all previous POAs on file.  If you want to add a representative, but not replace or revoke previous POAs, check the box in Section 5 and attach a copy of all POAs that are to remain in effect.  
 You may revoke a POA or the representative may withdraw at any time by submitting a copy of the previously executed POA with “REVOKE” written across the top of the form with your signature and date.  You can also submit a written statement specifying your intention to revoke a POA or withdraw a representative.  You must sign and date the statement and include the name, address and SSN/EIN of the taxpayer/grantor and the name and address of the representatives whose authority is being revoked or withdrawn.</t>
     </r>
   </si>
+  <si>
+    <t>attached the statement in Microsoft Excel format. If you would prefer a paper copy, please contact us and we will</t>
+  </si>
+  <si>
+    <t>mail it to you.</t>
+  </si>
+  <si>
+    <t>Our goal is to provide a fair and equitable valuation for your property, and an accurate and complete submission</t>
+  </si>
+  <si>
+    <t>helps us achieve this. Under Idaho Code §63-404 (4), failing to submit a timely and complete statement may result</t>
+  </si>
+  <si>
+    <t>in an arbitrary assessment. Please review the instructions carefully and fill out all requested information to ensure</t>
+  </si>
+  <si>
+    <t>a correct assessment.</t>
+  </si>
+  <si>
+    <t>For your convenience, we encourage you to use the provided Excel format and submit the completed statement via</t>
+  </si>
+  <si>
+    <t>on the electronic form is legally binding under Idaho Code §28-50-107 (d).</t>
+  </si>
+  <si>
+    <t>Return the statement via email at:</t>
+  </si>
+  <si>
+    <t>Or, if using a paper copy, please mail to:</t>
+  </si>
+  <si>
+    <t>Jerott Rudd, Operating Property Tax Manager</t>
+  </si>
+  <si>
+    <t>Property Tax Division</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="18">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0_);\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;This operator's statement and all additional documentation apply to the calendar year ending December 31,&quot;\ ####&quot;.&quot;\ \ "/>
     <numFmt numFmtId="165" formatCode="&quot;The statement must be signed and submitted to the Idaho State Tax Commission by April 30,&quot;\ ####&quot;.&quot;"/>
     <numFmt numFmtId="166" formatCode="mm/dd/yy;@"/>
     <numFmt numFmtId="167" formatCode="####\ &quot;Operator Statement&quot;"/>
     <numFmt numFmtId="168" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="169" formatCode="####\ &quot;Total Kilowatt Hours:&quot;"/>
     <numFmt numFmtId="170" formatCode="#,###\ &quot;mW&quot;"/>
     <numFmt numFmtId="171" formatCode="0#######"/>
     <numFmt numFmtId="172" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="173" formatCode="####\ &quot;Total Gross mWh Geothermal Energy Earnings:&quot;"/>
     <numFmt numFmtId="174" formatCode="####\ &quot;Total Kilowatt Hours Generated:&quot;"/>
-    <numFmt numFmtId="175" formatCode="&quot;The&quot;\ ####\ &quot;Operator Statement for your state assessed property is attached.  This year's filing deadline is April 30th. The&quot;"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="179" formatCode="00\ \-\ 00\ \-\ 000\ \-\ 000"/>
+    <numFmt numFmtId="175" formatCode="##0.#0\ &quot;Acres&quot;"/>
+    <numFmt numFmtId="176" formatCode="\2\-00\-00\-000\-000"/>
+    <numFmt numFmtId="177" formatCode="00\ \-\ 00\ \-\ 000\ \-\ 000"/>
+    <numFmt numFmtId="178" formatCode="&quot;The&quot;\ ####\ &quot;Operator Statement for your state-assessed property is now available and is due by April 30th. We have&quot;"/>
+    <numFmt numFmtId="179" formatCode="&quot;email. Please note that we can only accept the current version of the form for the&quot;\ ####\ &quot;tax year. A typed signature&quot;"/>
   </numFmts>
-  <fonts count="74" x14ac:knownFonts="1">
+  <fonts count="71" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
-    </font>
-[...12 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1423,117 +1380,105 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="8" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <u/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.39997558519241921"/>
+        <fgColor rgb="FFBDD7EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="63">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
@@ -2181,1686 +2126,1686 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="529">
+  <cellXfs count="528">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="17" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="19" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="49" fontId="23" fillId="3" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="6"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="6" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="6" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="0" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="8"/>
+    <xf numFmtId="16" fontId="53" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="43" fontId="54" fillId="0" borderId="0" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="55" fillId="0" borderId="0" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="55" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="55" fillId="0" borderId="0" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="23" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="49" fontId="23" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="55" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="55" fillId="0" borderId="0" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="43" fontId="58" fillId="0" borderId="0" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="23" fillId="3" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="59" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="23" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...110 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="59" fillId="0" borderId="0" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...177 lines deleted...]
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="43" fontId="60" fillId="0" borderId="0" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="43" fontId="61" fillId="0" borderId="0" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="61" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="43" fontId="61" fillId="0" borderId="0" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="62" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="62" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="62" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="49" fontId="22" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="17" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="22" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="47" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="62" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="62" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="62" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="62" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="62" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="2" borderId="62" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="62" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="2" borderId="62" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="62" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="44" fillId="3" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="44" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="44" fillId="3" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="43" fontId="63" fillId="0" borderId="0" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="31" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="171" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="44" fillId="3" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="44" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="44" fillId="3" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="171" fontId="34" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="171" fontId="35" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="171" fontId="35" fillId="3" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="64" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="1" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="172" fontId="4" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="1" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="24" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="1" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="3" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="3" borderId="38" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="3" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="66" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="2" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="63" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="19" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="60" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...249 lines deleted...]
-    <xf numFmtId="171" fontId="36" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="67" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="171" fontId="37" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="68" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="67" fillId="2" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="171" fontId="37" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="175" fontId="67" fillId="2" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...353 lines deleted...]
-    <xf numFmtId="179" fontId="23" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="3" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="69" fillId="2" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="69" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="69" fillId="2" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="61" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="72" fillId="3" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="72" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="62" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="72" fillId="3" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="70" fillId="3" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="70" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="176" fontId="21" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="21" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="3" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="45" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="48" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="3" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="3" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="1" fontId="26" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="24" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="1" fontId="25" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="23" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="1" fontId="25" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="23" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="18" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="174" fontId="21" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="169" fontId="21" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="169" fontId="21" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="174" fontId="21" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="5" fontId="21" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="5" fontId="21" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="5" fontId="21" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="19" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="19" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="19" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="38" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="39" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="19" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="173" fontId="21" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="64" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...83 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="18" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Comma" xfId="7" builtinId="3"/>
     <cellStyle name="Comma 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 2 2 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 2 2 2 2 2" xfId="6" xr:uid="{511D9242-BBC9-4A86-9119-2F6121E56E5C}"/>
     <cellStyle name="Normal 3" xfId="8" xr:uid="{98665055-1EE5-428A-B352-604FA54C2590}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFBDD7EE"/>
       <color rgb="FFF8F8F8"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47626</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>2607946</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>15240</xdr:rowOff>
+      <xdr:colOff>2611756</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3">
+        <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05E18579-CA8A-48AB-ABCF-7FC2333DFD28}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC434D1D-7C78-4772-AF46-D0B26CDE6EFC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="47626" y="7467600"/>
-          <a:ext cx="2571750" cy="733425"/>
+          <a:off x="49531" y="6515100"/>
+          <a:ext cx="2562225" cy="742950"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1104901</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>1196340</xdr:colOff>
+      <xdr:colOff>1200150</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Picture 5">
+        <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C2EAB03-E685-432C-A3A8-D35D7E691C17}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED9E1929-00F5-4601-BBA5-7E7B4FC1D098}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1104901" y="28575"/>
-          <a:ext cx="4991099" cy="733425"/>
+          <a:off x="1104901" y="26670"/>
+          <a:ext cx="5000624" cy="735330"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>28576</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>723900</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>101610</xdr:rowOff>
@@ -3874,94 +3819,50 @@
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect l="1545" t="775" r="1545" b="1163"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1762126" y="3819525"/>
           <a:ext cx="3667124" cy="3696345"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...42 lines deleted...]
-</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4225,3030 +4126,3037 @@
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://istc.maps.arcgis.com/apps/webappviewer/index.html?id=9f9d6e39375a4766b1317ba1e67e058d" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:propertytax@tax.idaho.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:propertytax@tax.idaho.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:processing@tax.idaho.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:propertytax@tax.idaho.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:propertytax@tax.idaho.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE575407-3A28-4AD2-B3BF-7D3897611C15}">
   <dimension ref="A1:R113"/>
   <sheetViews>
-    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A13" sqref="A13:D13"/>
+    <sheetView showGridLines="0" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="39.5703125" style="148" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="32.5703125" style="148" customWidth="1"/>
+    <col min="1" max="1" width="39.5703125" style="109" customWidth="1"/>
+    <col min="2" max="2" width="1.42578125" style="109" customWidth="1"/>
+    <col min="3" max="3" width="29" style="109" customWidth="1"/>
+    <col min="4" max="4" width="32.5703125" style="109" customWidth="1"/>
     <col min="7" max="7" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="261"/>
-[...2 lines deleted...]
-      <c r="D1" s="252"/>
+      <c r="A1" s="292"/>
+      <c r="B1" s="289"/>
+      <c r="C1" s="289"/>
+      <c r="D1" s="289"/>
     </row>
     <row r="2" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="261"/>
-[...2 lines deleted...]
-      <c r="D2" s="252"/>
+      <c r="A2" s="292"/>
+      <c r="B2" s="289"/>
+      <c r="C2" s="289"/>
+      <c r="D2" s="289"/>
     </row>
     <row r="3" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="261"/>
-[...2 lines deleted...]
-      <c r="D3" s="252"/>
+      <c r="A3" s="292"/>
+      <c r="B3" s="289"/>
+      <c r="C3" s="289"/>
+      <c r="D3" s="289"/>
     </row>
     <row r="4" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="256"/>
-[...2 lines deleted...]
-      <c r="D4" s="252"/>
+      <c r="A4" s="293"/>
+      <c r="B4" s="289"/>
+      <c r="C4" s="289"/>
+      <c r="D4" s="289"/>
     </row>
     <row r="5" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="256"/>
-[...2 lines deleted...]
-      <c r="D5" s="252"/>
+      <c r="A5" s="293"/>
+      <c r="B5" s="289"/>
+      <c r="C5" s="289"/>
+      <c r="D5" s="289"/>
     </row>
     <row r="6" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="256">
-[...4 lines deleted...]
-      <c r="D6" s="252"/>
+      <c r="A6" s="290">
+        <v>46023</v>
+      </c>
+      <c r="B6" s="291"/>
+      <c r="C6" s="291"/>
+      <c r="D6" s="291"/>
     </row>
     <row r="7" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="256"/>
-[...2 lines deleted...]
-      <c r="D7" s="252"/>
+      <c r="A7" s="293"/>
+      <c r="B7" s="289"/>
+      <c r="C7" s="289"/>
+      <c r="D7" s="289"/>
       <c r="F7" s="48"/>
       <c r="G7" s="48"/>
       <c r="H7" s="49"/>
       <c r="I7" s="20"/>
     </row>
     <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="256"/>
-[...2 lines deleted...]
-      <c r="D8" s="252"/>
+      <c r="A8" s="293"/>
+      <c r="B8" s="289"/>
+      <c r="C8" s="289"/>
+      <c r="D8" s="289"/>
       <c r="F8" s="48"/>
       <c r="G8" s="48"/>
       <c r="H8" s="49"/>
       <c r="I8" s="20"/>
     </row>
     <row r="9" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="254"/>
-[...2 lines deleted...]
-      <c r="D9" s="252"/>
+      <c r="A9" s="286"/>
+      <c r="B9" s="289"/>
+      <c r="C9" s="289"/>
+      <c r="D9" s="289"/>
     </row>
     <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="251" t="s">
-[...4 lines deleted...]
-      <c r="D10" s="250"/>
+      <c r="A10" s="286" t="s">
+        <v>81</v>
+      </c>
+      <c r="B10" s="287"/>
+      <c r="C10" s="287"/>
+      <c r="D10" s="287"/>
     </row>
     <row r="11" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="251"/>
-[...2 lines deleted...]
-      <c r="D11" s="250"/>
+      <c r="A11" s="286"/>
+      <c r="B11" s="287"/>
+      <c r="C11" s="287"/>
+      <c r="D11" s="287"/>
     </row>
     <row r="12" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="257">
+      <c r="A12" s="294">
         <f>'Cover Sheet'!B8</f>
-        <v>2025</v>
-[...3 lines deleted...]
-      <c r="D12" s="258"/>
+        <v>2026</v>
+      </c>
+      <c r="B12" s="295"/>
+      <c r="C12" s="295"/>
+      <c r="D12" s="295"/>
     </row>
     <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="249" t="s">
-[...4 lines deleted...]
-      <c r="D13" s="250"/>
+      <c r="A13" s="286" t="s">
+        <v>134</v>
+      </c>
+      <c r="B13" s="287"/>
+      <c r="C13" s="287"/>
+      <c r="D13" s="287"/>
     </row>
     <row r="14" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="249"/>
-[...2 lines deleted...]
-      <c r="D14" s="250"/>
+      <c r="A14" s="286" t="s">
+        <v>135</v>
+      </c>
+      <c r="B14" s="287"/>
+      <c r="C14" s="287"/>
+      <c r="D14" s="287"/>
     </row>
     <row r="15" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="249" t="s">
-[...4 lines deleted...]
-      <c r="D15" s="250"/>
+      <c r="A15" s="286"/>
+      <c r="B15" s="287"/>
+      <c r="C15" s="287"/>
+      <c r="D15" s="287"/>
     </row>
     <row r="16" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="249" t="s">
-[...4 lines deleted...]
-      <c r="D16" s="250"/>
+      <c r="A16" s="286" t="s">
+        <v>136</v>
+      </c>
+      <c r="B16" s="287"/>
+      <c r="C16" s="287"/>
+      <c r="D16" s="287"/>
     </row>
     <row r="17" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="249" t="s">
-[...4 lines deleted...]
-      <c r="D17" s="250"/>
+      <c r="A17" s="286" t="s">
+        <v>137</v>
+      </c>
+      <c r="B17" s="287"/>
+      <c r="C17" s="287"/>
+      <c r="D17" s="287"/>
     </row>
     <row r="18" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="249"/>
-[...2 lines deleted...]
-      <c r="D18" s="250"/>
+      <c r="A18" s="286" t="s">
+        <v>138</v>
+      </c>
+      <c r="B18" s="287"/>
+      <c r="C18" s="287"/>
+      <c r="D18" s="287"/>
     </row>
     <row r="19" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="249" t="s">
-[...4 lines deleted...]
-      <c r="D19" s="250"/>
+      <c r="A19" s="286" t="s">
+        <v>139</v>
+      </c>
+      <c r="B19" s="287"/>
+      <c r="C19" s="287"/>
+      <c r="D19" s="287"/>
     </row>
     <row r="20" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="259">
-[...5 lines deleted...]
-      <c r="D20" s="260"/>
+      <c r="A20" s="286"/>
+      <c r="B20" s="287"/>
+      <c r="C20" s="287"/>
+      <c r="D20" s="287"/>
     </row>
     <row r="21" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="249" t="s">
-[...10 lines deleted...]
-      <c r="D22" s="191"/>
+      <c r="A21" s="286" t="s">
+        <v>140</v>
+      </c>
+      <c r="B21" s="287"/>
+      <c r="C21" s="287"/>
+      <c r="D21" s="287"/>
+    </row>
+    <row r="22" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="297">
+        <f>'Cover Sheet'!B8</f>
+        <v>2026</v>
+      </c>
+      <c r="B22" s="298"/>
+      <c r="C22" s="298"/>
+      <c r="D22" s="298"/>
     </row>
     <row r="23" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="251"/>
-[...5 lines deleted...]
-      <c r="A24" s="251" t="s">
+      <c r="A23" s="286" t="s">
+        <v>141</v>
+      </c>
+      <c r="B23" s="287"/>
+      <c r="C23" s="287"/>
+      <c r="D23" s="287"/>
+    </row>
+    <row r="24" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="287"/>
+      <c r="B24" s="289"/>
+      <c r="C24" s="289"/>
+      <c r="D24" s="289"/>
+    </row>
+    <row r="25" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="286" t="s">
+        <v>142</v>
+      </c>
+      <c r="B25" s="287"/>
+      <c r="C25" s="129" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="247"/>
+    </row>
+    <row r="26" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="286"/>
+      <c r="B26" s="289"/>
+      <c r="C26" s="289"/>
+      <c r="D26" s="289"/>
+    </row>
+    <row r="27" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="246" t="s">
+        <v>143</v>
+      </c>
+      <c r="C27" s="246" t="s">
         <v>62</v>
       </c>
-      <c r="B24" s="250"/>
-[...15 lines deleted...]
-      <c r="C26" s="175" t="s">
+      <c r="D27" s="247"/>
+    </row>
+    <row r="28" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="247"/>
+      <c r="C28" s="246" t="s">
+        <v>2</v>
+      </c>
+      <c r="D28" s="247"/>
+    </row>
+    <row r="29" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="247"/>
+      <c r="C29" s="246" t="s">
         <v>63</v>
       </c>
-      <c r="D26" s="174"/>
-[...10 lines deleted...]
-      <c r="C28" s="175" t="s">
+      <c r="D29" s="247"/>
+    </row>
+    <row r="30" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="247"/>
+      <c r="C30" s="246" t="s">
         <v>64</v>
       </c>
-      <c r="D28" s="174"/>
-[...3 lines deleted...]
-      <c r="C29" s="175" t="s">
+      <c r="D30" s="247"/>
+    </row>
+    <row r="31" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="286"/>
+      <c r="B31" s="289"/>
+      <c r="C31" s="289"/>
+      <c r="D31" s="289"/>
+    </row>
+    <row r="32" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="286" t="s">
         <v>65</v>
       </c>
-      <c r="D29" s="174"/>
-[...8 lines deleted...]
-      <c r="A31" s="254" t="s">
+      <c r="B32" s="288"/>
+      <c r="C32" s="288"/>
+      <c r="D32" s="288"/>
+    </row>
+    <row r="33" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="286"/>
+      <c r="B33" s="288"/>
+      <c r="C33" s="288"/>
+      <c r="D33" s="288"/>
+    </row>
+    <row r="34" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="286" t="s">
         <v>66</v>
       </c>
-      <c r="B31" s="255"/>
-[...10 lines deleted...]
-      <c r="A33" s="254" t="s">
+      <c r="B34" s="288"/>
+      <c r="C34" s="288"/>
+      <c r="D34" s="288"/>
+    </row>
+    <row r="35" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="286"/>
+      <c r="B35" s="288"/>
+      <c r="C35" s="288"/>
+      <c r="D35" s="288"/>
+    </row>
+    <row r="36" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="286"/>
+      <c r="B36" s="288"/>
+      <c r="C36" s="288"/>
+      <c r="D36" s="288"/>
+    </row>
+    <row r="37" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="286"/>
+      <c r="B37" s="288"/>
+      <c r="C37" s="288"/>
+      <c r="D37" s="288"/>
+    </row>
+    <row r="38" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="286"/>
+      <c r="B38" s="288"/>
+      <c r="C38" s="288"/>
+      <c r="D38" s="288"/>
+    </row>
+    <row r="39" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="286" t="s">
+        <v>144</v>
+      </c>
+      <c r="B39" s="288"/>
+      <c r="C39" s="288"/>
+      <c r="D39" s="288"/>
+    </row>
+    <row r="40" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="286" t="s">
+        <v>145</v>
+      </c>
+      <c r="B40" s="288"/>
+      <c r="C40" s="288"/>
+      <c r="D40" s="288"/>
+    </row>
+    <row r="41" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="286" t="s">
         <v>67</v>
       </c>
-      <c r="B33" s="255"/>
-[...28 lines deleted...]
-      <c r="A38" s="254" t="s">
+      <c r="B41" s="288"/>
+      <c r="C41" s="288"/>
+      <c r="D41" s="288"/>
+    </row>
+    <row r="42" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="286"/>
+      <c r="B42" s="289"/>
+      <c r="C42" s="289"/>
+      <c r="D42" s="289"/>
+    </row>
+    <row r="43" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="246"/>
+      <c r="B43" s="149"/>
+      <c r="C43" s="149"/>
+      <c r="D43" s="149"/>
+    </row>
+    <row r="44" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="246"/>
+      <c r="B44" s="149"/>
+      <c r="C44" s="149"/>
+      <c r="D44" s="149"/>
+    </row>
+    <row r="45" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="246"/>
+      <c r="B45" s="149"/>
+      <c r="C45" s="149"/>
+      <c r="D45" s="149"/>
+    </row>
+    <row r="46" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="246"/>
+      <c r="B46" s="149"/>
+      <c r="C46" s="149"/>
+      <c r="D46" s="149"/>
+    </row>
+    <row r="47" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="246"/>
+      <c r="B47" s="149"/>
+      <c r="C47" s="149"/>
+      <c r="D47" s="149"/>
+    </row>
+    <row r="48" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="246"/>
+      <c r="B48" s="149"/>
+      <c r="C48" s="149"/>
+      <c r="D48" s="149"/>
+    </row>
+    <row r="49" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="246"/>
+      <c r="B49" s="149"/>
+      <c r="C49" s="149"/>
+      <c r="D49" s="149"/>
+    </row>
+    <row r="50" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="286"/>
+      <c r="B50" s="286"/>
+      <c r="C50" s="286"/>
+      <c r="D50" s="286"/>
+    </row>
+    <row r="51" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="286"/>
+      <c r="B51" s="286"/>
+      <c r="C51" s="286"/>
+      <c r="D51" s="286"/>
+    </row>
+    <row r="52" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="286"/>
+      <c r="B52" s="286"/>
+      <c r="C52" s="286"/>
+      <c r="D52" s="286"/>
+    </row>
+    <row r="53" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="286"/>
+      <c r="B53" s="289"/>
+      <c r="C53" s="289"/>
+      <c r="D53" s="289"/>
+    </row>
+    <row r="54" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="286"/>
+      <c r="B54" s="289"/>
+      <c r="C54" s="289"/>
+      <c r="D54" s="289"/>
+    </row>
+    <row r="55" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="296"/>
+      <c r="B55" s="289"/>
+      <c r="C55" s="289"/>
+      <c r="D55" s="289"/>
+    </row>
+    <row r="56" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="110"/>
+      <c r="E56" s="118"/>
+      <c r="F56" s="118"/>
+      <c r="G56" s="118"/>
+      <c r="H56" s="118"/>
+      <c r="I56" s="118"/>
+      <c r="J56" s="118"/>
+      <c r="K56" s="118"/>
+      <c r="L56" s="118"/>
+      <c r="M56" s="118"/>
+      <c r="N56" s="118"/>
+      <c r="O56" s="118"/>
+      <c r="P56" s="118"/>
+      <c r="Q56" s="118"/>
+      <c r="R56" s="118"/>
+    </row>
+    <row r="57" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A57" s="130"/>
+      <c r="B57" s="131"/>
+      <c r="C57" s="132"/>
+      <c r="D57" s="133"/>
+      <c r="E57" s="119"/>
+      <c r="F57" s="120" t="s">
         <v>68</v>
       </c>
-      <c r="B38" s="255"/>
-[...4 lines deleted...]
-      <c r="A39" s="254" t="s">
+      <c r="G57" s="121">
+        <v>16175521</v>
+      </c>
+      <c r="H57" s="122"/>
+      <c r="I57" s="122"/>
+      <c r="J57" s="120"/>
+      <c r="K57" s="120" t="s">
+        <v>31</v>
+      </c>
+      <c r="L57" s="122" t="s">
         <v>69</v>
       </c>
-      <c r="B39" s="255"/>
-[...144 lines deleted...]
-      <c r="R57" s="158"/>
+      <c r="M57" s="123"/>
+      <c r="N57" s="123"/>
+      <c r="O57" s="119"/>
+      <c r="P57" s="119"/>
+      <c r="Q57" s="119"/>
+      <c r="R57" s="119"/>
     </row>
     <row r="58" spans="1:18" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A58" s="169"/>
-[...16 lines deleted...]
-      <c r="R58" s="157"/>
+      <c r="A58" s="130"/>
+      <c r="B58" s="134"/>
+      <c r="C58" s="132"/>
+      <c r="D58" s="133"/>
+      <c r="E58" s="118"/>
+      <c r="F58" s="124"/>
+      <c r="G58" s="125"/>
+      <c r="H58" s="125"/>
+      <c r="I58" s="125"/>
+      <c r="J58" s="124"/>
+      <c r="K58" s="124"/>
+      <c r="L58" s="125"/>
+      <c r="M58" s="126"/>
+      <c r="N58" s="126"/>
+      <c r="O58" s="118"/>
+      <c r="P58" s="118"/>
+      <c r="Q58" s="118"/>
+      <c r="R58" s="118"/>
     </row>
     <row r="59" spans="1:18" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A59" s="169"/>
-[...16 lines deleted...]
-      <c r="R59" s="157"/>
+      <c r="A59" s="130"/>
+      <c r="B59" s="134"/>
+      <c r="C59" s="132"/>
+      <c r="D59" s="133"/>
+      <c r="E59" s="118"/>
+      <c r="F59" s="124"/>
+      <c r="G59" s="125"/>
+      <c r="H59" s="125"/>
+      <c r="I59" s="127"/>
+      <c r="J59" s="124"/>
+      <c r="K59" s="125"/>
+      <c r="L59" s="125"/>
+      <c r="M59" s="126"/>
+      <c r="N59" s="126"/>
+      <c r="O59" s="118"/>
+      <c r="P59" s="118"/>
+      <c r="Q59" s="118"/>
+      <c r="R59" s="118"/>
     </row>
     <row r="60" spans="1:18" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A60" s="169"/>
-[...16 lines deleted...]
-      <c r="R60" s="157"/>
+      <c r="A60" s="130"/>
+      <c r="B60" s="134"/>
+      <c r="C60" s="132"/>
+      <c r="D60" s="133"/>
+      <c r="E60" s="118"/>
+      <c r="F60" s="124"/>
+      <c r="G60" s="125"/>
+      <c r="H60" s="125"/>
+      <c r="I60" s="125"/>
+      <c r="J60" s="124"/>
+      <c r="K60" s="124"/>
+      <c r="L60" s="125"/>
+      <c r="M60" s="126"/>
+      <c r="N60" s="126"/>
+      <c r="O60" s="118"/>
+      <c r="P60" s="118"/>
+      <c r="Q60" s="118"/>
+      <c r="R60" s="118"/>
     </row>
     <row r="61" spans="1:18" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A61" s="169"/>
-[...16 lines deleted...]
-      <c r="R61" s="157"/>
+      <c r="A61" s="130"/>
+      <c r="B61" s="134"/>
+      <c r="C61" s="132"/>
+      <c r="D61" s="133"/>
+      <c r="E61" s="118"/>
+      <c r="F61" s="124"/>
+      <c r="G61" s="125"/>
+      <c r="H61" s="125"/>
+      <c r="I61" s="125"/>
+      <c r="J61" s="124"/>
+      <c r="K61" s="124"/>
+      <c r="L61" s="125"/>
+      <c r="M61" s="126"/>
+      <c r="N61" s="126"/>
+      <c r="O61" s="118"/>
+      <c r="P61" s="118"/>
+      <c r="Q61" s="118"/>
+      <c r="R61" s="118"/>
     </row>
     <row r="62" spans="1:18" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A62" s="169"/>
-[...16 lines deleted...]
-      <c r="R62" s="157"/>
+      <c r="A62" s="130"/>
+      <c r="B62" s="134"/>
+      <c r="C62" s="132"/>
+      <c r="D62" s="133"/>
+      <c r="E62" s="118"/>
+      <c r="F62" s="125"/>
+      <c r="G62" s="125"/>
+      <c r="H62" s="125"/>
+      <c r="I62" s="125"/>
+      <c r="J62" s="125"/>
+      <c r="K62" s="125"/>
+      <c r="L62" s="125"/>
+      <c r="M62" s="126"/>
+      <c r="N62" s="126"/>
+      <c r="O62" s="118"/>
+      <c r="P62" s="118"/>
+      <c r="Q62" s="118"/>
+      <c r="R62" s="118"/>
     </row>
     <row r="63" spans="1:18" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A63" s="169"/>
-[...16 lines deleted...]
-      <c r="R63" s="157"/>
+      <c r="A63" s="130"/>
+      <c r="B63" s="134"/>
+      <c r="C63" s="132"/>
+      <c r="D63" s="133"/>
+      <c r="E63" s="118"/>
+      <c r="F63" s="124"/>
+      <c r="G63" s="127"/>
+      <c r="H63" s="125"/>
+      <c r="I63" s="125"/>
+      <c r="J63" s="124"/>
+      <c r="K63" s="124"/>
+      <c r="L63" s="125"/>
+      <c r="M63" s="126"/>
+      <c r="N63" s="126"/>
+      <c r="O63" s="118"/>
+      <c r="P63" s="118"/>
+      <c r="Q63" s="118"/>
+      <c r="R63" s="118"/>
     </row>
     <row r="64" spans="1:18" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A64" s="169"/>
-[...16 lines deleted...]
-      <c r="R64" s="157"/>
+      <c r="A64" s="130"/>
+      <c r="B64" s="134"/>
+      <c r="C64" s="132"/>
+      <c r="D64" s="133"/>
+      <c r="E64" s="118"/>
+      <c r="F64" s="124"/>
+      <c r="G64" s="128"/>
+      <c r="H64" s="128"/>
+      <c r="I64" s="128"/>
+      <c r="J64" s="125"/>
+      <c r="K64" s="125"/>
+      <c r="L64" s="125"/>
+      <c r="M64" s="126"/>
+      <c r="N64" s="126"/>
+      <c r="O64" s="118"/>
+      <c r="P64" s="118"/>
+      <c r="Q64" s="118"/>
+      <c r="R64" s="118"/>
     </row>
     <row r="65" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A65" s="169"/>
-[...11 lines deleted...]
-      <c r="N65" s="152"/>
+      <c r="A65" s="130"/>
+      <c r="B65" s="134"/>
+      <c r="C65" s="132"/>
+      <c r="D65" s="133"/>
+      <c r="F65" s="111"/>
+      <c r="G65" s="117"/>
+      <c r="H65" s="117"/>
+      <c r="I65" s="117"/>
+      <c r="J65" s="111"/>
+      <c r="K65" s="111"/>
+      <c r="L65" s="112"/>
+      <c r="M65" s="113"/>
+      <c r="N65" s="113"/>
     </row>
     <row r="66" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A66" s="169"/>
-[...11 lines deleted...]
-      <c r="N66" s="152"/>
+      <c r="A66" s="130"/>
+      <c r="B66" s="134"/>
+      <c r="C66" s="132"/>
+      <c r="D66" s="133"/>
+      <c r="F66" s="111"/>
+      <c r="G66" s="112"/>
+      <c r="H66" s="112"/>
+      <c r="I66" s="114"/>
+      <c r="J66" s="111"/>
+      <c r="K66" s="112"/>
+      <c r="L66" s="112"/>
+      <c r="M66" s="113"/>
+      <c r="N66" s="113"/>
     </row>
     <row r="67" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A67" s="169"/>
-[...11 lines deleted...]
-      <c r="N67" s="152"/>
+      <c r="A67" s="130"/>
+      <c r="B67" s="134"/>
+      <c r="C67" s="132"/>
+      <c r="D67" s="133"/>
+      <c r="F67" s="111"/>
+      <c r="G67" s="112"/>
+      <c r="H67" s="112"/>
+      <c r="I67" s="112"/>
+      <c r="J67" s="111"/>
+      <c r="K67" s="111"/>
+      <c r="L67" s="112"/>
+      <c r="M67" s="113"/>
+      <c r="N67" s="113"/>
     </row>
     <row r="68" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A68" s="169"/>
-[...11 lines deleted...]
-      <c r="N68" s="152"/>
+      <c r="A68" s="130"/>
+      <c r="B68" s="134"/>
+      <c r="C68" s="132"/>
+      <c r="D68" s="133"/>
+      <c r="F68" s="111"/>
+      <c r="G68" s="112"/>
+      <c r="H68" s="112"/>
+      <c r="I68" s="112"/>
+      <c r="J68" s="111"/>
+      <c r="K68" s="111"/>
+      <c r="L68" s="112"/>
+      <c r="M68" s="113"/>
+      <c r="N68" s="113"/>
     </row>
     <row r="69" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A69" s="169"/>
-[...11 lines deleted...]
-      <c r="N69" s="152"/>
+      <c r="A69" s="130"/>
+      <c r="B69" s="134"/>
+      <c r="C69" s="132"/>
+      <c r="D69" s="133"/>
+      <c r="F69" s="112"/>
+      <c r="G69" s="112"/>
+      <c r="H69" s="112"/>
+      <c r="I69" s="112"/>
+      <c r="J69" s="112"/>
+      <c r="K69" s="112"/>
+      <c r="L69" s="112"/>
+      <c r="M69" s="113"/>
+      <c r="N69" s="113"/>
     </row>
     <row r="70" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A70" s="169"/>
-[...11 lines deleted...]
-      <c r="N70" s="152"/>
+      <c r="A70" s="130"/>
+      <c r="B70" s="134"/>
+      <c r="C70" s="132"/>
+      <c r="D70" s="133"/>
+      <c r="F70" s="111"/>
+      <c r="G70" s="114"/>
+      <c r="H70" s="112"/>
+      <c r="I70" s="112"/>
+      <c r="J70" s="111"/>
+      <c r="K70" s="111"/>
+      <c r="L70" s="112"/>
+      <c r="M70" s="113"/>
+      <c r="N70" s="113"/>
     </row>
     <row r="71" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A71" s="169"/>
-[...11 lines deleted...]
-      <c r="N71" s="152"/>
+      <c r="A71" s="130"/>
+      <c r="B71" s="134"/>
+      <c r="C71" s="132"/>
+      <c r="D71" s="133"/>
+      <c r="F71" s="111"/>
+      <c r="G71" s="112"/>
+      <c r="H71" s="112"/>
+      <c r="I71" s="112"/>
+      <c r="J71" s="111"/>
+      <c r="K71" s="111"/>
+      <c r="L71" s="112"/>
+      <c r="M71" s="113"/>
+      <c r="N71" s="113"/>
     </row>
     <row r="72" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A72" s="169"/>
-[...11 lines deleted...]
-      <c r="N72" s="152"/>
+      <c r="A72" s="130"/>
+      <c r="B72" s="134"/>
+      <c r="C72" s="132"/>
+      <c r="D72" s="133"/>
+      <c r="F72" s="111"/>
+      <c r="G72" s="112"/>
+      <c r="H72" s="112"/>
+      <c r="I72" s="114"/>
+      <c r="J72" s="111"/>
+      <c r="K72" s="112"/>
+      <c r="L72" s="112"/>
+      <c r="M72" s="113"/>
+      <c r="N72" s="113"/>
     </row>
     <row r="73" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A73" s="169"/>
-[...11 lines deleted...]
-      <c r="N73" s="152"/>
+      <c r="A73" s="130"/>
+      <c r="B73" s="134"/>
+      <c r="C73" s="132"/>
+      <c r="D73" s="133"/>
+      <c r="F73" s="111"/>
+      <c r="G73" s="112"/>
+      <c r="H73" s="112"/>
+      <c r="I73" s="112"/>
+      <c r="J73" s="111"/>
+      <c r="K73" s="111"/>
+      <c r="L73" s="112"/>
+      <c r="M73" s="113"/>
+      <c r="N73" s="113"/>
     </row>
     <row r="74" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A74" s="169"/>
-[...11 lines deleted...]
-      <c r="N74" s="152"/>
+      <c r="A74" s="130"/>
+      <c r="B74" s="134"/>
+      <c r="C74" s="132"/>
+      <c r="D74" s="133"/>
+      <c r="F74" s="111"/>
+      <c r="G74" s="112"/>
+      <c r="H74" s="112"/>
+      <c r="I74" s="112"/>
+      <c r="J74" s="111"/>
+      <c r="K74" s="111"/>
+      <c r="L74" s="112"/>
+      <c r="M74" s="113"/>
+      <c r="N74" s="113"/>
     </row>
     <row r="75" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A75" s="169"/>
-[...11 lines deleted...]
-      <c r="N75" s="152"/>
+      <c r="A75" s="130"/>
+      <c r="B75" s="134"/>
+      <c r="C75" s="132"/>
+      <c r="D75" s="133"/>
+      <c r="F75" s="112"/>
+      <c r="G75" s="112"/>
+      <c r="H75" s="112"/>
+      <c r="I75" s="112"/>
+      <c r="J75" s="112"/>
+      <c r="K75" s="112"/>
+      <c r="L75" s="112"/>
+      <c r="M75" s="113"/>
+      <c r="N75" s="113"/>
     </row>
     <row r="76" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A76" s="169"/>
-[...11 lines deleted...]
-      <c r="N76" s="152"/>
+      <c r="A76" s="130"/>
+      <c r="B76" s="134"/>
+      <c r="C76" s="132"/>
+      <c r="D76" s="133"/>
+      <c r="F76" s="111"/>
+      <c r="G76" s="114"/>
+      <c r="H76" s="112"/>
+      <c r="I76" s="112"/>
+      <c r="J76" s="111"/>
+      <c r="K76" s="111"/>
+      <c r="L76" s="112"/>
+      <c r="M76" s="113"/>
+      <c r="N76" s="113"/>
     </row>
     <row r="77" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A77" s="169"/>
-[...11 lines deleted...]
-      <c r="N77" s="152"/>
+      <c r="A77" s="130"/>
+      <c r="B77" s="134"/>
+      <c r="C77" s="132"/>
+      <c r="D77" s="133"/>
+      <c r="F77" s="111"/>
+      <c r="G77" s="117"/>
+      <c r="H77" s="117"/>
+      <c r="I77" s="117"/>
+      <c r="J77" s="112"/>
+      <c r="K77" s="112"/>
+      <c r="L77" s="112"/>
+      <c r="M77" s="113"/>
+      <c r="N77" s="113"/>
     </row>
     <row r="78" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A78" s="169"/>
-[...11 lines deleted...]
-      <c r="N78" s="152"/>
+      <c r="A78" s="130"/>
+      <c r="B78" s="134"/>
+      <c r="C78" s="132"/>
+      <c r="D78" s="133"/>
+      <c r="F78" s="111"/>
+      <c r="G78" s="117"/>
+      <c r="H78" s="117"/>
+      <c r="I78" s="117"/>
+      <c r="J78" s="111"/>
+      <c r="K78" s="111"/>
+      <c r="L78" s="112"/>
+      <c r="M78" s="113"/>
+      <c r="N78" s="113"/>
     </row>
     <row r="79" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A79" s="169"/>
-[...11 lines deleted...]
-      <c r="N79" s="152"/>
+      <c r="A79" s="130"/>
+      <c r="B79" s="134"/>
+      <c r="C79" s="132"/>
+      <c r="D79" s="133"/>
+      <c r="F79" s="111"/>
+      <c r="G79" s="112"/>
+      <c r="H79" s="112"/>
+      <c r="I79" s="114"/>
+      <c r="J79" s="111"/>
+      <c r="K79" s="112"/>
+      <c r="L79" s="112"/>
+      <c r="M79" s="113"/>
+      <c r="N79" s="113"/>
     </row>
     <row r="80" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A80" s="169"/>
-[...11 lines deleted...]
-      <c r="N80" s="152"/>
+      <c r="A80" s="130"/>
+      <c r="B80" s="134"/>
+      <c r="C80" s="132"/>
+      <c r="D80" s="133"/>
+      <c r="F80" s="111"/>
+      <c r="G80" s="112"/>
+      <c r="H80" s="112"/>
+      <c r="I80" s="112"/>
+      <c r="J80" s="111"/>
+      <c r="K80" s="111"/>
+      <c r="L80" s="112"/>
+      <c r="M80" s="113"/>
+      <c r="N80" s="113"/>
     </row>
     <row r="81" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A81" s="169"/>
-[...11 lines deleted...]
-      <c r="N81" s="152"/>
+      <c r="A81" s="130"/>
+      <c r="B81" s="134"/>
+      <c r="C81" s="132"/>
+      <c r="D81" s="133"/>
+      <c r="F81" s="111"/>
+      <c r="G81" s="112"/>
+      <c r="H81" s="112"/>
+      <c r="I81" s="112"/>
+      <c r="J81" s="111"/>
+      <c r="K81" s="111"/>
+      <c r="L81" s="112"/>
+      <c r="M81" s="113"/>
+      <c r="N81" s="113"/>
     </row>
     <row r="82" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A82" s="169"/>
-[...11 lines deleted...]
-      <c r="N82" s="152"/>
+      <c r="A82" s="130"/>
+      <c r="B82" s="134"/>
+      <c r="C82" s="132"/>
+      <c r="D82" s="133"/>
+      <c r="F82" s="112"/>
+      <c r="G82" s="112"/>
+      <c r="H82" s="112"/>
+      <c r="I82" s="112"/>
+      <c r="J82" s="112"/>
+      <c r="K82" s="112"/>
+      <c r="L82" s="112"/>
+      <c r="M82" s="113"/>
+      <c r="N82" s="113"/>
     </row>
     <row r="83" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="F83" s="151"/>
-[...7 lines deleted...]
-      <c r="N83" s="152"/>
+      <c r="F83" s="112"/>
+      <c r="G83" s="112"/>
+      <c r="H83" s="112"/>
+      <c r="I83" s="112"/>
+      <c r="J83" s="115"/>
+      <c r="K83" s="116"/>
+      <c r="L83" s="115"/>
+      <c r="M83" s="113"/>
+      <c r="N83" s="113"/>
     </row>
     <row r="84" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="F84" s="151"/>
-[...7 lines deleted...]
-      <c r="N84" s="152"/>
+      <c r="F84" s="112"/>
+      <c r="G84" s="112"/>
+      <c r="H84" s="112"/>
+      <c r="I84" s="112"/>
+      <c r="J84" s="112"/>
+      <c r="K84" s="112"/>
+      <c r="L84" s="112"/>
+      <c r="M84" s="113"/>
+      <c r="N84" s="113"/>
     </row>
     <row r="85" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="F85" s="150"/>
-[...7 lines deleted...]
-      <c r="N85" s="152"/>
+      <c r="F85" s="111"/>
+      <c r="G85" s="111"/>
+      <c r="H85" s="111"/>
+      <c r="I85" s="112"/>
+      <c r="J85" s="112"/>
+      <c r="K85" s="112"/>
+      <c r="L85" s="112"/>
+      <c r="M85" s="113"/>
+      <c r="N85" s="113"/>
     </row>
     <row r="86" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="F86" s="151"/>
-[...7 lines deleted...]
-      <c r="N86" s="152"/>
+      <c r="F86" s="112"/>
+      <c r="G86" s="112"/>
+      <c r="H86" s="112"/>
+      <c r="I86" s="112"/>
+      <c r="J86" s="112"/>
+      <c r="K86" s="112"/>
+      <c r="L86" s="112"/>
+      <c r="M86" s="113"/>
+      <c r="N86" s="113"/>
     </row>
     <row r="87" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="F87" s="151"/>
-[...7 lines deleted...]
-      <c r="N87" s="152"/>
+      <c r="F87" s="112"/>
+      <c r="G87" s="112"/>
+      <c r="H87" s="112"/>
+      <c r="I87" s="112"/>
+      <c r="J87" s="112"/>
+      <c r="K87" s="112"/>
+      <c r="L87" s="112"/>
+      <c r="M87" s="113"/>
+      <c r="N87" s="113"/>
     </row>
     <row r="88" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="F88" s="151"/>
-[...7 lines deleted...]
-      <c r="N88" s="152"/>
+      <c r="F88" s="112"/>
+      <c r="G88" s="112"/>
+      <c r="H88" s="112"/>
+      <c r="I88" s="112"/>
+      <c r="J88" s="112"/>
+      <c r="K88" s="112"/>
+      <c r="L88" s="112"/>
+      <c r="M88" s="113"/>
+      <c r="N88" s="113"/>
     </row>
     <row r="89" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="F89" s="150"/>
-[...7 lines deleted...]
-      <c r="N89" s="152"/>
+      <c r="F89" s="111"/>
+      <c r="G89" s="114"/>
+      <c r="H89" s="112"/>
+      <c r="I89" s="112"/>
+      <c r="J89" s="111"/>
+      <c r="K89" s="111"/>
+      <c r="L89" s="112"/>
+      <c r="M89" s="113"/>
+      <c r="N89" s="113"/>
     </row>
     <row r="90" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="F90" s="150"/>
-[...7 lines deleted...]
-      <c r="N90" s="152"/>
+      <c r="F90" s="111"/>
+      <c r="G90" s="117"/>
+      <c r="H90" s="117"/>
+      <c r="I90" s="117"/>
+      <c r="J90" s="112"/>
+      <c r="K90" s="112"/>
+      <c r="L90" s="112"/>
+      <c r="M90" s="113"/>
+      <c r="N90" s="113"/>
     </row>
     <row r="91" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="F91" s="150"/>
-[...7 lines deleted...]
-      <c r="N91" s="152"/>
+      <c r="F91" s="111"/>
+      <c r="G91" s="117"/>
+      <c r="H91" s="117"/>
+      <c r="I91" s="117"/>
+      <c r="J91" s="111"/>
+      <c r="K91" s="111"/>
+      <c r="L91" s="112"/>
+      <c r="M91" s="113"/>
+      <c r="N91" s="113"/>
     </row>
     <row r="92" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="F92" s="150"/>
-[...7 lines deleted...]
-      <c r="N92" s="152"/>
+      <c r="F92" s="111"/>
+      <c r="G92" s="112"/>
+      <c r="H92" s="112"/>
+      <c r="I92" s="114"/>
+      <c r="J92" s="111"/>
+      <c r="K92" s="112"/>
+      <c r="L92" s="112"/>
+      <c r="M92" s="113"/>
+      <c r="N92" s="113"/>
     </row>
     <row r="93" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="F93" s="150"/>
-[...7 lines deleted...]
-      <c r="N93" s="152"/>
+      <c r="F93" s="111"/>
+      <c r="G93" s="112"/>
+      <c r="H93" s="112"/>
+      <c r="I93" s="112"/>
+      <c r="J93" s="111"/>
+      <c r="K93" s="111"/>
+      <c r="L93" s="112"/>
+      <c r="M93" s="113"/>
+      <c r="N93" s="113"/>
     </row>
     <row r="94" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="F94" s="150"/>
-[...7 lines deleted...]
-      <c r="N94" s="152"/>
+      <c r="F94" s="111"/>
+      <c r="G94" s="112"/>
+      <c r="H94" s="112"/>
+      <c r="I94" s="112"/>
+      <c r="J94" s="111"/>
+      <c r="K94" s="111"/>
+      <c r="L94" s="112"/>
+      <c r="M94" s="113"/>
+      <c r="N94" s="113"/>
     </row>
     <row r="95" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="F95" s="151"/>
-[...7 lines deleted...]
-      <c r="N95" s="152"/>
+      <c r="F95" s="112"/>
+      <c r="G95" s="112"/>
+      <c r="H95" s="112"/>
+      <c r="I95" s="112"/>
+      <c r="J95" s="112"/>
+      <c r="K95" s="112"/>
+      <c r="L95" s="112"/>
+      <c r="M95" s="113"/>
+      <c r="N95" s="113"/>
     </row>
     <row r="96" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="F96" s="150"/>
-[...7 lines deleted...]
-      <c r="N96" s="152"/>
+      <c r="F96" s="111"/>
+      <c r="G96" s="114"/>
+      <c r="H96" s="112"/>
+      <c r="I96" s="112"/>
+      <c r="J96" s="111"/>
+      <c r="K96" s="111"/>
+      <c r="L96" s="112"/>
+      <c r="M96" s="113"/>
+      <c r="N96" s="113"/>
     </row>
     <row r="97" spans="6:14" x14ac:dyDescent="0.25">
-      <c r="F97" s="150"/>
-[...7 lines deleted...]
-      <c r="N97" s="152"/>
+      <c r="F97" s="111"/>
+      <c r="G97" s="117"/>
+      <c r="H97" s="117"/>
+      <c r="I97" s="117"/>
+      <c r="J97" s="112"/>
+      <c r="K97" s="112"/>
+      <c r="L97" s="112"/>
+      <c r="M97" s="113"/>
+      <c r="N97" s="113"/>
     </row>
     <row r="98" spans="6:14" x14ac:dyDescent="0.25">
-      <c r="F98" s="150"/>
-[...7 lines deleted...]
-      <c r="N98" s="152"/>
+      <c r="F98" s="111"/>
+      <c r="G98" s="117"/>
+      <c r="H98" s="117"/>
+      <c r="I98" s="117"/>
+      <c r="J98" s="111"/>
+      <c r="K98" s="111"/>
+      <c r="L98" s="112"/>
+      <c r="M98" s="113"/>
+      <c r="N98" s="113"/>
     </row>
     <row r="99" spans="6:14" x14ac:dyDescent="0.25">
-      <c r="F99" s="150"/>
-[...7 lines deleted...]
-      <c r="N99" s="152"/>
+      <c r="F99" s="111"/>
+      <c r="G99" s="112"/>
+      <c r="H99" s="112"/>
+      <c r="I99" s="114"/>
+      <c r="J99" s="111"/>
+      <c r="K99" s="112"/>
+      <c r="L99" s="112"/>
+      <c r="M99" s="113"/>
+      <c r="N99" s="113"/>
     </row>
     <row r="100" spans="6:14" x14ac:dyDescent="0.25">
-      <c r="F100" s="150"/>
-[...7 lines deleted...]
-      <c r="N100" s="152"/>
+      <c r="F100" s="111"/>
+      <c r="G100" s="112"/>
+      <c r="H100" s="112"/>
+      <c r="I100" s="112"/>
+      <c r="J100" s="111"/>
+      <c r="K100" s="111"/>
+      <c r="L100" s="112"/>
+      <c r="M100" s="113"/>
+      <c r="N100" s="113"/>
     </row>
     <row r="101" spans="6:14" x14ac:dyDescent="0.25">
-      <c r="F101" s="150"/>
-[...7 lines deleted...]
-      <c r="N101" s="152"/>
+      <c r="F101" s="111"/>
+      <c r="G101" s="112"/>
+      <c r="H101" s="112"/>
+      <c r="I101" s="112"/>
+      <c r="J101" s="111"/>
+      <c r="K101" s="111"/>
+      <c r="L101" s="112"/>
+      <c r="M101" s="113"/>
+      <c r="N101" s="113"/>
     </row>
     <row r="102" spans="6:14" x14ac:dyDescent="0.25">
-      <c r="F102" s="151"/>
-[...7 lines deleted...]
-      <c r="N102" s="152"/>
+      <c r="F102" s="112"/>
+      <c r="G102" s="112"/>
+      <c r="H102" s="112"/>
+      <c r="I102" s="112"/>
+      <c r="J102" s="112"/>
+      <c r="K102" s="112"/>
+      <c r="L102" s="112"/>
+      <c r="M102" s="113"/>
+      <c r="N102" s="113"/>
     </row>
     <row r="103" spans="6:14" x14ac:dyDescent="0.25">
-      <c r="F103" s="150"/>
-[...7 lines deleted...]
-      <c r="N103" s="152"/>
+      <c r="F103" s="111"/>
+      <c r="G103" s="114"/>
+      <c r="H103" s="112"/>
+      <c r="I103" s="112"/>
+      <c r="J103" s="111"/>
+      <c r="K103" s="111"/>
+      <c r="L103" s="112"/>
+      <c r="M103" s="113"/>
+      <c r="N103" s="113"/>
     </row>
     <row r="104" spans="6:14" x14ac:dyDescent="0.25">
-      <c r="F104" s="150"/>
-[...7 lines deleted...]
-      <c r="N104" s="152"/>
+      <c r="F104" s="111"/>
+      <c r="G104" s="112"/>
+      <c r="H104" s="112"/>
+      <c r="I104" s="112"/>
+      <c r="J104" s="111"/>
+      <c r="K104" s="111"/>
+      <c r="L104" s="112"/>
+      <c r="M104" s="113"/>
+      <c r="N104" s="113"/>
     </row>
     <row r="105" spans="6:14" x14ac:dyDescent="0.25">
-      <c r="F105" s="150"/>
-[...7 lines deleted...]
-      <c r="N105" s="152"/>
+      <c r="F105" s="111"/>
+      <c r="G105" s="112"/>
+      <c r="H105" s="112"/>
+      <c r="I105" s="114"/>
+      <c r="J105" s="111"/>
+      <c r="K105" s="112"/>
+      <c r="L105" s="112"/>
+      <c r="M105" s="113"/>
+      <c r="N105" s="113"/>
     </row>
     <row r="106" spans="6:14" x14ac:dyDescent="0.25">
-      <c r="F106" s="150"/>
-[...7 lines deleted...]
-      <c r="N106" s="152"/>
+      <c r="F106" s="111"/>
+      <c r="G106" s="112"/>
+      <c r="H106" s="112"/>
+      <c r="I106" s="112"/>
+      <c r="J106" s="111"/>
+      <c r="K106" s="111"/>
+      <c r="L106" s="112"/>
+      <c r="M106" s="113"/>
+      <c r="N106" s="113"/>
     </row>
     <row r="107" spans="6:14" x14ac:dyDescent="0.25">
-      <c r="F107" s="150"/>
-[...7 lines deleted...]
-      <c r="N107" s="152"/>
+      <c r="F107" s="111"/>
+      <c r="G107" s="112"/>
+      <c r="H107" s="112"/>
+      <c r="I107" s="112"/>
+      <c r="J107" s="111"/>
+      <c r="K107" s="111"/>
+      <c r="L107" s="112"/>
+      <c r="M107" s="113"/>
+      <c r="N107" s="113"/>
     </row>
     <row r="108" spans="6:14" x14ac:dyDescent="0.25">
-      <c r="F108" s="151"/>
-[...7 lines deleted...]
-      <c r="N108" s="152"/>
+      <c r="F108" s="112"/>
+      <c r="G108" s="112"/>
+      <c r="H108" s="112"/>
+      <c r="I108" s="112"/>
+      <c r="J108" s="112"/>
+      <c r="K108" s="112"/>
+      <c r="L108" s="112"/>
+      <c r="M108" s="113"/>
+      <c r="N108" s="113"/>
     </row>
     <row r="109" spans="6:14" x14ac:dyDescent="0.25">
-      <c r="F109" s="150"/>
-[...7 lines deleted...]
-      <c r="N109" s="152"/>
+      <c r="F109" s="111"/>
+      <c r="G109" s="114"/>
+      <c r="H109" s="112"/>
+      <c r="I109" s="112"/>
+      <c r="J109" s="111"/>
+      <c r="K109" s="111"/>
+      <c r="L109" s="112"/>
+      <c r="M109" s="113"/>
+      <c r="N109" s="113"/>
     </row>
     <row r="110" spans="6:14" x14ac:dyDescent="0.25">
-      <c r="F110" s="150"/>
-[...7 lines deleted...]
-      <c r="N110" s="152"/>
+      <c r="F110" s="111"/>
+      <c r="G110" s="112"/>
+      <c r="H110" s="112"/>
+      <c r="I110" s="112"/>
+      <c r="J110" s="111"/>
+      <c r="K110" s="111"/>
+      <c r="L110" s="112"/>
+      <c r="M110" s="113"/>
+      <c r="N110" s="113"/>
     </row>
     <row r="111" spans="6:14" x14ac:dyDescent="0.25">
-      <c r="F111" s="150"/>
-[...7 lines deleted...]
-      <c r="N111" s="152"/>
+      <c r="F111" s="111"/>
+      <c r="G111" s="117"/>
+      <c r="H111" s="112"/>
+      <c r="I111" s="114"/>
+      <c r="J111" s="111"/>
+      <c r="K111" s="112"/>
+      <c r="L111" s="112"/>
+      <c r="M111" s="113"/>
+      <c r="N111" s="113"/>
     </row>
     <row r="112" spans="6:14" x14ac:dyDescent="0.25">
-      <c r="F112" s="150"/>
-[...7 lines deleted...]
-      <c r="N112" s="152"/>
+      <c r="F112" s="111"/>
+      <c r="G112" s="117"/>
+      <c r="H112" s="112"/>
+      <c r="I112" s="112"/>
+      <c r="J112" s="111"/>
+      <c r="K112" s="111"/>
+      <c r="L112" s="112"/>
+      <c r="M112" s="113"/>
+      <c r="N112" s="113"/>
     </row>
     <row r="113" spans="6:14" x14ac:dyDescent="0.25">
-      <c r="F113" s="150"/>
-[...7 lines deleted...]
-      <c r="N113" s="152"/>
+      <c r="F113" s="111"/>
+      <c r="G113" s="112"/>
+      <c r="H113" s="112"/>
+      <c r="I113" s="112"/>
+      <c r="J113" s="111"/>
+      <c r="K113" s="111"/>
+      <c r="L113" s="112"/>
+      <c r="M113" s="113"/>
+      <c r="N113" s="113"/>
     </row>
   </sheetData>
-  <sheetProtection selectLockedCells="1"/>
-  <mergeCells count="42">
+  <sheetProtection algorithmName="SHA-512" hashValue="kk+EItJydjPblj9xoqZZysAJJqKGyhNV8pYobL9t7oTFoWuT41+1TQPsB8D/Pmg1gQL/n6UO7ODtdOC9+E+FBA==" saltValue="bgA4k+pJdPilwa/LbK6AMA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <mergeCells count="44">
+    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="A55:D55"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="A42:D42"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A31:D31"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="A34:D34"/>
+    <mergeCell ref="A35:D35"/>
+    <mergeCell ref="A51:D51"/>
+    <mergeCell ref="A52:D52"/>
+    <mergeCell ref="A53:D53"/>
+    <mergeCell ref="A54:D54"/>
+    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="A13:D13"/>
+    <mergeCell ref="A14:D14"/>
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="A8:D8"/>
+    <mergeCell ref="A9:D9"/>
+    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="A50:D50"/>
+    <mergeCell ref="A36:D36"/>
+    <mergeCell ref="A37:D37"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="A20:D20"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="A17:D17"/>
     <mergeCell ref="A18:D18"/>
     <mergeCell ref="A19:D19"/>
-    <mergeCell ref="A13:D13"/>
-[...7 lines deleted...]
-    <mergeCell ref="A37:D37"/>
     <mergeCell ref="A23:D23"/>
-    <mergeCell ref="A24:B24"/>
     <mergeCell ref="A38:D38"/>
     <mergeCell ref="A33:D33"/>
-    <mergeCell ref="A21:D21"/>
-[...14 lines deleted...]
-    <mergeCell ref="A35:D35"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A26:D26"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;R
 </oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1199986-6A3D-4913-869B-769A77A16E95}">
   <dimension ref="A1:K47"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2" style="133" customWidth="1"/>
-    <col min="2" max="2" width="20.28515625" style="133" customWidth="1"/>
+    <col min="1" max="1" width="2" style="100" customWidth="1"/>
+    <col min="2" max="2" width="20.28515625" style="100" customWidth="1"/>
     <col min="3" max="3" width="3.28515625" style="4" customWidth="1"/>
     <col min="4" max="4" width="10.28515625" style="4" customWidth="1"/>
     <col min="5" max="5" width="1.7109375" style="4" customWidth="1"/>
     <col min="6" max="6" width="1.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="3.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="5.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="4.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="48.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="2.140625" style="1" customWidth="1"/>
     <col min="12" max="16384" width="1.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="21" customFormat="1" ht="28.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="300" t="s">
+      <c r="A1" s="299" t="s">
         <v>58</v>
       </c>
-      <c r="B1" s="489"/>
-[...8 lines deleted...]
-      <c r="K1" s="491"/>
+      <c r="B1" s="473"/>
+      <c r="C1" s="473"/>
+      <c r="D1" s="473"/>
+      <c r="E1" s="473"/>
+      <c r="F1" s="473"/>
+      <c r="G1" s="474"/>
+      <c r="H1" s="474"/>
+      <c r="I1" s="474"/>
+      <c r="J1" s="474"/>
+      <c r="K1" s="475"/>
     </row>
     <row r="2" spans="1:11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="492" t="s">
-[...11 lines deleted...]
-      <c r="K2" s="494"/>
+      <c r="A2" s="476" t="s">
+        <v>70</v>
+      </c>
+      <c r="B2" s="477"/>
+      <c r="C2" s="477"/>
+      <c r="D2" s="477"/>
+      <c r="E2" s="477"/>
+      <c r="F2" s="477"/>
+      <c r="G2" s="477"/>
+      <c r="H2" s="477"/>
+      <c r="I2" s="477"/>
+      <c r="J2" s="477"/>
+      <c r="K2" s="478"/>
     </row>
     <row r="3" spans="1:11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="135"/>
-      <c r="B3" s="502" t="s">
+      <c r="A3" s="102"/>
+      <c r="B3" s="486" t="s">
         <v>51</v>
       </c>
-      <c r="C3" s="503"/>
-[...7 lines deleted...]
-      <c r="K3" s="137"/>
+      <c r="C3" s="487"/>
+      <c r="D3" s="487"/>
+      <c r="E3" s="487"/>
+      <c r="F3" s="487"/>
+      <c r="G3" s="484"/>
+      <c r="H3" s="485"/>
+      <c r="I3" s="485"/>
+      <c r="J3" s="485"/>
+      <c r="K3" s="104"/>
     </row>
     <row r="4" spans="1:11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="136"/>
-      <c r="B4" s="507">
+      <c r="A4" s="103"/>
+      <c r="B4" s="488">
         <f>'Cover Sheet'!B8-1</f>
-        <v>2024</v>
-[...9 lines deleted...]
-      <c r="K4" s="138"/>
+        <v>2025</v>
+      </c>
+      <c r="C4" s="489"/>
+      <c r="D4" s="489"/>
+      <c r="E4" s="489"/>
+      <c r="F4" s="489"/>
+      <c r="G4" s="489"/>
+      <c r="H4" s="489"/>
+      <c r="I4" s="490"/>
+      <c r="J4" s="491"/>
+      <c r="K4" s="105"/>
     </row>
     <row r="5" spans="1:11" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="134"/>
-[...9 lines deleted...]
-      <c r="K5" s="97"/>
+      <c r="A5" s="101"/>
+      <c r="B5" s="97"/>
+      <c r="C5" s="504"/>
+      <c r="D5" s="505"/>
+      <c r="E5" s="505"/>
+      <c r="F5" s="505"/>
+      <c r="G5" s="505"/>
+      <c r="H5" s="505"/>
+      <c r="I5" s="505"/>
+      <c r="J5" s="505"/>
+      <c r="K5" s="64"/>
     </row>
     <row r="6" spans="1:11" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="514" t="s">
-[...11 lines deleted...]
-      <c r="K6" s="516"/>
+      <c r="A6" s="444" t="s">
+        <v>80</v>
+      </c>
+      <c r="B6" s="445"/>
+      <c r="C6" s="445"/>
+      <c r="D6" s="445"/>
+      <c r="E6" s="445"/>
+      <c r="F6" s="445"/>
+      <c r="G6" s="445"/>
+      <c r="H6" s="445"/>
+      <c r="I6" s="445"/>
+      <c r="J6" s="445"/>
+      <c r="K6" s="446"/>
     </row>
     <row r="7" spans="1:11" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="517"/>
-[...9 lines deleted...]
-      <c r="K7" s="519"/>
+      <c r="A7" s="447"/>
+      <c r="B7" s="448"/>
+      <c r="C7" s="448"/>
+      <c r="D7" s="448"/>
+      <c r="E7" s="448"/>
+      <c r="F7" s="448"/>
+      <c r="G7" s="448"/>
+      <c r="H7" s="448"/>
+      <c r="I7" s="448"/>
+      <c r="J7" s="448"/>
+      <c r="K7" s="449"/>
     </row>
     <row r="8" spans="1:11" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="517"/>
-[...9 lines deleted...]
-      <c r="K8" s="519"/>
+      <c r="A8" s="447"/>
+      <c r="B8" s="448"/>
+      <c r="C8" s="448"/>
+      <c r="D8" s="448"/>
+      <c r="E8" s="448"/>
+      <c r="F8" s="448"/>
+      <c r="G8" s="448"/>
+      <c r="H8" s="448"/>
+      <c r="I8" s="448"/>
+      <c r="J8" s="448"/>
+      <c r="K8" s="449"/>
     </row>
     <row r="9" spans="1:11" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="517"/>
-[...9 lines deleted...]
-      <c r="K9" s="519"/>
+      <c r="A9" s="447"/>
+      <c r="B9" s="448"/>
+      <c r="C9" s="448"/>
+      <c r="D9" s="448"/>
+      <c r="E9" s="448"/>
+      <c r="F9" s="448"/>
+      <c r="G9" s="448"/>
+      <c r="H9" s="448"/>
+      <c r="I9" s="448"/>
+      <c r="J9" s="448"/>
+      <c r="K9" s="449"/>
     </row>
     <row r="10" spans="1:11" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="520"/>
-[...9 lines deleted...]
-      <c r="K10" s="522"/>
+      <c r="A10" s="450"/>
+      <c r="B10" s="451"/>
+      <c r="C10" s="451"/>
+      <c r="D10" s="451"/>
+      <c r="E10" s="451"/>
+      <c r="F10" s="451"/>
+      <c r="G10" s="451"/>
+      <c r="H10" s="451"/>
+      <c r="I10" s="451"/>
+      <c r="J10" s="451"/>
+      <c r="K10" s="452"/>
     </row>
     <row r="11" spans="1:11" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="179"/>
-[...11 lines deleted...]
-      <c r="K11" s="180"/>
+      <c r="A11" s="138"/>
+      <c r="B11" s="455" t="s">
+        <v>77</v>
+      </c>
+      <c r="C11" s="455"/>
+      <c r="D11" s="455"/>
+      <c r="E11" s="455"/>
+      <c r="F11" s="455"/>
+      <c r="G11" s="455"/>
+      <c r="H11" s="456"/>
+      <c r="I11" s="456"/>
+      <c r="J11" s="456"/>
+      <c r="K11" s="139"/>
     </row>
     <row r="12" spans="1:11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="136"/>
-      <c r="B12" s="524">
+      <c r="A12" s="103"/>
+      <c r="B12" s="454">
         <f>'Cover Sheet'!B8-1</f>
-        <v>2024</v>
-[...9 lines deleted...]
-      <c r="K12" s="139"/>
+        <v>2025</v>
+      </c>
+      <c r="C12" s="454"/>
+      <c r="D12" s="454"/>
+      <c r="E12" s="457"/>
+      <c r="F12" s="457"/>
+      <c r="G12" s="457"/>
+      <c r="H12" s="457"/>
+      <c r="I12" s="457"/>
+      <c r="J12" s="457"/>
+      <c r="K12" s="106"/>
     </row>
     <row r="13" spans="1:11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="136"/>
+      <c r="A13" s="103"/>
       <c r="B13" s="37" t="s">
         <v>52</v>
       </c>
-      <c r="C13" s="513"/>
-[...7 lines deleted...]
-      <c r="K13" s="97"/>
+      <c r="C13" s="497"/>
+      <c r="D13" s="497"/>
+      <c r="E13" s="497"/>
+      <c r="F13" s="497"/>
+      <c r="G13" s="497"/>
+      <c r="H13" s="497"/>
+      <c r="I13" s="497"/>
+      <c r="J13" s="497"/>
+      <c r="K13" s="64"/>
     </row>
     <row r="14" spans="1:11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="136"/>
-[...4 lines deleted...]
-      <c r="D14" s="523"/>
+      <c r="A14" s="103"/>
+      <c r="B14" s="453" t="s">
+        <v>78</v>
+      </c>
+      <c r="C14" s="453"/>
+      <c r="D14" s="453"/>
       <c r="E14" s="37"/>
-      <c r="F14" s="528"/>
-[...4 lines deleted...]
-      <c r="K14" s="97"/>
+      <c r="F14" s="458"/>
+      <c r="G14" s="458"/>
+      <c r="H14" s="458"/>
+      <c r="I14" s="458"/>
+      <c r="J14" s="458"/>
+      <c r="K14" s="64"/>
     </row>
     <row r="15" spans="1:11" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="136"/>
-[...4 lines deleted...]
-      <c r="D15" s="512"/>
+      <c r="A15" s="103"/>
+      <c r="B15" s="492" t="s">
+        <v>79</v>
+      </c>
+      <c r="C15" s="493"/>
+      <c r="D15" s="493"/>
       <c r="E15" s="37"/>
-      <c r="F15" s="100"/>
-[...4 lines deleted...]
-      <c r="K15" s="97"/>
+      <c r="F15" s="67"/>
+      <c r="G15" s="67"/>
+      <c r="H15" s="67"/>
+      <c r="I15" s="67"/>
+      <c r="J15" s="67"/>
+      <c r="K15" s="64"/>
     </row>
     <row r="16" spans="1:11" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="460"/>
-[...9 lines deleted...]
-      <c r="K16" s="462"/>
+      <c r="A16" s="494"/>
+      <c r="B16" s="495"/>
+      <c r="C16" s="495"/>
+      <c r="D16" s="495"/>
+      <c r="E16" s="495"/>
+      <c r="F16" s="495"/>
+      <c r="G16" s="495"/>
+      <c r="H16" s="495"/>
+      <c r="I16" s="495"/>
+      <c r="J16" s="495"/>
+      <c r="K16" s="496"/>
     </row>
     <row r="17" spans="1:11" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="454" t="s">
-[...11 lines deleted...]
-      <c r="K17" s="456"/>
+      <c r="A17" s="517" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" s="518"/>
+      <c r="C17" s="518"/>
+      <c r="D17" s="518"/>
+      <c r="E17" s="518"/>
+      <c r="F17" s="518"/>
+      <c r="G17" s="518"/>
+      <c r="H17" s="518"/>
+      <c r="I17" s="518"/>
+      <c r="J17" s="518"/>
+      <c r="K17" s="519"/>
     </row>
     <row r="18" spans="1:11" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="457"/>
-[...9 lines deleted...]
-      <c r="K18" s="459"/>
+      <c r="A18" s="520"/>
+      <c r="B18" s="521"/>
+      <c r="C18" s="521"/>
+      <c r="D18" s="521"/>
+      <c r="E18" s="521"/>
+      <c r="F18" s="521"/>
+      <c r="G18" s="521"/>
+      <c r="H18" s="521"/>
+      <c r="I18" s="521"/>
+      <c r="J18" s="521"/>
+      <c r="K18" s="522"/>
     </row>
     <row r="19" spans="1:11" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="451" t="s">
-[...11 lines deleted...]
-      <c r="K19" s="453"/>
+      <c r="A19" s="514" t="s">
+        <v>73</v>
+      </c>
+      <c r="B19" s="515"/>
+      <c r="C19" s="515"/>
+      <c r="D19" s="515"/>
+      <c r="E19" s="515"/>
+      <c r="F19" s="515"/>
+      <c r="G19" s="515"/>
+      <c r="H19" s="515"/>
+      <c r="I19" s="515"/>
+      <c r="J19" s="515"/>
+      <c r="K19" s="516"/>
     </row>
     <row r="20" spans="1:11" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="460"/>
-[...9 lines deleted...]
-      <c r="K20" s="462"/>
+      <c r="A20" s="494"/>
+      <c r="B20" s="495"/>
+      <c r="C20" s="495"/>
+      <c r="D20" s="495"/>
+      <c r="E20" s="495"/>
+      <c r="F20" s="495"/>
+      <c r="G20" s="495"/>
+      <c r="H20" s="495"/>
+      <c r="I20" s="495"/>
+      <c r="J20" s="495"/>
+      <c r="K20" s="496"/>
     </row>
     <row r="21" spans="1:11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="504" t="s">
+      <c r="A21" s="467" t="s">
         <v>53</v>
       </c>
-      <c r="B21" s="505"/>
-[...8 lines deleted...]
-      <c r="K21" s="506"/>
+      <c r="B21" s="468"/>
+      <c r="C21" s="468"/>
+      <c r="D21" s="468"/>
+      <c r="E21" s="468"/>
+      <c r="F21" s="468"/>
+      <c r="G21" s="468"/>
+      <c r="H21" s="468"/>
+      <c r="I21" s="468"/>
+      <c r="J21" s="468"/>
+      <c r="K21" s="469"/>
     </row>
     <row r="22" spans="1:11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="486" t="s">
+      <c r="A22" s="479" t="s">
         <v>22</v>
       </c>
-      <c r="B22" s="487"/>
-[...1 lines deleted...]
-      <c r="D22" s="495" t="s">
+      <c r="B22" s="480"/>
+      <c r="C22" s="481"/>
+      <c r="D22" s="482" t="s">
         <v>30</v>
       </c>
-      <c r="E22" s="496"/>
-[...7 lines deleted...]
-      <c r="K22" s="499"/>
+      <c r="E22" s="483"/>
+      <c r="F22" s="483"/>
+      <c r="G22" s="483"/>
+      <c r="H22" s="470" t="s">
+        <v>71</v>
+      </c>
+      <c r="I22" s="471"/>
+      <c r="J22" s="471"/>
+      <c r="K22" s="472"/>
     </row>
     <row r="23" spans="1:11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="448"/>
-[...9 lines deleted...]
-      <c r="K23" s="447"/>
+      <c r="A23" s="464"/>
+      <c r="B23" s="465"/>
+      <c r="C23" s="466"/>
+      <c r="D23" s="459"/>
+      <c r="E23" s="460"/>
+      <c r="F23" s="460"/>
+      <c r="G23" s="460"/>
+      <c r="H23" s="461"/>
+      <c r="I23" s="462"/>
+      <c r="J23" s="462"/>
+      <c r="K23" s="463"/>
     </row>
     <row r="24" spans="1:11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="448"/>
-[...9 lines deleted...]
-      <c r="K24" s="447"/>
+      <c r="A24" s="464"/>
+      <c r="B24" s="465"/>
+      <c r="C24" s="466"/>
+      <c r="D24" s="459"/>
+      <c r="E24" s="460"/>
+      <c r="F24" s="460"/>
+      <c r="G24" s="460"/>
+      <c r="H24" s="461"/>
+      <c r="I24" s="462"/>
+      <c r="J24" s="462"/>
+      <c r="K24" s="463"/>
     </row>
     <row r="25" spans="1:11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="448"/>
-[...9 lines deleted...]
-      <c r="K25" s="447"/>
+      <c r="A25" s="464"/>
+      <c r="B25" s="465"/>
+      <c r="C25" s="466"/>
+      <c r="D25" s="459"/>
+      <c r="E25" s="460"/>
+      <c r="F25" s="460"/>
+      <c r="G25" s="460"/>
+      <c r="H25" s="461"/>
+      <c r="I25" s="462"/>
+      <c r="J25" s="462"/>
+      <c r="K25" s="463"/>
     </row>
     <row r="26" spans="1:11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="448"/>
-[...9 lines deleted...]
-      <c r="K26" s="447"/>
+      <c r="A26" s="464"/>
+      <c r="B26" s="465"/>
+      <c r="C26" s="466"/>
+      <c r="D26" s="459"/>
+      <c r="E26" s="460"/>
+      <c r="F26" s="460"/>
+      <c r="G26" s="460"/>
+      <c r="H26" s="461"/>
+      <c r="I26" s="462"/>
+      <c r="J26" s="462"/>
+      <c r="K26" s="463"/>
     </row>
     <row r="27" spans="1:11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="448"/>
-[...9 lines deleted...]
-      <c r="K27" s="447"/>
+      <c r="A27" s="464"/>
+      <c r="B27" s="465"/>
+      <c r="C27" s="466"/>
+      <c r="D27" s="459"/>
+      <c r="E27" s="460"/>
+      <c r="F27" s="460"/>
+      <c r="G27" s="460"/>
+      <c r="H27" s="461"/>
+      <c r="I27" s="462"/>
+      <c r="J27" s="462"/>
+      <c r="K27" s="463"/>
     </row>
     <row r="28" spans="1:11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="448"/>
-[...9 lines deleted...]
-      <c r="K28" s="447"/>
+      <c r="A28" s="464"/>
+      <c r="B28" s="465"/>
+      <c r="C28" s="466"/>
+      <c r="D28" s="459"/>
+      <c r="E28" s="460"/>
+      <c r="F28" s="460"/>
+      <c r="G28" s="460"/>
+      <c r="H28" s="461"/>
+      <c r="I28" s="462"/>
+      <c r="J28" s="462"/>
+      <c r="K28" s="463"/>
     </row>
     <row r="29" spans="1:11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="463" t="s">
+      <c r="A29" s="523" t="s">
         <v>56</v>
       </c>
-      <c r="B29" s="464"/>
-[...8 lines deleted...]
-      <c r="K29" s="465"/>
+      <c r="B29" s="524"/>
+      <c r="C29" s="524"/>
+      <c r="D29" s="524"/>
+      <c r="E29" s="524"/>
+      <c r="F29" s="524"/>
+      <c r="G29" s="524"/>
+      <c r="H29" s="524"/>
+      <c r="I29" s="524"/>
+      <c r="J29" s="524"/>
+      <c r="K29" s="525"/>
     </row>
     <row r="30" spans="1:11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="466"/>
-[...9 lines deleted...]
-      <c r="K30" s="467"/>
+      <c r="A30" s="526"/>
+      <c r="B30" s="304"/>
+      <c r="C30" s="304"/>
+      <c r="D30" s="304"/>
+      <c r="E30" s="304"/>
+      <c r="F30" s="304"/>
+      <c r="G30" s="304"/>
+      <c r="H30" s="304"/>
+      <c r="I30" s="304"/>
+      <c r="J30" s="304"/>
+      <c r="K30" s="527"/>
     </row>
     <row r="31" spans="1:11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="504" t="s">
+      <c r="A31" s="467" t="s">
         <v>54</v>
       </c>
-      <c r="B31" s="505"/>
-[...8 lines deleted...]
-      <c r="K31" s="506"/>
+      <c r="B31" s="468"/>
+      <c r="C31" s="468"/>
+      <c r="D31" s="468"/>
+      <c r="E31" s="468"/>
+      <c r="F31" s="468"/>
+      <c r="G31" s="468"/>
+      <c r="H31" s="468"/>
+      <c r="I31" s="468"/>
+      <c r="J31" s="468"/>
+      <c r="K31" s="469"/>
     </row>
     <row r="32" spans="1:11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="486" t="s">
+      <c r="A32" s="479" t="s">
         <v>22</v>
       </c>
-      <c r="B32" s="487"/>
-[...1 lines deleted...]
-      <c r="D32" s="497" t="s">
+      <c r="B32" s="480"/>
+      <c r="C32" s="481"/>
+      <c r="D32" s="470" t="s">
         <v>55</v>
       </c>
-      <c r="E32" s="498"/>
-[...5 lines deleted...]
-      <c r="K32" s="499"/>
+      <c r="E32" s="471"/>
+      <c r="F32" s="471"/>
+      <c r="G32" s="471"/>
+      <c r="H32" s="471"/>
+      <c r="I32" s="471"/>
+      <c r="J32" s="471"/>
+      <c r="K32" s="472"/>
     </row>
     <row r="33" spans="1:11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="448"/>
-[...9 lines deleted...]
-      <c r="K33" s="485"/>
+      <c r="A33" s="464"/>
+      <c r="B33" s="465"/>
+      <c r="C33" s="466"/>
+      <c r="D33" s="512"/>
+      <c r="E33" s="465"/>
+      <c r="F33" s="465"/>
+      <c r="G33" s="465"/>
+      <c r="H33" s="465"/>
+      <c r="I33" s="465"/>
+      <c r="J33" s="465"/>
+      <c r="K33" s="513"/>
     </row>
     <row r="34" spans="1:11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="448"/>
-[...9 lines deleted...]
-      <c r="K34" s="485"/>
+      <c r="A34" s="464"/>
+      <c r="B34" s="465"/>
+      <c r="C34" s="466"/>
+      <c r="D34" s="512"/>
+      <c r="E34" s="465"/>
+      <c r="F34" s="465"/>
+      <c r="G34" s="465"/>
+      <c r="H34" s="465"/>
+      <c r="I34" s="465"/>
+      <c r="J34" s="465"/>
+      <c r="K34" s="513"/>
     </row>
     <row r="35" spans="1:11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="448"/>
-[...9 lines deleted...]
-      <c r="K35" s="485"/>
+      <c r="A35" s="464"/>
+      <c r="B35" s="465"/>
+      <c r="C35" s="466"/>
+      <c r="D35" s="512"/>
+      <c r="E35" s="465"/>
+      <c r="F35" s="465"/>
+      <c r="G35" s="465"/>
+      <c r="H35" s="465"/>
+      <c r="I35" s="465"/>
+      <c r="J35" s="465"/>
+      <c r="K35" s="513"/>
     </row>
     <row r="36" spans="1:11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="448"/>
-[...22 lines deleted...]
-      <c r="K37" s="485"/>
+      <c r="A36" s="464"/>
+      <c r="B36" s="465"/>
+      <c r="C36" s="466"/>
+      <c r="D36" s="512"/>
+      <c r="E36" s="465"/>
+      <c r="F36" s="465"/>
+      <c r="G36" s="465"/>
+      <c r="H36" s="465"/>
+      <c r="I36" s="465"/>
+      <c r="J36" s="465"/>
+      <c r="K36" s="513"/>
+    </row>
+    <row r="37" spans="1:11" s="99" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="464"/>
+      <c r="B37" s="465"/>
+      <c r="C37" s="466"/>
+      <c r="D37" s="512"/>
+      <c r="E37" s="465"/>
+      <c r="F37" s="465"/>
+      <c r="G37" s="465"/>
+      <c r="H37" s="465"/>
+      <c r="I37" s="465"/>
+      <c r="J37" s="465"/>
+      <c r="K37" s="513"/>
     </row>
     <row r="38" spans="1:11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="448"/>
-[...9 lines deleted...]
-      <c r="K38" s="485"/>
+      <c r="A38" s="464"/>
+      <c r="B38" s="465"/>
+      <c r="C38" s="466"/>
+      <c r="D38" s="512"/>
+      <c r="E38" s="465"/>
+      <c r="F38" s="465"/>
+      <c r="G38" s="465"/>
+      <c r="H38" s="465"/>
+      <c r="I38" s="465"/>
+      <c r="J38" s="465"/>
+      <c r="K38" s="513"/>
     </row>
     <row r="39" spans="1:11" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="478"/>
-[...9 lines deleted...]
-      <c r="K39" s="480"/>
+      <c r="A39" s="506"/>
+      <c r="B39" s="507"/>
+      <c r="C39" s="507"/>
+      <c r="D39" s="507"/>
+      <c r="E39" s="507"/>
+      <c r="F39" s="507"/>
+      <c r="G39" s="507"/>
+      <c r="H39" s="507"/>
+      <c r="I39" s="507"/>
+      <c r="J39" s="507"/>
+      <c r="K39" s="508"/>
     </row>
     <row r="40" spans="1:11" s="16" customFormat="1" ht="20.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="481" t="s">
+      <c r="A40" s="509" t="s">
         <v>29</v>
       </c>
-      <c r="B40" s="482"/>
-[...8 lines deleted...]
-      <c r="K40" s="483"/>
+      <c r="B40" s="510"/>
+      <c r="C40" s="510"/>
+      <c r="D40" s="510"/>
+      <c r="E40" s="510"/>
+      <c r="F40" s="510"/>
+      <c r="G40" s="510"/>
+      <c r="H40" s="510"/>
+      <c r="I40" s="510"/>
+      <c r="J40" s="510"/>
+      <c r="K40" s="511"/>
     </row>
     <row r="41" spans="1:11" s="16" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="470"/>
-[...9 lines deleted...]
-      <c r="K41" s="472"/>
+      <c r="A41" s="498"/>
+      <c r="B41" s="499"/>
+      <c r="C41" s="499"/>
+      <c r="D41" s="499"/>
+      <c r="E41" s="499"/>
+      <c r="F41" s="499"/>
+      <c r="G41" s="499"/>
+      <c r="H41" s="499"/>
+      <c r="I41" s="499"/>
+      <c r="J41" s="499"/>
+      <c r="K41" s="500"/>
     </row>
     <row r="42" spans="1:11" s="16" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="470"/>
-[...9 lines deleted...]
-      <c r="K42" s="472"/>
+      <c r="A42" s="498"/>
+      <c r="B42" s="499"/>
+      <c r="C42" s="499"/>
+      <c r="D42" s="499"/>
+      <c r="E42" s="499"/>
+      <c r="F42" s="499"/>
+      <c r="G42" s="499"/>
+      <c r="H42" s="499"/>
+      <c r="I42" s="499"/>
+      <c r="J42" s="499"/>
+      <c r="K42" s="500"/>
     </row>
     <row r="43" spans="1:11" s="16" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="470"/>
-[...9 lines deleted...]
-      <c r="K43" s="472"/>
+      <c r="A43" s="498"/>
+      <c r="B43" s="499"/>
+      <c r="C43" s="499"/>
+      <c r="D43" s="499"/>
+      <c r="E43" s="499"/>
+      <c r="F43" s="499"/>
+      <c r="G43" s="499"/>
+      <c r="H43" s="499"/>
+      <c r="I43" s="499"/>
+      <c r="J43" s="499"/>
+      <c r="K43" s="500"/>
     </row>
     <row r="44" spans="1:11" s="16" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="470"/>
-[...9 lines deleted...]
-      <c r="K44" s="472"/>
+      <c r="A44" s="498"/>
+      <c r="B44" s="499"/>
+      <c r="C44" s="499"/>
+      <c r="D44" s="499"/>
+      <c r="E44" s="499"/>
+      <c r="F44" s="499"/>
+      <c r="G44" s="499"/>
+      <c r="H44" s="499"/>
+      <c r="I44" s="499"/>
+      <c r="J44" s="499"/>
+      <c r="K44" s="500"/>
     </row>
     <row r="45" spans="1:11" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="473"/>
-[...9 lines deleted...]
-      <c r="K45" s="475"/>
+      <c r="A45" s="501"/>
+      <c r="B45" s="502"/>
+      <c r="C45" s="502"/>
+      <c r="D45" s="502"/>
+      <c r="E45" s="502"/>
+      <c r="F45" s="502"/>
+      <c r="G45" s="502"/>
+      <c r="H45" s="502"/>
+      <c r="I45" s="502"/>
+      <c r="J45" s="502"/>
+      <c r="K45" s="503"/>
     </row>
     <row r="46" spans="1:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="47" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="/XyUdyV+KAwpp3C2g9U5HfLhqJjXtdOK3Fen9lfgjXzLKbIb/CRDHBVbGFqnbKm/zcAj062vruC10FJHeUOC/g==" saltValue="87yzpaTQBdurOavES307JA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="61">
-    <mergeCell ref="A6:K10"/>
-[...11 lines deleted...]
-    <mergeCell ref="D32:K32"/>
+    <mergeCell ref="H24:K24"/>
+    <mergeCell ref="A38:C38"/>
+    <mergeCell ref="A35:C35"/>
+    <mergeCell ref="A19:K19"/>
+    <mergeCell ref="A17:K18"/>
+    <mergeCell ref="A20:K20"/>
+    <mergeCell ref="A37:C37"/>
+    <mergeCell ref="A29:K30"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="D25:G25"/>
+    <mergeCell ref="H25:K25"/>
+    <mergeCell ref="D27:G27"/>
+    <mergeCell ref="H27:K27"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="A41:K45"/>
+    <mergeCell ref="C5:J5"/>
+    <mergeCell ref="A39:K39"/>
+    <mergeCell ref="A40:K40"/>
+    <mergeCell ref="D34:K34"/>
+    <mergeCell ref="D35:K35"/>
+    <mergeCell ref="D36:K36"/>
+    <mergeCell ref="D37:K37"/>
+    <mergeCell ref="D38:K38"/>
+    <mergeCell ref="D26:G26"/>
+    <mergeCell ref="H26:K26"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="D24:G24"/>
+    <mergeCell ref="D33:K33"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="A33:C33"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A22:C22"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="D22:G22"/>
     <mergeCell ref="H22:K22"/>
     <mergeCell ref="D23:G23"/>
     <mergeCell ref="H23:K23"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="A21:K21"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="A16:K16"/>
     <mergeCell ref="C13:J13"/>
-    <mergeCell ref="A41:K45"/>
-[...30 lines deleted...]
-    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="D28:G28"/>
+    <mergeCell ref="H28:K28"/>
+    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="A31:K31"/>
+    <mergeCell ref="A34:C34"/>
+    <mergeCell ref="D32:K32"/>
+    <mergeCell ref="A6:K10"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B11:G11"/>
+    <mergeCell ref="H11:J11"/>
+    <mergeCell ref="E12:J12"/>
+    <mergeCell ref="F14:J14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A19" r:id="rId1" xr:uid="{972CE097-0C93-4BC6-A468-CFD6D4E15209}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.72312500000000002" right="0.72312500000000002" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"-,Regular"&amp;11Geothermal Energy Industry (CA 14)&amp;C&amp;"-,Regular"&amp;11 6&amp;R&amp;"-,Regular"&amp;11Revised 10/2021</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Y48"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A11" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B44" sqref="B44:G44"/>
+    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="N8" sqref="N8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.5703125" customWidth="1"/>
     <col min="2" max="10" width="10.5703125" customWidth="1"/>
     <col min="11" max="11" width="3.5703125" customWidth="1"/>
     <col min="16" max="16" width="7.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="19.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="59"/>
-[...12 lines deleted...]
-      <c r="Y1" s="262"/>
+      <c r="A1" s="206"/>
+      <c r="B1" s="207"/>
+      <c r="C1" s="207"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="207"/>
+      <c r="F1" s="207"/>
+      <c r="G1" s="207"/>
+      <c r="H1" s="207"/>
+      <c r="I1" s="207"/>
+      <c r="J1" s="207"/>
+      <c r="K1" s="208"/>
+      <c r="W1" s="263"/>
+      <c r="X1" s="263"/>
+      <c r="Y1" s="263"/>
     </row>
     <row r="2" spans="1:25" ht="16.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="62"/>
-[...9 lines deleted...]
-      <c r="K2" s="66"/>
+      <c r="A2" s="209"/>
+      <c r="B2" s="210"/>
+      <c r="C2" s="211"/>
+      <c r="D2" s="211"/>
+      <c r="E2" s="211"/>
+      <c r="F2" s="211"/>
+      <c r="G2" s="211"/>
+      <c r="H2" s="211"/>
+      <c r="I2" s="211"/>
+      <c r="J2" s="212"/>
+      <c r="K2" s="213"/>
     </row>
     <row r="3" spans="1:25" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A3" s="62"/>
-[...1 lines deleted...]
-      <c r="C3" s="278" t="s">
+      <c r="A3" s="209"/>
+      <c r="B3" s="214"/>
+      <c r="C3" s="279" t="s">
         <v>31</v>
       </c>
-      <c r="D3" s="279"/>
-[...1 lines deleted...]
-      <c r="F3" s="272" t="str">
+      <c r="D3" s="280"/>
+      <c r="E3" s="280"/>
+      <c r="F3" s="273" t="str">
         <f>IF(F4="","",VLOOKUP(F4,'Cover Letter'!G57:N113,6,0))</f>
         <v/>
       </c>
-      <c r="G3" s="273"/>
-[...3 lines deleted...]
-      <c r="K3" s="68"/>
+      <c r="G3" s="274"/>
+      <c r="H3" s="274"/>
+      <c r="I3" s="275"/>
+      <c r="J3" s="215"/>
+      <c r="K3" s="216"/>
     </row>
     <row r="4" spans="1:25" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A4" s="62"/>
-[...1 lines deleted...]
-      <c r="C4" s="280" t="s">
+      <c r="A4" s="209"/>
+      <c r="B4" s="214"/>
+      <c r="C4" s="281" t="s">
         <v>35</v>
       </c>
-      <c r="D4" s="281"/>
-[...6 lines deleted...]
-      <c r="K4" s="68"/>
+      <c r="D4" s="282"/>
+      <c r="E4" s="282"/>
+      <c r="F4" s="276"/>
+      <c r="G4" s="277"/>
+      <c r="H4" s="277"/>
+      <c r="I4" s="278"/>
+      <c r="J4" s="215"/>
+      <c r="K4" s="216"/>
     </row>
     <row r="5" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="62"/>
-[...9 lines deleted...]
-      <c r="K5" s="68"/>
+      <c r="A5" s="209"/>
+      <c r="B5" s="217"/>
+      <c r="C5" s="218"/>
+      <c r="D5" s="219"/>
+      <c r="E5" s="219"/>
+      <c r="F5" s="219"/>
+      <c r="G5" s="219"/>
+      <c r="H5" s="219"/>
+      <c r="I5" s="220"/>
+      <c r="J5" s="221"/>
+      <c r="K5" s="216"/>
     </row>
     <row r="6" spans="1:25" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="62"/>
-[...9 lines deleted...]
-      <c r="K6" s="66"/>
+      <c r="A6" s="209"/>
+      <c r="B6" s="222"/>
+      <c r="C6" s="223"/>
+      <c r="D6" s="223"/>
+      <c r="E6" s="223"/>
+      <c r="F6" s="223"/>
+      <c r="G6" s="223"/>
+      <c r="H6" s="223"/>
+      <c r="I6" s="223"/>
+      <c r="J6" s="224"/>
+      <c r="K6" s="213"/>
     </row>
     <row r="7" spans="1:25" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="62"/>
-      <c r="B7" s="282" t="s">
+      <c r="A7" s="209"/>
+      <c r="B7" s="283" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="283"/>
-[...7 lines deleted...]
-      <c r="K7" s="76"/>
+      <c r="C7" s="284"/>
+      <c r="D7" s="284"/>
+      <c r="E7" s="284"/>
+      <c r="F7" s="284"/>
+      <c r="G7" s="284"/>
+      <c r="H7" s="284"/>
+      <c r="I7" s="284"/>
+      <c r="J7" s="285"/>
+      <c r="K7" s="225"/>
       <c r="M7" s="48"/>
       <c r="N7" s="48"/>
       <c r="O7" s="49"/>
       <c r="P7" s="20"/>
     </row>
     <row r="8" spans="1:25" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="62"/>
-      <c r="B8" s="263">
+      <c r="A8" s="209"/>
+      <c r="B8" s="264">
         <f>N8</f>
-        <v>2025</v>
-[...11 lines deleted...]
-        <v>2025</v>
+        <v>2026</v>
+      </c>
+      <c r="C8" s="265"/>
+      <c r="D8" s="265"/>
+      <c r="E8" s="265"/>
+      <c r="F8" s="265"/>
+      <c r="G8" s="265"/>
+      <c r="H8" s="265"/>
+      <c r="I8" s="265"/>
+      <c r="J8" s="266"/>
+      <c r="K8" s="225"/>
+      <c r="N8" s="245">
+        <v>2026</v>
       </c>
     </row>
     <row r="9" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="62"/>
-[...9 lines deleted...]
-      <c r="K9" s="76"/>
+      <c r="A9" s="209"/>
+      <c r="B9" s="226"/>
+      <c r="C9" s="227"/>
+      <c r="D9" s="227"/>
+      <c r="E9" s="227"/>
+      <c r="F9" s="227"/>
+      <c r="G9" s="227"/>
+      <c r="H9" s="227"/>
+      <c r="I9" s="227"/>
+      <c r="J9" s="228"/>
+      <c r="K9" s="225"/>
     </row>
     <row r="10" spans="1:25" ht="29.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A10" s="62"/>
-      <c r="B10" s="269" t="s">
+      <c r="A10" s="209"/>
+      <c r="B10" s="270" t="s">
         <v>57</v>
       </c>
-      <c r="C10" s="270"/>
-[...7 lines deleted...]
-      <c r="K10" s="76"/>
+      <c r="C10" s="271"/>
+      <c r="D10" s="271"/>
+      <c r="E10" s="271"/>
+      <c r="F10" s="271"/>
+      <c r="G10" s="271"/>
+      <c r="H10" s="271"/>
+      <c r="I10" s="271"/>
+      <c r="J10" s="272"/>
+      <c r="K10" s="225"/>
     </row>
     <row r="11" spans="1:25" ht="29.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A11" s="62"/>
-[...9 lines deleted...]
-      <c r="K11" s="76"/>
+      <c r="A11" s="209"/>
+      <c r="B11" s="270"/>
+      <c r="C11" s="271"/>
+      <c r="D11" s="271"/>
+      <c r="E11" s="271"/>
+      <c r="F11" s="271"/>
+      <c r="G11" s="271"/>
+      <c r="H11" s="271"/>
+      <c r="I11" s="271"/>
+      <c r="J11" s="272"/>
+      <c r="K11" s="225"/>
     </row>
     <row r="12" spans="1:25" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A12" s="62"/>
-[...9 lines deleted...]
-      <c r="K12" s="76"/>
+      <c r="A12" s="209"/>
+      <c r="B12" s="229"/>
+      <c r="C12" s="230"/>
+      <c r="D12" s="230"/>
+      <c r="E12" s="230"/>
+      <c r="F12" s="230"/>
+      <c r="G12" s="230"/>
+      <c r="H12" s="230"/>
+      <c r="I12" s="230"/>
+      <c r="J12" s="231"/>
+      <c r="K12" s="225"/>
     </row>
     <row r="13" spans="1:25" ht="21.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="62"/>
-[...9 lines deleted...]
-      <c r="K13" s="80"/>
+      <c r="A13" s="209"/>
+      <c r="B13" s="232"/>
+      <c r="C13" s="233"/>
+      <c r="D13" s="233"/>
+      <c r="E13" s="233"/>
+      <c r="F13" s="233"/>
+      <c r="G13" s="233"/>
+      <c r="H13" s="233"/>
+      <c r="I13" s="233"/>
+      <c r="J13" s="234"/>
+      <c r="K13" s="235"/>
     </row>
     <row r="14" spans="1:25" ht="21.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="62"/>
-[...9 lines deleted...]
-      <c r="K14" s="80"/>
+      <c r="A14" s="209"/>
+      <c r="B14" s="232"/>
+      <c r="C14" s="233"/>
+      <c r="D14" s="233"/>
+      <c r="E14" s="233"/>
+      <c r="F14" s="233"/>
+      <c r="G14" s="233"/>
+      <c r="H14" s="233"/>
+      <c r="I14" s="233"/>
+      <c r="J14" s="234"/>
+      <c r="K14" s="235"/>
     </row>
     <row r="15" spans="1:25" ht="21.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="62"/>
-[...9 lines deleted...]
-      <c r="K15" s="66"/>
+      <c r="A15" s="209"/>
+      <c r="B15" s="222"/>
+      <c r="C15" s="223"/>
+      <c r="D15" s="223"/>
+      <c r="E15" s="223"/>
+      <c r="F15" s="223"/>
+      <c r="G15" s="223"/>
+      <c r="H15" s="223"/>
+      <c r="I15" s="223"/>
+      <c r="J15" s="224"/>
+      <c r="K15" s="213"/>
     </row>
     <row r="16" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A16" s="62"/>
-[...9 lines deleted...]
-      <c r="K16" s="83"/>
+      <c r="A16" s="209"/>
+      <c r="B16" s="217"/>
+      <c r="C16" s="236"/>
+      <c r="D16" s="236"/>
+      <c r="E16" s="236"/>
+      <c r="F16" s="236"/>
+      <c r="G16" s="236"/>
+      <c r="H16" s="236"/>
+      <c r="I16" s="236"/>
+      <c r="J16" s="237"/>
+      <c r="K16" s="238"/>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A17" s="62"/>
-[...9 lines deleted...]
-      <c r="K17" s="83"/>
+      <c r="A17" s="209"/>
+      <c r="B17" s="217"/>
+      <c r="C17" s="236"/>
+      <c r="D17" s="236"/>
+      <c r="E17" s="236"/>
+      <c r="F17" s="236"/>
+      <c r="G17" s="236"/>
+      <c r="H17" s="236"/>
+      <c r="I17" s="236"/>
+      <c r="J17" s="237"/>
+      <c r="K17" s="238"/>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A18" s="62"/>
-[...9 lines deleted...]
-      <c r="K18" s="83"/>
+      <c r="A18" s="209"/>
+      <c r="B18" s="217"/>
+      <c r="C18" s="236"/>
+      <c r="D18" s="236"/>
+      <c r="E18" s="236"/>
+      <c r="F18" s="236"/>
+      <c r="G18" s="236"/>
+      <c r="H18" s="236"/>
+      <c r="I18" s="236"/>
+      <c r="J18" s="237"/>
+      <c r="K18" s="238"/>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A19" s="62"/>
-[...9 lines deleted...]
-      <c r="K19" s="83"/>
+      <c r="A19" s="209"/>
+      <c r="B19" s="217"/>
+      <c r="C19" s="236"/>
+      <c r="D19" s="236"/>
+      <c r="E19" s="236"/>
+      <c r="F19" s="236"/>
+      <c r="G19" s="236"/>
+      <c r="H19" s="236"/>
+      <c r="I19" s="236"/>
+      <c r="J19" s="237"/>
+      <c r="K19" s="238"/>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A20" s="62"/>
-[...9 lines deleted...]
-      <c r="K20" s="83"/>
+      <c r="A20" s="209"/>
+      <c r="B20" s="217"/>
+      <c r="C20" s="236"/>
+      <c r="D20" s="236"/>
+      <c r="E20" s="236"/>
+      <c r="F20" s="236"/>
+      <c r="G20" s="236"/>
+      <c r="H20" s="236"/>
+      <c r="I20" s="236"/>
+      <c r="J20" s="237"/>
+      <c r="K20" s="238"/>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A21" s="62"/>
-[...9 lines deleted...]
-      <c r="K21" s="83"/>
+      <c r="A21" s="209"/>
+      <c r="B21" s="217"/>
+      <c r="C21" s="236"/>
+      <c r="D21" s="236"/>
+      <c r="E21" s="236"/>
+      <c r="F21" s="236"/>
+      <c r="G21" s="236"/>
+      <c r="H21" s="236"/>
+      <c r="I21" s="236"/>
+      <c r="J21" s="237"/>
+      <c r="K21" s="238"/>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A22" s="62"/>
-[...9 lines deleted...]
-      <c r="K22" s="83"/>
+      <c r="A22" s="209"/>
+      <c r="B22" s="217"/>
+      <c r="C22" s="236"/>
+      <c r="D22" s="236"/>
+      <c r="E22" s="236"/>
+      <c r="F22" s="236"/>
+      <c r="G22" s="236"/>
+      <c r="H22" s="236"/>
+      <c r="I22" s="236"/>
+      <c r="J22" s="237"/>
+      <c r="K22" s="238"/>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A23" s="62"/>
-[...9 lines deleted...]
-      <c r="K23" s="83"/>
+      <c r="A23" s="209"/>
+      <c r="B23" s="217"/>
+      <c r="C23" s="236"/>
+      <c r="D23" s="236"/>
+      <c r="E23" s="239"/>
+      <c r="F23" s="236"/>
+      <c r="G23" s="236"/>
+      <c r="H23" s="236"/>
+      <c r="I23" s="236"/>
+      <c r="J23" s="237"/>
+      <c r="K23" s="238"/>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A24" s="62"/>
-[...9 lines deleted...]
-      <c r="K24" s="83"/>
+      <c r="A24" s="209"/>
+      <c r="B24" s="217"/>
+      <c r="C24" s="236"/>
+      <c r="D24" s="236"/>
+      <c r="E24" s="236"/>
+      <c r="F24" s="236"/>
+      <c r="G24" s="236"/>
+      <c r="H24" s="236"/>
+      <c r="I24" s="236"/>
+      <c r="J24" s="237"/>
+      <c r="K24" s="238"/>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A25" s="62"/>
-[...9 lines deleted...]
-      <c r="K25" s="83"/>
+      <c r="A25" s="209"/>
+      <c r="B25" s="217"/>
+      <c r="C25" s="236"/>
+      <c r="D25" s="236"/>
+      <c r="E25" s="236"/>
+      <c r="F25" s="236"/>
+      <c r="G25" s="236"/>
+      <c r="H25" s="236"/>
+      <c r="I25" s="236"/>
+      <c r="J25" s="237"/>
+      <c r="K25" s="238"/>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A26" s="62"/>
-[...9 lines deleted...]
-      <c r="K26" s="83"/>
+      <c r="A26" s="209"/>
+      <c r="B26" s="217"/>
+      <c r="C26" s="236"/>
+      <c r="D26" s="236"/>
+      <c r="E26" s="236"/>
+      <c r="F26" s="236"/>
+      <c r="G26" s="236"/>
+      <c r="H26" s="236"/>
+      <c r="I26" s="236"/>
+      <c r="J26" s="237"/>
+      <c r="K26" s="238"/>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A27" s="62"/>
-[...9 lines deleted...]
-      <c r="K27" s="83"/>
+      <c r="A27" s="209"/>
+      <c r="B27" s="217"/>
+      <c r="C27" s="236"/>
+      <c r="D27" s="236"/>
+      <c r="E27" s="236"/>
+      <c r="F27" s="236"/>
+      <c r="G27" s="236"/>
+      <c r="H27" s="236"/>
+      <c r="I27" s="236"/>
+      <c r="J27" s="237"/>
+      <c r="K27" s="238"/>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A28" s="62"/>
-[...9 lines deleted...]
-      <c r="K28" s="83"/>
+      <c r="A28" s="209"/>
+      <c r="B28" s="217"/>
+      <c r="C28" s="236"/>
+      <c r="D28" s="236"/>
+      <c r="E28" s="236"/>
+      <c r="F28" s="236"/>
+      <c r="G28" s="236"/>
+      <c r="H28" s="236"/>
+      <c r="I28" s="236"/>
+      <c r="J28" s="237"/>
+      <c r="K28" s="238"/>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A29" s="62"/>
-[...9 lines deleted...]
-      <c r="K29" s="83"/>
+      <c r="A29" s="209"/>
+      <c r="B29" s="217"/>
+      <c r="C29" s="236"/>
+      <c r="D29" s="236"/>
+      <c r="E29" s="236"/>
+      <c r="F29" s="236"/>
+      <c r="G29" s="236"/>
+      <c r="H29" s="236"/>
+      <c r="I29" s="236"/>
+      <c r="J29" s="237"/>
+      <c r="K29" s="238"/>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A30" s="62"/>
-[...9 lines deleted...]
-      <c r="K30" s="83"/>
+      <c r="A30" s="209"/>
+      <c r="B30" s="217"/>
+      <c r="C30" s="236"/>
+      <c r="D30" s="236"/>
+      <c r="E30" s="236"/>
+      <c r="F30" s="236"/>
+      <c r="G30" s="236"/>
+      <c r="H30" s="236"/>
+      <c r="I30" s="236"/>
+      <c r="J30" s="237"/>
+      <c r="K30" s="238"/>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A31" s="62"/>
-[...9 lines deleted...]
-      <c r="K31" s="83"/>
+      <c r="A31" s="209"/>
+      <c r="B31" s="217"/>
+      <c r="C31" s="236"/>
+      <c r="D31" s="236"/>
+      <c r="E31" s="236"/>
+      <c r="F31" s="236"/>
+      <c r="G31" s="236"/>
+      <c r="H31" s="236"/>
+      <c r="I31" s="236"/>
+      <c r="J31" s="237"/>
+      <c r="K31" s="238"/>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A32" s="62"/>
-[...9 lines deleted...]
-      <c r="K32" s="83"/>
+      <c r="A32" s="209"/>
+      <c r="B32" s="217"/>
+      <c r="C32" s="236"/>
+      <c r="D32" s="236"/>
+      <c r="E32" s="236"/>
+      <c r="F32" s="236"/>
+      <c r="G32" s="236"/>
+      <c r="H32" s="236"/>
+      <c r="I32" s="236"/>
+      <c r="J32" s="237"/>
+      <c r="K32" s="238"/>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A33" s="62"/>
-[...9 lines deleted...]
-      <c r="K33" s="83"/>
+      <c r="A33" s="209"/>
+      <c r="B33" s="217"/>
+      <c r="C33" s="236"/>
+      <c r="D33" s="236"/>
+      <c r="E33" s="236"/>
+      <c r="F33" s="236"/>
+      <c r="G33" s="236"/>
+      <c r="H33" s="236"/>
+      <c r="I33" s="236"/>
+      <c r="J33" s="237"/>
+      <c r="K33" s="238"/>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A34" s="62"/>
-[...9 lines deleted...]
-      <c r="K34" s="83"/>
+      <c r="A34" s="209"/>
+      <c r="B34" s="217"/>
+      <c r="C34" s="236"/>
+      <c r="D34" s="236"/>
+      <c r="E34" s="236"/>
+      <c r="F34" s="236"/>
+      <c r="G34" s="236"/>
+      <c r="H34" s="236"/>
+      <c r="I34" s="236"/>
+      <c r="J34" s="237"/>
+      <c r="K34" s="238"/>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A35" s="62"/>
-[...9 lines deleted...]
-      <c r="K35" s="83"/>
+      <c r="A35" s="209"/>
+      <c r="B35" s="217"/>
+      <c r="C35" s="236"/>
+      <c r="D35" s="236"/>
+      <c r="E35" s="236"/>
+      <c r="F35" s="236"/>
+      <c r="G35" s="236"/>
+      <c r="H35" s="236"/>
+      <c r="I35" s="236"/>
+      <c r="J35" s="237"/>
+      <c r="K35" s="238"/>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A36" s="62"/>
-[...9 lines deleted...]
-      <c r="K36" s="83"/>
+      <c r="A36" s="209"/>
+      <c r="B36" s="217"/>
+      <c r="C36" s="236"/>
+      <c r="D36" s="236"/>
+      <c r="E36" s="236"/>
+      <c r="F36" s="236"/>
+      <c r="G36" s="236"/>
+      <c r="H36" s="236"/>
+      <c r="I36" s="236"/>
+      <c r="J36" s="237"/>
+      <c r="K36" s="238"/>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A37" s="62"/>
-[...9 lines deleted...]
-      <c r="K37" s="83"/>
+      <c r="A37" s="209"/>
+      <c r="B37" s="217"/>
+      <c r="C37" s="236"/>
+      <c r="D37" s="236"/>
+      <c r="E37" s="236"/>
+      <c r="F37" s="236"/>
+      <c r="G37" s="236"/>
+      <c r="H37" s="236"/>
+      <c r="I37" s="236"/>
+      <c r="J37" s="237"/>
+      <c r="K37" s="238"/>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A38" s="62"/>
-[...9 lines deleted...]
-      <c r="K38" s="83"/>
+      <c r="A38" s="209"/>
+      <c r="B38" s="217"/>
+      <c r="C38" s="236"/>
+      <c r="D38" s="236"/>
+      <c r="E38" s="236"/>
+      <c r="F38" s="236"/>
+      <c r="G38" s="236"/>
+      <c r="H38" s="236"/>
+      <c r="I38" s="236"/>
+      <c r="J38" s="237"/>
+      <c r="K38" s="238"/>
     </row>
     <row r="39" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="62"/>
-      <c r="B39" s="266" t="s">
+      <c r="A39" s="209"/>
+      <c r="B39" s="267" t="s">
         <v>33</v>
       </c>
-      <c r="C39" s="267"/>
-[...7 lines deleted...]
-      <c r="K39" s="85"/>
+      <c r="C39" s="268"/>
+      <c r="D39" s="268"/>
+      <c r="E39" s="268"/>
+      <c r="F39" s="268"/>
+      <c r="G39" s="268"/>
+      <c r="H39" s="268"/>
+      <c r="I39" s="268"/>
+      <c r="J39" s="269"/>
+      <c r="K39" s="240"/>
     </row>
     <row r="40" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="62"/>
-[...9 lines deleted...]
-      <c r="K40" s="85"/>
+      <c r="A40" s="209"/>
+      <c r="B40" s="267"/>
+      <c r="C40" s="268"/>
+      <c r="D40" s="268"/>
+      <c r="E40" s="268"/>
+      <c r="F40" s="268"/>
+      <c r="G40" s="268"/>
+      <c r="H40" s="268"/>
+      <c r="I40" s="268"/>
+      <c r="J40" s="269"/>
+      <c r="K40" s="240"/>
     </row>
     <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="62"/>
-[...9 lines deleted...]
-      <c r="K41" s="85"/>
+      <c r="A41" s="209"/>
+      <c r="B41" s="267"/>
+      <c r="C41" s="268"/>
+      <c r="D41" s="268"/>
+      <c r="E41" s="268"/>
+      <c r="F41" s="268"/>
+      <c r="G41" s="268"/>
+      <c r="H41" s="268"/>
+      <c r="I41" s="268"/>
+      <c r="J41" s="269"/>
+      <c r="K41" s="240"/>
     </row>
     <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="62"/>
-[...9 lines deleted...]
-      <c r="K42" s="85"/>
+      <c r="A42" s="209"/>
+      <c r="B42" s="267"/>
+      <c r="C42" s="268"/>
+      <c r="D42" s="268"/>
+      <c r="E42" s="268"/>
+      <c r="F42" s="268"/>
+      <c r="G42" s="268"/>
+      <c r="H42" s="268"/>
+      <c r="I42" s="268"/>
+      <c r="J42" s="269"/>
+      <c r="K42" s="240"/>
     </row>
     <row r="43" spans="1:11" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A43" s="62"/>
-      <c r="B43" s="285" t="s">
+      <c r="A43" s="209"/>
+      <c r="B43" s="248" t="s">
         <v>0</v>
       </c>
-      <c r="C43" s="286"/>
-[...4 lines deleted...]
-      <c r="H43" s="288" t="s">
+      <c r="C43" s="249"/>
+      <c r="D43" s="249"/>
+      <c r="E43" s="249"/>
+      <c r="F43" s="249"/>
+      <c r="G43" s="250"/>
+      <c r="H43" s="251" t="s">
         <v>1</v>
       </c>
-      <c r="I43" s="286"/>
-[...1 lines deleted...]
-      <c r="K43" s="86"/>
+      <c r="I43" s="249"/>
+      <c r="J43" s="252"/>
+      <c r="K43" s="241"/>
     </row>
     <row r="44" spans="1:11" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A44" s="62"/>
-[...9 lines deleted...]
-      <c r="K44" s="86"/>
+      <c r="A44" s="209"/>
+      <c r="B44" s="259"/>
+      <c r="C44" s="254"/>
+      <c r="D44" s="254"/>
+      <c r="E44" s="254"/>
+      <c r="F44" s="254"/>
+      <c r="G44" s="260"/>
+      <c r="H44" s="253"/>
+      <c r="I44" s="254"/>
+      <c r="J44" s="255"/>
+      <c r="K44" s="241"/>
     </row>
     <row r="45" spans="1:11" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A45" s="62"/>
-      <c r="B45" s="285" t="s">
+      <c r="A45" s="209"/>
+      <c r="B45" s="248" t="s">
         <v>32</v>
       </c>
-      <c r="C45" s="286"/>
-[...4 lines deleted...]
-      <c r="H45" s="288" t="s">
+      <c r="C45" s="249"/>
+      <c r="D45" s="249"/>
+      <c r="E45" s="249"/>
+      <c r="F45" s="249"/>
+      <c r="G45" s="250"/>
+      <c r="H45" s="251" t="s">
         <v>19</v>
       </c>
-      <c r="I45" s="286"/>
-[...1 lines deleted...]
-      <c r="K45" s="86"/>
+      <c r="I45" s="249"/>
+      <c r="J45" s="252"/>
+      <c r="K45" s="241"/>
     </row>
     <row r="46" spans="1:11" ht="19.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="62"/>
-[...9 lines deleted...]
-      <c r="K46" s="86"/>
+      <c r="A46" s="209"/>
+      <c r="B46" s="261"/>
+      <c r="C46" s="257"/>
+      <c r="D46" s="257"/>
+      <c r="E46" s="257"/>
+      <c r="F46" s="257"/>
+      <c r="G46" s="262"/>
+      <c r="H46" s="256"/>
+      <c r="I46" s="257"/>
+      <c r="J46" s="258"/>
+      <c r="K46" s="241"/>
     </row>
     <row r="47" spans="1:11" ht="19.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="87"/>
-[...9 lines deleted...]
-      <c r="K47" s="89"/>
+      <c r="A47" s="242"/>
+      <c r="B47" s="243"/>
+      <c r="C47" s="243"/>
+      <c r="D47" s="243"/>
+      <c r="E47" s="243"/>
+      <c r="F47" s="243"/>
+      <c r="G47" s="243"/>
+      <c r="H47" s="243"/>
+      <c r="I47" s="243"/>
+      <c r="J47" s="243"/>
+      <c r="K47" s="244"/>
     </row>
     <row r="48" spans="1:11" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="a9XN2DiNvKELpz+SNfnHMjjzAPJklby+Uyh/jKxWTG0m4gdgV7caMWe47W+uza+xl6iVjsi2PqDRKZZT1K9XiA==" saltValue="YDaZg+TFwai30Q6ldl/uBw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="rWLms7Xv9B+4v6rTOfcSsNiDap2eTn4gWxzu9BHuqBbamUTw2UJRodGv2uYnnhwQI9KA3LipxkF+fdsYgk5BcQ==" saltValue="vsoayoixlTZrYMFr3qCTKg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="18">
-    <mergeCell ref="B43:G43"/>
-[...6 lines deleted...]
-    <mergeCell ref="B46:G46"/>
     <mergeCell ref="W1:Y1"/>
     <mergeCell ref="B8:J8"/>
     <mergeCell ref="B39:J42"/>
     <mergeCell ref="B11:J11"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="B10:J10"/>
     <mergeCell ref="B7:J7"/>
+    <mergeCell ref="B43:G43"/>
+    <mergeCell ref="H43:J43"/>
+    <mergeCell ref="H44:J44"/>
+    <mergeCell ref="H45:J45"/>
+    <mergeCell ref="H46:J46"/>
+    <mergeCell ref="B44:G44"/>
+    <mergeCell ref="B45:G45"/>
+    <mergeCell ref="B46:G46"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;R
 </oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8529275F-F9FF-40DE-97B8-750B6443B78D}">
   <dimension ref="A1:D56"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="56.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="19.140625" style="1" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="28.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="300" t="s">
+      <c r="A1" s="299" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="301"/>
-[...1 lines deleted...]
-      <c r="D1" s="302"/>
+      <c r="B1" s="300"/>
+      <c r="C1" s="300"/>
+      <c r="D1" s="301"/>
     </row>
     <row r="2" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="33"/>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
-      <c r="D2" s="90"/>
+      <c r="D2" s="57"/>
     </row>
     <row r="3" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="91"/>
-[...1 lines deleted...]
-      <c r="C3" s="55"/>
+      <c r="A3" s="58"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
       <c r="D3" s="43"/>
     </row>
     <row r="4" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="56"/>
+      <c r="A4" s="59"/>
+      <c r="B4" s="54"/>
+      <c r="C4" s="54"/>
       <c r="D4" s="44"/>
     </row>
     <row r="5" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="35"/>
-      <c r="B5" s="93"/>
-[...1 lines deleted...]
-      <c r="D5" s="94"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="60"/>
+      <c r="D5" s="61"/>
     </row>
     <row r="6" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="35"/>
-      <c r="B6" s="93"/>
-      <c r="C6" s="105" t="s">
+      <c r="B6" s="60"/>
+      <c r="C6" s="72" t="s">
         <v>36</v>
       </c>
-      <c r="D6" s="94"/>
+      <c r="D6" s="61"/>
     </row>
     <row r="7" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="54"/>
-      <c r="B7" s="104" t="s">
+      <c r="A7" s="52"/>
+      <c r="B7" s="71" t="s">
         <v>27</v>
       </c>
-      <c r="C7" s="106">
+      <c r="C7" s="73">
         <v>1</v>
       </c>
       <c r="D7" s="45"/>
     </row>
     <row r="8" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="54"/>
-[...1 lines deleted...]
-      <c r="C8" s="106"/>
+      <c r="A8" s="52"/>
+      <c r="B8" s="71"/>
+      <c r="C8" s="73"/>
       <c r="D8" s="45"/>
     </row>
     <row r="9" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="54"/>
-      <c r="B9" s="104" t="s">
+      <c r="A9" s="52"/>
+      <c r="B9" s="71" t="s">
         <v>41</v>
       </c>
-      <c r="C9" s="106">
+      <c r="C9" s="73">
         <v>4</v>
       </c>
       <c r="D9" s="45"/>
     </row>
     <row r="10" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="54"/>
-[...1 lines deleted...]
-      <c r="C10" s="106"/>
+      <c r="A10" s="52"/>
+      <c r="B10" s="71"/>
+      <c r="C10" s="73"/>
       <c r="D10" s="45"/>
     </row>
     <row r="11" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="36"/>
-      <c r="B11" s="104" t="s">
+      <c r="B11" s="71" t="s">
         <v>28</v>
       </c>
-      <c r="C11" s="106">
+      <c r="C11" s="73">
         <v>5</v>
       </c>
       <c r="D11" s="38"/>
     </row>
     <row r="12" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="95"/>
-[...2 lines deleted...]
-      <c r="D12" s="97"/>
+      <c r="A12" s="62"/>
+      <c r="B12" s="71"/>
+      <c r="C12" s="73"/>
+      <c r="D12" s="64"/>
     </row>
     <row r="13" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="95"/>
-      <c r="B13" s="104" t="s">
+      <c r="A13" s="62"/>
+      <c r="B13" s="71" t="s">
         <v>58</v>
       </c>
-      <c r="C13" s="106">
+      <c r="C13" s="73">
         <v>6</v>
       </c>
-      <c r="D13" s="97"/>
+      <c r="D13" s="64"/>
     </row>
     <row r="14" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="95"/>
-[...2 lines deleted...]
-      <c r="D14" s="97"/>
+      <c r="A14" s="62"/>
+      <c r="B14" s="71"/>
+      <c r="C14" s="73"/>
+      <c r="D14" s="64"/>
     </row>
     <row r="15" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="95"/>
-[...2 lines deleted...]
-      <c r="D15" s="97"/>
+      <c r="A15" s="62"/>
+      <c r="B15" s="71"/>
+      <c r="C15" s="73"/>
+      <c r="D15" s="64"/>
     </row>
     <row r="16" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="95"/>
-[...2 lines deleted...]
-      <c r="D16" s="97"/>
+      <c r="A16" s="62"/>
+      <c r="B16" s="71"/>
+      <c r="C16" s="73"/>
+      <c r="D16" s="64"/>
     </row>
     <row r="17" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="39"/>
-      <c r="B17" s="104"/>
-      <c r="C17" s="106"/>
+      <c r="B17" s="71"/>
+      <c r="C17" s="73"/>
       <c r="D17" s="38"/>
     </row>
     <row r="18" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="95"/>
-[...2 lines deleted...]
-      <c r="D18" s="97"/>
+      <c r="A18" s="62"/>
+      <c r="B18" s="71"/>
+      <c r="C18" s="73"/>
+      <c r="D18" s="64"/>
     </row>
     <row r="19" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="95"/>
-[...2 lines deleted...]
-      <c r="D19" s="97"/>
+      <c r="A19" s="62"/>
+      <c r="B19" s="71"/>
+      <c r="C19" s="73"/>
+      <c r="D19" s="64"/>
     </row>
     <row r="20" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="95"/>
-[...2 lines deleted...]
-      <c r="D20" s="97"/>
+      <c r="A20" s="62"/>
+      <c r="B20" s="71"/>
+      <c r="C20" s="73"/>
+      <c r="D20" s="64"/>
     </row>
     <row r="21" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="39"/>
-      <c r="B21" s="104"/>
-      <c r="C21" s="106"/>
+      <c r="B21" s="71"/>
+      <c r="C21" s="73"/>
       <c r="D21" s="38"/>
     </row>
     <row r="22" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="95"/>
-[...2 lines deleted...]
-      <c r="D22" s="97"/>
+      <c r="A22" s="62"/>
+      <c r="B22" s="71"/>
+      <c r="C22" s="73"/>
+      <c r="D22" s="64"/>
     </row>
     <row r="23" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="95"/>
-[...2 lines deleted...]
-      <c r="D23" s="97"/>
+      <c r="A23" s="62"/>
+      <c r="B23" s="71"/>
+      <c r="C23" s="73"/>
+      <c r="D23" s="64"/>
     </row>
     <row r="24" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="95"/>
-[...2 lines deleted...]
-      <c r="D24" s="97"/>
+      <c r="A24" s="62"/>
+      <c r="B24" s="71"/>
+      <c r="C24" s="73"/>
+      <c r="D24" s="64"/>
     </row>
     <row r="25" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="95"/>
-[...2 lines deleted...]
-      <c r="D25" s="97"/>
+      <c r="A25" s="62"/>
+      <c r="B25" s="71"/>
+      <c r="C25" s="73"/>
+      <c r="D25" s="64"/>
     </row>
     <row r="26" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="35"/>
-      <c r="B26" s="104"/>
-[...1 lines deleted...]
-      <c r="D26" s="97"/>
+      <c r="B26" s="71"/>
+      <c r="C26" s="73"/>
+      <c r="D26" s="64"/>
     </row>
     <row r="27" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="35"/>
-      <c r="B27" s="104"/>
-[...1 lines deleted...]
-      <c r="D27" s="97"/>
+      <c r="B27" s="71"/>
+      <c r="C27" s="73"/>
+      <c r="D27" s="64"/>
     </row>
     <row r="28" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="35"/>
-      <c r="B28" s="96"/>
-[...1 lines deleted...]
-      <c r="D28" s="97"/>
+      <c r="B28" s="63"/>
+      <c r="C28" s="73"/>
+      <c r="D28" s="64"/>
     </row>
     <row r="29" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="35"/>
-      <c r="B29" s="104"/>
-[...1 lines deleted...]
-      <c r="D29" s="97"/>
+      <c r="B29" s="71"/>
+      <c r="C29" s="73"/>
+      <c r="D29" s="64"/>
     </row>
     <row r="30" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="39"/>
-      <c r="B30" s="104"/>
-      <c r="C30" s="106"/>
+      <c r="B30" s="71"/>
+      <c r="C30" s="73"/>
       <c r="D30" s="38"/>
     </row>
     <row r="31" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="95"/>
-[...2 lines deleted...]
-      <c r="D31" s="97"/>
+      <c r="A31" s="62"/>
+      <c r="B31" s="71"/>
+      <c r="C31" s="73"/>
+      <c r="D31" s="64"/>
     </row>
     <row r="32" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="40"/>
-      <c r="B32" s="104"/>
-      <c r="C32" s="106"/>
+      <c r="B32" s="71"/>
+      <c r="C32" s="73"/>
       <c r="D32" s="38"/>
     </row>
     <row r="33" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="35"/>
-      <c r="B33" s="104"/>
-[...1 lines deleted...]
-      <c r="D33" s="97"/>
+      <c r="B33" s="71"/>
+      <c r="C33" s="73"/>
+      <c r="D33" s="64"/>
     </row>
     <row r="34" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="92"/>
-[...2 lines deleted...]
-      <c r="D34" s="97"/>
+      <c r="A34" s="59"/>
+      <c r="B34" s="71"/>
+      <c r="C34" s="73"/>
+      <c r="D34" s="64"/>
     </row>
     <row r="35" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="92"/>
-[...2 lines deleted...]
-      <c r="D35" s="97"/>
+      <c r="A35" s="59"/>
+      <c r="B35" s="71"/>
+      <c r="C35" s="73"/>
+      <c r="D35" s="64"/>
     </row>
     <row r="36" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="92"/>
-[...2 lines deleted...]
-      <c r="D36" s="97"/>
+      <c r="A36" s="59"/>
+      <c r="B36" s="71"/>
+      <c r="C36" s="73"/>
+      <c r="D36" s="64"/>
     </row>
     <row r="37" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="40"/>
-      <c r="B37" s="104"/>
-[...1 lines deleted...]
-      <c r="D37" s="99"/>
+      <c r="B37" s="71"/>
+      <c r="C37" s="73"/>
+      <c r="D37" s="66"/>
     </row>
     <row r="38" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="35"/>
-      <c r="B38" s="104"/>
-[...1 lines deleted...]
-      <c r="D38" s="97"/>
+      <c r="B38" s="71"/>
+      <c r="C38" s="73"/>
+      <c r="D38" s="64"/>
     </row>
     <row r="39" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="92"/>
-[...2 lines deleted...]
-      <c r="D39" s="97"/>
+      <c r="A39" s="59"/>
+      <c r="B39" s="71"/>
+      <c r="C39" s="73"/>
+      <c r="D39" s="64"/>
     </row>
     <row r="40" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="92"/>
-[...2 lines deleted...]
-      <c r="D40" s="97"/>
+      <c r="A40" s="59"/>
+      <c r="B40" s="71"/>
+      <c r="C40" s="65"/>
+      <c r="D40" s="64"/>
     </row>
     <row r="41" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="92"/>
-[...2 lines deleted...]
-      <c r="D41" s="97"/>
+      <c r="A41" s="59"/>
+      <c r="B41" s="71"/>
+      <c r="C41" s="73"/>
+      <c r="D41" s="64"/>
     </row>
     <row r="42" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="92"/>
-[...2 lines deleted...]
-      <c r="D42" s="97"/>
+      <c r="A42" s="59"/>
+      <c r="B42" s="71"/>
+      <c r="C42" s="65"/>
+      <c r="D42" s="64"/>
     </row>
     <row r="43" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="36"/>
-      <c r="B43" s="104"/>
-[...1 lines deleted...]
-      <c r="D43" s="101"/>
+      <c r="B43" s="71"/>
+      <c r="C43" s="67"/>
+      <c r="D43" s="68"/>
     </row>
     <row r="44" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="36"/>
-      <c r="B44" s="104"/>
-[...1 lines deleted...]
-      <c r="D44" s="101"/>
+      <c r="B44" s="71"/>
+      <c r="C44" s="67"/>
+      <c r="D44" s="68"/>
     </row>
     <row r="45" spans="1:4" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="41"/>
-      <c r="B45" s="102"/>
-[...1 lines deleted...]
-      <c r="D45" s="103"/>
+      <c r="B45" s="69"/>
+      <c r="C45" s="69"/>
+      <c r="D45" s="70"/>
     </row>
     <row r="46" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="19"/>
       <c r="B46" s="17"/>
       <c r="C46" s="17"/>
       <c r="D46" s="17"/>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A47" s="19"/>
       <c r="B47" s="17"/>
       <c r="C47" s="17"/>
       <c r="D47" s="17"/>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A48" s="19"/>
       <c r="B48" s="17"/>
       <c r="C48" s="17"/>
       <c r="D48" s="17"/>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A49" s="19"/>
       <c r="B49" s="17"/>
       <c r="C49" s="17"/>
       <c r="D49" s="17"/>
     </row>
@@ -7273,2456 +7181,2458 @@
     <row r="53" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A53" s="19"/>
       <c r="B53" s="17"/>
       <c r="C53" s="17"/>
       <c r="D53" s="17"/>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A54" s="19"/>
       <c r="B54" s="17"/>
       <c r="C54" s="17"/>
       <c r="D54" s="17"/>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A55" s="19"/>
       <c r="B55" s="17"/>
       <c r="C55" s="17"/>
       <c r="D55" s="17"/>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A56" s="19"/>
       <c r="B56" s="17"/>
       <c r="C56" s="17"/>
       <c r="D56" s="17"/>
     </row>
   </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="Fg67g3xffqbF9bj2ecaCkaOe/VItMMDx75L8fNOY9LkR4UqSGRVetxRubka2LuGFdz7gLhC2VzzvGbYNSoCXzQ==" saltValue="ASlIwhGVbodx1gY22x6pYA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"-,Regular"&amp;11Geothermal Energy Industry (CA 14)&amp;R&amp;"-,Regular"&amp;11Revised 12/2018</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{32FCCB33-02B4-4987-B304-4AE66CB4005F}">
   <dimension ref="A1:K58"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="1" customWidth="1"/>
     <col min="3" max="5" width="9.140625" style="1"/>
     <col min="6" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="1" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="21.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="2.140625" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="28.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="300" t="s">
+      <c r="A1" s="299" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="301"/>
-[...8 lines deleted...]
-      <c r="K1" s="302"/>
+      <c r="B1" s="300"/>
+      <c r="C1" s="300"/>
+      <c r="D1" s="300"/>
+      <c r="E1" s="300"/>
+      <c r="F1" s="300"/>
+      <c r="G1" s="300"/>
+      <c r="H1" s="300"/>
+      <c r="I1" s="300"/>
+      <c r="J1" s="300"/>
+      <c r="K1" s="301"/>
     </row>
     <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="33"/>
-      <c r="B2" s="114"/>
-[...7 lines deleted...]
-      <c r="J2" s="114"/>
+      <c r="B2" s="81"/>
+      <c r="C2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81"/>
+      <c r="F2" s="81"/>
+      <c r="G2" s="81"/>
+      <c r="H2" s="81"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="81"/>
       <c r="K2" s="23"/>
     </row>
     <row r="3" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="307"/>
-      <c r="B3" s="308">
+      <c r="A3" s="306"/>
+      <c r="B3" s="307">
         <f>'Cover Sheet'!B8-1</f>
-        <v>2024</v>
-[...8 lines deleted...]
-      <c r="J3" s="309"/>
+        <v>2025</v>
+      </c>
+      <c r="C3" s="308"/>
+      <c r="D3" s="308"/>
+      <c r="E3" s="308"/>
+      <c r="F3" s="308"/>
+      <c r="G3" s="308"/>
+      <c r="H3" s="308"/>
+      <c r="I3" s="308"/>
+      <c r="J3" s="308"/>
       <c r="K3" s="43"/>
     </row>
     <row r="4" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="304"/>
-      <c r="B4" s="310">
+      <c r="A4" s="303"/>
+      <c r="B4" s="309">
         <f>'Cover Sheet'!B8</f>
-        <v>2025</v>
-[...8 lines deleted...]
-      <c r="J4" s="311"/>
+        <v>2026</v>
+      </c>
+      <c r="C4" s="310"/>
+      <c r="D4" s="310"/>
+      <c r="E4" s="310"/>
+      <c r="F4" s="310"/>
+      <c r="G4" s="310"/>
+      <c r="H4" s="310"/>
+      <c r="I4" s="310"/>
+      <c r="J4" s="310"/>
       <c r="K4" s="44"/>
     </row>
     <row r="5" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="52"/>
-[...8 lines deleted...]
-      <c r="J5" s="118"/>
+      <c r="A5" s="50"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="85"/>
+      <c r="D5" s="85"/>
+      <c r="E5" s="85"/>
+      <c r="F5" s="85"/>
+      <c r="G5" s="85"/>
+      <c r="H5" s="85"/>
+      <c r="I5" s="85"/>
+      <c r="J5" s="85"/>
       <c r="K5" s="44"/>
     </row>
     <row r="6" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="52"/>
-[...8 lines deleted...]
-      <c r="J6" s="118"/>
+      <c r="A6" s="50"/>
+      <c r="B6" s="84"/>
+      <c r="C6" s="85"/>
+      <c r="D6" s="85"/>
+      <c r="E6" s="85"/>
+      <c r="F6" s="85"/>
+      <c r="G6" s="85"/>
+      <c r="H6" s="85"/>
+      <c r="I6" s="85"/>
+      <c r="J6" s="85"/>
       <c r="K6" s="44"/>
     </row>
     <row r="7" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="36"/>
-      <c r="B7" s="312" t="s">
+      <c r="B7" s="311" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="313"/>
-[...6 lines deleted...]
-      <c r="J7" s="313"/>
+      <c r="C7" s="312"/>
+      <c r="D7" s="312"/>
+      <c r="E7" s="312"/>
+      <c r="F7" s="312"/>
+      <c r="G7" s="312"/>
+      <c r="H7" s="312"/>
+      <c r="I7" s="312"/>
+      <c r="J7" s="312"/>
       <c r="K7" s="38"/>
     </row>
     <row r="8" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="52"/>
-[...10 lines deleted...]
-      <c r="J8" s="315"/>
+      <c r="A8" s="50"/>
+      <c r="B8" s="313" t="s">
+        <v>82</v>
+      </c>
+      <c r="C8" s="314"/>
+      <c r="D8" s="314"/>
+      <c r="E8" s="314"/>
+      <c r="F8" s="314"/>
+      <c r="G8" s="314"/>
+      <c r="H8" s="314"/>
+      <c r="I8" s="314"/>
+      <c r="J8" s="314"/>
       <c r="K8" s="44"/>
     </row>
     <row r="9" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="52"/>
-[...8 lines deleted...]
-      <c r="J9" s="315"/>
+      <c r="A9" s="50"/>
+      <c r="B9" s="313"/>
+      <c r="C9" s="314"/>
+      <c r="D9" s="314"/>
+      <c r="E9" s="314"/>
+      <c r="F9" s="314"/>
+      <c r="G9" s="314"/>
+      <c r="H9" s="314"/>
+      <c r="I9" s="314"/>
+      <c r="J9" s="314"/>
       <c r="K9" s="44"/>
     </row>
     <row r="10" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="52"/>
-[...8 lines deleted...]
-      <c r="J10" s="315"/>
+      <c r="A10" s="50"/>
+      <c r="B10" s="315"/>
+      <c r="C10" s="314"/>
+      <c r="D10" s="314"/>
+      <c r="E10" s="314"/>
+      <c r="F10" s="314"/>
+      <c r="G10" s="314"/>
+      <c r="H10" s="314"/>
+      <c r="I10" s="314"/>
+      <c r="J10" s="314"/>
       <c r="K10" s="44"/>
     </row>
     <row r="11" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="36"/>
-      <c r="B11" s="315"/>
-[...7 lines deleted...]
-      <c r="J11" s="315"/>
+      <c r="B11" s="314"/>
+      <c r="C11" s="314"/>
+      <c r="D11" s="314"/>
+      <c r="E11" s="314"/>
+      <c r="F11" s="314"/>
+      <c r="G11" s="314"/>
+      <c r="H11" s="314"/>
+      <c r="I11" s="314"/>
+      <c r="J11" s="314"/>
       <c r="K11" s="38"/>
     </row>
     <row r="12" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="36"/>
       <c r="B12" s="46"/>
       <c r="C12" s="46"/>
       <c r="D12" s="46"/>
       <c r="E12" s="46"/>
       <c r="F12" s="46"/>
       <c r="G12" s="46"/>
       <c r="H12" s="46"/>
       <c r="I12" s="46"/>
       <c r="J12" s="46"/>
       <c r="K12" s="38"/>
     </row>
     <row r="13" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="36"/>
       <c r="B13" s="46"/>
       <c r="C13" s="46"/>
       <c r="D13" s="46"/>
       <c r="E13" s="46"/>
       <c r="F13" s="46"/>
       <c r="G13" s="46"/>
       <c r="H13" s="46"/>
       <c r="I13" s="46"/>
       <c r="J13" s="46"/>
       <c r="K13" s="38"/>
     </row>
     <row r="14" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="36"/>
-      <c r="B14" s="312" t="s">
+      <c r="B14" s="311" t="s">
         <v>37</v>
       </c>
-      <c r="C14" s="313"/>
-[...6 lines deleted...]
-      <c r="J14" s="313"/>
+      <c r="C14" s="312"/>
+      <c r="D14" s="312"/>
+      <c r="E14" s="312"/>
+      <c r="F14" s="312"/>
+      <c r="G14" s="312"/>
+      <c r="H14" s="312"/>
+      <c r="I14" s="312"/>
+      <c r="J14" s="312"/>
       <c r="K14" s="38"/>
     </row>
     <row r="15" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="317"/>
-[...11 lines deleted...]
-      <c r="K15" s="58"/>
+      <c r="A15" s="316"/>
+      <c r="B15" s="304" t="s">
+        <v>83</v>
+      </c>
+      <c r="C15" s="304"/>
+      <c r="D15" s="304"/>
+      <c r="E15" s="304"/>
+      <c r="F15" s="304"/>
+      <c r="G15" s="304"/>
+      <c r="H15" s="304"/>
+      <c r="I15" s="304"/>
+      <c r="J15" s="304"/>
+      <c r="K15" s="56"/>
     </row>
     <row r="16" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="304"/>
-[...9 lines deleted...]
-      <c r="K16" s="58"/>
+      <c r="A16" s="303"/>
+      <c r="B16" s="304"/>
+      <c r="C16" s="304"/>
+      <c r="D16" s="304"/>
+      <c r="E16" s="304"/>
+      <c r="F16" s="304"/>
+      <c r="G16" s="304"/>
+      <c r="H16" s="304"/>
+      <c r="I16" s="304"/>
+      <c r="J16" s="304"/>
+      <c r="K16" s="56"/>
     </row>
     <row r="17" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="304"/>
-[...9 lines deleted...]
-      <c r="K17" s="58"/>
+      <c r="A17" s="303"/>
+      <c r="B17" s="304"/>
+      <c r="C17" s="304"/>
+      <c r="D17" s="304"/>
+      <c r="E17" s="304"/>
+      <c r="F17" s="304"/>
+      <c r="G17" s="304"/>
+      <c r="H17" s="304"/>
+      <c r="I17" s="304"/>
+      <c r="J17" s="304"/>
+      <c r="K17" s="56"/>
     </row>
     <row r="18" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="304"/>
-[...9 lines deleted...]
-      <c r="K18" s="58"/>
+      <c r="A18" s="303"/>
+      <c r="B18" s="304"/>
+      <c r="C18" s="304"/>
+      <c r="D18" s="304"/>
+      <c r="E18" s="304"/>
+      <c r="F18" s="304"/>
+      <c r="G18" s="304"/>
+      <c r="H18" s="304"/>
+      <c r="I18" s="304"/>
+      <c r="J18" s="304"/>
+      <c r="K18" s="56"/>
     </row>
     <row r="19" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="304"/>
-[...9 lines deleted...]
-      <c r="K19" s="58"/>
+      <c r="A19" s="303"/>
+      <c r="B19" s="304"/>
+      <c r="C19" s="304"/>
+      <c r="D19" s="304"/>
+      <c r="E19" s="304"/>
+      <c r="F19" s="304"/>
+      <c r="G19" s="304"/>
+      <c r="H19" s="304"/>
+      <c r="I19" s="304"/>
+      <c r="J19" s="304"/>
+      <c r="K19" s="56"/>
     </row>
     <row r="20" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="39"/>
-      <c r="B20" s="305"/>
-[...7 lines deleted...]
-      <c r="J20" s="305"/>
+      <c r="B20" s="304"/>
+      <c r="C20" s="304"/>
+      <c r="D20" s="304"/>
+      <c r="E20" s="304"/>
+      <c r="F20" s="304"/>
+      <c r="G20" s="304"/>
+      <c r="H20" s="304"/>
+      <c r="I20" s="304"/>
+      <c r="J20" s="304"/>
       <c r="K20" s="38"/>
     </row>
     <row r="21" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="317"/>
-[...9 lines deleted...]
-      <c r="K21" s="58"/>
+      <c r="A21" s="316"/>
+      <c r="B21" s="304"/>
+      <c r="C21" s="304"/>
+      <c r="D21" s="304"/>
+      <c r="E21" s="304"/>
+      <c r="F21" s="304"/>
+      <c r="G21" s="304"/>
+      <c r="H21" s="304"/>
+      <c r="I21" s="304"/>
+      <c r="J21" s="304"/>
+      <c r="K21" s="56"/>
     </row>
     <row r="22" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="317"/>
-[...9 lines deleted...]
-      <c r="K22" s="58"/>
+      <c r="A22" s="316"/>
+      <c r="B22" s="304"/>
+      <c r="C22" s="304"/>
+      <c r="D22" s="304"/>
+      <c r="E22" s="304"/>
+      <c r="F22" s="304"/>
+      <c r="G22" s="304"/>
+      <c r="H22" s="304"/>
+      <c r="I22" s="304"/>
+      <c r="J22" s="304"/>
+      <c r="K22" s="56"/>
     </row>
     <row r="23" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="304"/>
-[...9 lines deleted...]
-      <c r="K23" s="58"/>
+      <c r="A23" s="303"/>
+      <c r="B23" s="304"/>
+      <c r="C23" s="304"/>
+      <c r="D23" s="304"/>
+      <c r="E23" s="304"/>
+      <c r="F23" s="304"/>
+      <c r="G23" s="304"/>
+      <c r="H23" s="304"/>
+      <c r="I23" s="304"/>
+      <c r="J23" s="304"/>
+      <c r="K23" s="56"/>
     </row>
     <row r="24" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="39"/>
-      <c r="B24" s="305"/>
-[...7 lines deleted...]
-      <c r="J24" s="305"/>
+      <c r="B24" s="304"/>
+      <c r="C24" s="304"/>
+      <c r="D24" s="304"/>
+      <c r="E24" s="304"/>
+      <c r="F24" s="304"/>
+      <c r="G24" s="304"/>
+      <c r="H24" s="304"/>
+      <c r="I24" s="304"/>
+      <c r="J24" s="304"/>
       <c r="K24" s="38"/>
     </row>
     <row r="25" spans="1:11" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="317"/>
-[...9 lines deleted...]
-      <c r="K25" s="58"/>
+      <c r="A25" s="316"/>
+      <c r="B25" s="304"/>
+      <c r="C25" s="304"/>
+      <c r="D25" s="304"/>
+      <c r="E25" s="304"/>
+      <c r="F25" s="304"/>
+      <c r="G25" s="304"/>
+      <c r="H25" s="304"/>
+      <c r="I25" s="304"/>
+      <c r="J25" s="304"/>
+      <c r="K25" s="56"/>
     </row>
     <row r="26" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="304"/>
-[...9 lines deleted...]
-      <c r="K26" s="58"/>
+      <c r="A26" s="303"/>
+      <c r="B26" s="304"/>
+      <c r="C26" s="304"/>
+      <c r="D26" s="304"/>
+      <c r="E26" s="304"/>
+      <c r="F26" s="304"/>
+      <c r="G26" s="304"/>
+      <c r="H26" s="304"/>
+      <c r="I26" s="304"/>
+      <c r="J26" s="304"/>
+      <c r="K26" s="56"/>
     </row>
     <row r="27" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="304"/>
-[...9 lines deleted...]
-      <c r="K27" s="58"/>
+      <c r="A27" s="303"/>
+      <c r="B27" s="304"/>
+      <c r="C27" s="304"/>
+      <c r="D27" s="304"/>
+      <c r="E27" s="304"/>
+      <c r="F27" s="304"/>
+      <c r="G27" s="304"/>
+      <c r="H27" s="304"/>
+      <c r="I27" s="304"/>
+      <c r="J27" s="304"/>
+      <c r="K27" s="56"/>
     </row>
     <row r="28" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="304"/>
-[...9 lines deleted...]
-      <c r="K28" s="58"/>
+      <c r="A28" s="303"/>
+      <c r="B28" s="304"/>
+      <c r="C28" s="304"/>
+      <c r="D28" s="304"/>
+      <c r="E28" s="304"/>
+      <c r="F28" s="304"/>
+      <c r="G28" s="304"/>
+      <c r="H28" s="304"/>
+      <c r="I28" s="304"/>
+      <c r="J28" s="304"/>
+      <c r="K28" s="56"/>
     </row>
     <row r="29" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="304"/>
-[...9 lines deleted...]
-      <c r="K29" s="58"/>
+      <c r="A29" s="303"/>
+      <c r="B29" s="304"/>
+      <c r="C29" s="304"/>
+      <c r="D29" s="304"/>
+      <c r="E29" s="304"/>
+      <c r="F29" s="304"/>
+      <c r="G29" s="304"/>
+      <c r="H29" s="304"/>
+      <c r="I29" s="304"/>
+      <c r="J29" s="304"/>
+      <c r="K29" s="56"/>
     </row>
     <row r="30" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="304"/>
-[...9 lines deleted...]
-      <c r="K30" s="58"/>
+      <c r="A30" s="303"/>
+      <c r="B30" s="304"/>
+      <c r="C30" s="304"/>
+      <c r="D30" s="304"/>
+      <c r="E30" s="304"/>
+      <c r="F30" s="304"/>
+      <c r="G30" s="304"/>
+      <c r="H30" s="304"/>
+      <c r="I30" s="304"/>
+      <c r="J30" s="304"/>
+      <c r="K30" s="56"/>
     </row>
     <row r="31" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="39"/>
-      <c r="B31" s="305"/>
-[...7 lines deleted...]
-      <c r="J31" s="305"/>
+      <c r="B31" s="304"/>
+      <c r="C31" s="304"/>
+      <c r="D31" s="304"/>
+      <c r="E31" s="304"/>
+      <c r="F31" s="304"/>
+      <c r="G31" s="304"/>
+      <c r="H31" s="304"/>
+      <c r="I31" s="304"/>
+      <c r="J31" s="304"/>
       <c r="K31" s="38"/>
     </row>
     <row r="32" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="53"/>
-[...9 lines deleted...]
-      <c r="K32" s="58"/>
+      <c r="A32" s="51"/>
+      <c r="B32" s="304"/>
+      <c r="C32" s="304"/>
+      <c r="D32" s="304"/>
+      <c r="E32" s="304"/>
+      <c r="F32" s="304"/>
+      <c r="G32" s="304"/>
+      <c r="H32" s="304"/>
+      <c r="I32" s="304"/>
+      <c r="J32" s="304"/>
+      <c r="K32" s="56"/>
     </row>
     <row r="33" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="39"/>
-      <c r="B33" s="305"/>
-[...7 lines deleted...]
-      <c r="J33" s="305"/>
+      <c r="B33" s="304"/>
+      <c r="C33" s="304"/>
+      <c r="D33" s="304"/>
+      <c r="E33" s="304"/>
+      <c r="F33" s="304"/>
+      <c r="G33" s="304"/>
+      <c r="H33" s="304"/>
+      <c r="I33" s="304"/>
+      <c r="J33" s="304"/>
       <c r="K33" s="38"/>
     </row>
     <row r="34" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="317"/>
-[...9 lines deleted...]
-      <c r="K34" s="58"/>
+      <c r="A34" s="316"/>
+      <c r="B34" s="304"/>
+      <c r="C34" s="304"/>
+      <c r="D34" s="304"/>
+      <c r="E34" s="304"/>
+      <c r="F34" s="304"/>
+      <c r="G34" s="304"/>
+      <c r="H34" s="304"/>
+      <c r="I34" s="304"/>
+      <c r="J34" s="304"/>
+      <c r="K34" s="56"/>
     </row>
     <row r="35" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="317"/>
-[...9 lines deleted...]
-      <c r="K35" s="58"/>
+      <c r="A35" s="316"/>
+      <c r="B35" s="304"/>
+      <c r="C35" s="304"/>
+      <c r="D35" s="304"/>
+      <c r="E35" s="304"/>
+      <c r="F35" s="304"/>
+      <c r="G35" s="304"/>
+      <c r="H35" s="304"/>
+      <c r="I35" s="304"/>
+      <c r="J35" s="304"/>
+      <c r="K35" s="56"/>
     </row>
     <row r="36" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="304"/>
-[...9 lines deleted...]
-      <c r="K36" s="58"/>
+      <c r="A36" s="303"/>
+      <c r="B36" s="304"/>
+      <c r="C36" s="304"/>
+      <c r="D36" s="304"/>
+      <c r="E36" s="304"/>
+      <c r="F36" s="304"/>
+      <c r="G36" s="304"/>
+      <c r="H36" s="304"/>
+      <c r="I36" s="304"/>
+      <c r="J36" s="304"/>
+      <c r="K36" s="56"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="304"/>
-[...9 lines deleted...]
-      <c r="K37" s="58"/>
+      <c r="A37" s="303"/>
+      <c r="B37" s="304"/>
+      <c r="C37" s="304"/>
+      <c r="D37" s="304"/>
+      <c r="E37" s="304"/>
+      <c r="F37" s="304"/>
+      <c r="G37" s="304"/>
+      <c r="H37" s="304"/>
+      <c r="I37" s="304"/>
+      <c r="J37" s="304"/>
+      <c r="K37" s="56"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="304"/>
-[...9 lines deleted...]
-      <c r="K38" s="58"/>
+      <c r="A38" s="303"/>
+      <c r="B38" s="304"/>
+      <c r="C38" s="304"/>
+      <c r="D38" s="304"/>
+      <c r="E38" s="304"/>
+      <c r="F38" s="304"/>
+      <c r="G38" s="304"/>
+      <c r="H38" s="304"/>
+      <c r="I38" s="304"/>
+      <c r="J38" s="304"/>
+      <c r="K38" s="56"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="304"/>
-[...9 lines deleted...]
-      <c r="K39" s="58"/>
+      <c r="A39" s="303"/>
+      <c r="B39" s="304"/>
+      <c r="C39" s="304"/>
+      <c r="D39" s="304"/>
+      <c r="E39" s="304"/>
+      <c r="F39" s="304"/>
+      <c r="G39" s="304"/>
+      <c r="H39" s="304"/>
+      <c r="I39" s="304"/>
+      <c r="J39" s="304"/>
+      <c r="K39" s="56"/>
     </row>
     <row r="40" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="304"/>
-[...9 lines deleted...]
-      <c r="K40" s="58"/>
+      <c r="A40" s="303"/>
+      <c r="B40" s="304"/>
+      <c r="C40" s="304"/>
+      <c r="D40" s="304"/>
+      <c r="E40" s="304"/>
+      <c r="F40" s="304"/>
+      <c r="G40" s="304"/>
+      <c r="H40" s="304"/>
+      <c r="I40" s="304"/>
+      <c r="J40" s="304"/>
+      <c r="K40" s="56"/>
     </row>
     <row r="41" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="52"/>
-[...9 lines deleted...]
-      <c r="K41" s="58"/>
+      <c r="A41" s="50"/>
+      <c r="B41" s="304"/>
+      <c r="C41" s="304"/>
+      <c r="D41" s="304"/>
+      <c r="E41" s="304"/>
+      <c r="F41" s="304"/>
+      <c r="G41" s="304"/>
+      <c r="H41" s="304"/>
+      <c r="I41" s="304"/>
+      <c r="J41" s="304"/>
+      <c r="K41" s="56"/>
     </row>
     <row r="42" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="52"/>
-[...9 lines deleted...]
-      <c r="K42" s="58"/>
+      <c r="A42" s="50"/>
+      <c r="B42" s="82"/>
+      <c r="C42" s="82"/>
+      <c r="D42" s="82"/>
+      <c r="E42" s="82"/>
+      <c r="F42" s="82"/>
+      <c r="G42" s="82"/>
+      <c r="H42" s="82"/>
+      <c r="I42" s="82"/>
+      <c r="J42" s="82"/>
+      <c r="K42" s="56"/>
     </row>
     <row r="43" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="40"/>
-      <c r="B43" s="115"/>
-[...7 lines deleted...]
-      <c r="J43" s="115"/>
+      <c r="B43" s="82"/>
+      <c r="C43" s="82"/>
+      <c r="D43" s="82"/>
+      <c r="E43" s="82"/>
+      <c r="F43" s="82"/>
+      <c r="G43" s="82"/>
+      <c r="H43" s="82"/>
+      <c r="I43" s="82"/>
+      <c r="J43" s="82"/>
       <c r="K43" s="26"/>
     </row>
     <row r="44" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="40"/>
-      <c r="B44" s="312" t="s">
+      <c r="B44" s="311" t="s">
         <v>38</v>
       </c>
-      <c r="C44" s="313"/>
-[...6 lines deleted...]
-      <c r="J44" s="313"/>
+      <c r="C44" s="312"/>
+      <c r="D44" s="312"/>
+      <c r="E44" s="312"/>
+      <c r="F44" s="312"/>
+      <c r="G44" s="312"/>
+      <c r="H44" s="312"/>
+      <c r="I44" s="312"/>
+      <c r="J44" s="312"/>
       <c r="K44" s="26"/>
     </row>
     <row r="45" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="303"/>
-[...11 lines deleted...]
-      <c r="K45" s="58"/>
+      <c r="A45" s="302"/>
+      <c r="B45" s="304" t="s">
+        <v>84</v>
+      </c>
+      <c r="C45" s="305"/>
+      <c r="D45" s="305"/>
+      <c r="E45" s="305"/>
+      <c r="F45" s="305"/>
+      <c r="G45" s="305"/>
+      <c r="H45" s="305"/>
+      <c r="I45" s="305"/>
+      <c r="J45" s="305"/>
+      <c r="K45" s="56"/>
     </row>
     <row r="46" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="303"/>
-[...9 lines deleted...]
-      <c r="K46" s="58"/>
+      <c r="A46" s="302"/>
+      <c r="B46" s="304"/>
+      <c r="C46" s="305"/>
+      <c r="D46" s="305"/>
+      <c r="E46" s="305"/>
+      <c r="F46" s="305"/>
+      <c r="G46" s="305"/>
+      <c r="H46" s="305"/>
+      <c r="I46" s="305"/>
+      <c r="J46" s="305"/>
+      <c r="K46" s="56"/>
     </row>
     <row r="47" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="303"/>
-[...9 lines deleted...]
-      <c r="K47" s="58"/>
+      <c r="A47" s="302"/>
+      <c r="B47" s="304"/>
+      <c r="C47" s="305"/>
+      <c r="D47" s="305"/>
+      <c r="E47" s="305"/>
+      <c r="F47" s="305"/>
+      <c r="G47" s="305"/>
+      <c r="H47" s="305"/>
+      <c r="I47" s="305"/>
+      <c r="J47" s="305"/>
+      <c r="K47" s="56"/>
     </row>
     <row r="48" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="303"/>
-[...9 lines deleted...]
-      <c r="K48" s="58"/>
+      <c r="A48" s="302"/>
+      <c r="B48" s="304"/>
+      <c r="C48" s="305"/>
+      <c r="D48" s="305"/>
+      <c r="E48" s="305"/>
+      <c r="F48" s="305"/>
+      <c r="G48" s="305"/>
+      <c r="H48" s="305"/>
+      <c r="I48" s="305"/>
+      <c r="J48" s="305"/>
+      <c r="K48" s="56"/>
     </row>
     <row r="49" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="303"/>
-[...9 lines deleted...]
-      <c r="K49" s="58"/>
+      <c r="A49" s="302"/>
+      <c r="B49" s="304"/>
+      <c r="C49" s="305"/>
+      <c r="D49" s="305"/>
+      <c r="E49" s="305"/>
+      <c r="F49" s="305"/>
+      <c r="G49" s="305"/>
+      <c r="H49" s="305"/>
+      <c r="I49" s="305"/>
+      <c r="J49" s="305"/>
+      <c r="K49" s="56"/>
     </row>
     <row r="50" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="303"/>
-[...9 lines deleted...]
-      <c r="K50" s="58"/>
+      <c r="A50" s="302"/>
+      <c r="B50" s="304"/>
+      <c r="C50" s="305"/>
+      <c r="D50" s="305"/>
+      <c r="E50" s="305"/>
+      <c r="F50" s="305"/>
+      <c r="G50" s="305"/>
+      <c r="H50" s="305"/>
+      <c r="I50" s="305"/>
+      <c r="J50" s="305"/>
+      <c r="K50" s="56"/>
     </row>
     <row r="51" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="303"/>
-[...9 lines deleted...]
-      <c r="K51" s="58"/>
+      <c r="A51" s="302"/>
+      <c r="B51" s="304"/>
+      <c r="C51" s="305"/>
+      <c r="D51" s="305"/>
+      <c r="E51" s="305"/>
+      <c r="F51" s="305"/>
+      <c r="G51" s="305"/>
+      <c r="H51" s="305"/>
+      <c r="I51" s="305"/>
+      <c r="J51" s="305"/>
+      <c r="K51" s="56"/>
     </row>
     <row r="52" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="303"/>
-[...9 lines deleted...]
-      <c r="K52" s="58"/>
+      <c r="A52" s="302"/>
+      <c r="B52" s="304"/>
+      <c r="C52" s="305"/>
+      <c r="D52" s="305"/>
+      <c r="E52" s="305"/>
+      <c r="F52" s="305"/>
+      <c r="G52" s="305"/>
+      <c r="H52" s="305"/>
+      <c r="I52" s="305"/>
+      <c r="J52" s="305"/>
+      <c r="K52" s="56"/>
     </row>
     <row r="53" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="304"/>
-[...9 lines deleted...]
-      <c r="K53" s="58"/>
+      <c r="A53" s="303"/>
+      <c r="B53" s="304"/>
+      <c r="C53" s="305"/>
+      <c r="D53" s="305"/>
+      <c r="E53" s="305"/>
+      <c r="F53" s="305"/>
+      <c r="G53" s="305"/>
+      <c r="H53" s="305"/>
+      <c r="I53" s="305"/>
+      <c r="J53" s="305"/>
+      <c r="K53" s="56"/>
     </row>
     <row r="54" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="304"/>
-[...9 lines deleted...]
-      <c r="K54" s="58"/>
+      <c r="A54" s="303"/>
+      <c r="B54" s="304"/>
+      <c r="C54" s="305"/>
+      <c r="D54" s="305"/>
+      <c r="E54" s="305"/>
+      <c r="F54" s="305"/>
+      <c r="G54" s="305"/>
+      <c r="H54" s="305"/>
+      <c r="I54" s="305"/>
+      <c r="J54" s="305"/>
+      <c r="K54" s="56"/>
     </row>
     <row r="55" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="39"/>
-      <c r="B55" s="306"/>
-[...7 lines deleted...]
-      <c r="J55" s="306"/>
+      <c r="B55" s="305"/>
+      <c r="C55" s="305"/>
+      <c r="D55" s="305"/>
+      <c r="E55" s="305"/>
+      <c r="F55" s="305"/>
+      <c r="G55" s="305"/>
+      <c r="H55" s="305"/>
+      <c r="I55" s="305"/>
+      <c r="J55" s="305"/>
       <c r="K55" s="38"/>
     </row>
     <row r="56" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="39"/>
-      <c r="B56" s="116"/>
-[...7 lines deleted...]
-      <c r="J56" s="116"/>
+      <c r="B56" s="83"/>
+      <c r="C56" s="83"/>
+      <c r="D56" s="83"/>
+      <c r="E56" s="83"/>
+      <c r="F56" s="83"/>
+      <c r="G56" s="83"/>
+      <c r="H56" s="83"/>
+      <c r="I56" s="83"/>
+      <c r="J56" s="83"/>
       <c r="K56" s="38"/>
     </row>
     <row r="57" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="39"/>
-      <c r="B57" s="116"/>
-[...7 lines deleted...]
-      <c r="J57" s="116"/>
+      <c r="B57" s="83"/>
+      <c r="C57" s="83"/>
+      <c r="D57" s="83"/>
+      <c r="E57" s="83"/>
+      <c r="F57" s="83"/>
+      <c r="G57" s="83"/>
+      <c r="H57" s="83"/>
+      <c r="I57" s="83"/>
+      <c r="J57" s="83"/>
       <c r="K57" s="38"/>
     </row>
     <row r="58" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="107"/>
-[...9 lines deleted...]
-      <c r="K58" s="109"/>
+      <c r="A58" s="74"/>
+      <c r="B58" s="75"/>
+      <c r="C58" s="75"/>
+      <c r="D58" s="75"/>
+      <c r="E58" s="75"/>
+      <c r="F58" s="75"/>
+      <c r="G58" s="75"/>
+      <c r="H58" s="75"/>
+      <c r="I58" s="75"/>
+      <c r="J58" s="75"/>
+      <c r="K58" s="76"/>
     </row>
   </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="cRGDtoZhqDgK+h5eKA3ij+I9jRNVC8+72h2CAy7wNCITJKSu8OdQp8CtVZWX8QqgcyodwYxFMkag2LqydTt6qg==" saltValue="VkBBz/482dqENeMNMlWuVA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="15">
     <mergeCell ref="A45:A54"/>
     <mergeCell ref="B45:J55"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="B7:J7"/>
     <mergeCell ref="B8:J11"/>
     <mergeCell ref="B14:J14"/>
     <mergeCell ref="A15:A19"/>
     <mergeCell ref="B15:J41"/>
     <mergeCell ref="A21:A23"/>
     <mergeCell ref="A25:A30"/>
     <mergeCell ref="A34:A40"/>
     <mergeCell ref="B44:J44"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"-,Regular"&amp;11Geothermal Energy Industry (CA 14)&amp;C&amp;"-,Regular"&amp;11 1&amp;R&amp;"-,Regular"&amp;11Revised 12/2018</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DC22C7E3-4B13-4B30-A2EE-DA56130E4711}">
   <dimension ref="A1:N68"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.28515625" style="4" customWidth="1"/>
-    <col min="2" max="2" width="10" style="209" customWidth="1"/>
+    <col min="2" max="2" width="10" style="166" customWidth="1"/>
     <col min="3" max="5" width="10.85546875" style="4" customWidth="1"/>
     <col min="6" max="6" width="12.85546875" style="4" customWidth="1"/>
     <col min="7" max="9" width="10.85546875" style="4" customWidth="1"/>
     <col min="10" max="10" width="10" style="4" customWidth="1"/>
     <col min="11" max="11" width="2.28515625" style="4" customWidth="1"/>
     <col min="12" max="24" width="9.140625" style="4" customWidth="1"/>
     <col min="25" max="32" width="7.7109375" style="4" customWidth="1"/>
     <col min="33" max="16384" width="3.5703125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="13" customFormat="1" ht="28.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="330" t="s">
+      <c r="A1" s="319" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="331"/>
-[...8 lines deleted...]
-      <c r="K1" s="332"/>
+      <c r="B1" s="320"/>
+      <c r="C1" s="320"/>
+      <c r="D1" s="320"/>
+      <c r="E1" s="320"/>
+      <c r="F1" s="320"/>
+      <c r="G1" s="320"/>
+      <c r="H1" s="320"/>
+      <c r="I1" s="320"/>
+      <c r="J1" s="320"/>
+      <c r="K1" s="321"/>
     </row>
     <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="126"/>
-[...9 lines deleted...]
-      <c r="K2" s="127"/>
+      <c r="A2" s="93"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="94"/>
     </row>
     <row r="3" spans="1:11" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="126"/>
-[...11 lines deleted...]
-      <c r="K3" s="194"/>
+      <c r="A3" s="93"/>
+      <c r="B3" s="322" t="s">
+        <v>72</v>
+      </c>
+      <c r="C3" s="322"/>
+      <c r="D3" s="322"/>
+      <c r="E3" s="322"/>
+      <c r="F3" s="322"/>
+      <c r="G3" s="322"/>
+      <c r="H3" s="322"/>
+      <c r="I3" s="322"/>
+      <c r="J3" s="322"/>
+      <c r="K3" s="151"/>
     </row>
     <row r="4" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="126"/>
-[...9 lines deleted...]
-      <c r="K4" s="194"/>
+      <c r="A4" s="93"/>
+      <c r="B4" s="322"/>
+      <c r="C4" s="322"/>
+      <c r="D4" s="322"/>
+      <c r="E4" s="322"/>
+      <c r="F4" s="322"/>
+      <c r="G4" s="322"/>
+      <c r="H4" s="322"/>
+      <c r="I4" s="322"/>
+      <c r="J4" s="322"/>
+      <c r="K4" s="151"/>
     </row>
     <row r="5" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="126"/>
-      <c r="B5" s="334" t="s">
+      <c r="A5" s="93"/>
+      <c r="B5" s="323" t="s">
+        <v>86</v>
+      </c>
+      <c r="C5" s="323"/>
+      <c r="D5" s="323"/>
+      <c r="E5" s="323"/>
+      <c r="F5" s="323"/>
+      <c r="G5" s="323"/>
+      <c r="H5" s="323"/>
+      <c r="I5" s="323"/>
+      <c r="J5" s="323"/>
+      <c r="K5" s="42"/>
+    </row>
+    <row r="6" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="93"/>
+      <c r="B6" s="323"/>
+      <c r="C6" s="323"/>
+      <c r="D6" s="323"/>
+      <c r="E6" s="323"/>
+      <c r="F6" s="323"/>
+      <c r="G6" s="323"/>
+      <c r="H6" s="323"/>
+      <c r="I6" s="323"/>
+      <c r="J6" s="323"/>
+      <c r="K6" s="42"/>
+    </row>
+    <row r="7" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="93"/>
+      <c r="B7" s="323"/>
+      <c r="C7" s="323"/>
+      <c r="D7" s="323"/>
+      <c r="E7" s="323"/>
+      <c r="F7" s="323"/>
+      <c r="G7" s="323"/>
+      <c r="H7" s="323"/>
+      <c r="I7" s="323"/>
+      <c r="J7" s="323"/>
+      <c r="K7" s="42"/>
+    </row>
+    <row r="8" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="93"/>
+      <c r="B8" s="323"/>
+      <c r="C8" s="323"/>
+      <c r="D8" s="323"/>
+      <c r="E8" s="323"/>
+      <c r="F8" s="323"/>
+      <c r="G8" s="323"/>
+      <c r="H8" s="323"/>
+      <c r="I8" s="323"/>
+      <c r="J8" s="323"/>
+      <c r="K8" s="42"/>
+    </row>
+    <row r="9" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="93"/>
+      <c r="B9" s="323"/>
+      <c r="C9" s="323"/>
+      <c r="D9" s="323"/>
+      <c r="E9" s="323"/>
+      <c r="F9" s="323"/>
+      <c r="G9" s="323"/>
+      <c r="H9" s="323"/>
+      <c r="I9" s="323"/>
+      <c r="J9" s="323"/>
+      <c r="K9" s="42"/>
+    </row>
+    <row r="10" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="93"/>
+      <c r="B10" s="323"/>
+      <c r="C10" s="323"/>
+      <c r="D10" s="323"/>
+      <c r="E10" s="323"/>
+      <c r="F10" s="323"/>
+      <c r="G10" s="323"/>
+      <c r="H10" s="323"/>
+      <c r="I10" s="323"/>
+      <c r="J10" s="323"/>
+      <c r="K10" s="42"/>
+    </row>
+    <row r="11" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="93"/>
+      <c r="B11" s="323"/>
+      <c r="C11" s="323"/>
+      <c r="D11" s="323"/>
+      <c r="E11" s="323"/>
+      <c r="F11" s="323"/>
+      <c r="G11" s="323"/>
+      <c r="H11" s="323"/>
+      <c r="I11" s="323"/>
+      <c r="J11" s="323"/>
+      <c r="K11" s="42"/>
+    </row>
+    <row r="12" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="93"/>
+      <c r="B12" s="324" t="s">
+        <v>73</v>
+      </c>
+      <c r="C12" s="324"/>
+      <c r="D12" s="324"/>
+      <c r="E12" s="324"/>
+      <c r="F12" s="324"/>
+      <c r="G12" s="324"/>
+      <c r="H12" s="324"/>
+      <c r="I12" s="324"/>
+      <c r="J12" s="324"/>
+      <c r="K12" s="42"/>
+    </row>
+    <row r="13" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="93"/>
+      <c r="B13" s="324"/>
+      <c r="C13" s="324"/>
+      <c r="D13" s="324"/>
+      <c r="E13" s="324"/>
+      <c r="F13" s="324"/>
+      <c r="G13" s="324"/>
+      <c r="H13" s="324"/>
+      <c r="I13" s="324"/>
+      <c r="J13" s="324"/>
+      <c r="K13" s="42"/>
+    </row>
+    <row r="14" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="93"/>
+      <c r="B14" s="152"/>
+      <c r="C14" s="152"/>
+      <c r="D14" s="152"/>
+      <c r="E14" s="152"/>
+      <c r="F14" s="152"/>
+      <c r="G14" s="152"/>
+      <c r="H14" s="152"/>
+      <c r="I14" s="152"/>
+      <c r="J14" s="152"/>
+      <c r="K14" s="42"/>
+    </row>
+    <row r="15" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="93"/>
+      <c r="B15" s="153"/>
+      <c r="C15" s="153"/>
+      <c r="D15" s="153"/>
+      <c r="E15" s="153"/>
+      <c r="F15" s="153"/>
+      <c r="G15" s="153"/>
+      <c r="H15" s="153"/>
+      <c r="I15" s="153"/>
+      <c r="J15" s="153"/>
+      <c r="K15" s="42"/>
+    </row>
+    <row r="16" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="93"/>
+      <c r="B16" s="325" t="s">
+        <v>87</v>
+      </c>
+      <c r="C16" s="325"/>
+      <c r="D16" s="325"/>
+      <c r="E16" s="325"/>
+      <c r="F16" s="325"/>
+      <c r="G16" s="325"/>
+      <c r="H16" s="325"/>
+      <c r="I16" s="325"/>
+      <c r="J16" s="325"/>
+      <c r="K16" s="42"/>
+    </row>
+    <row r="17" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="93"/>
+      <c r="B17" s="325"/>
+      <c r="C17" s="325"/>
+      <c r="D17" s="325"/>
+      <c r="E17" s="325"/>
+      <c r="F17" s="325"/>
+      <c r="G17" s="325"/>
+      <c r="H17" s="325"/>
+      <c r="I17" s="325"/>
+      <c r="J17" s="325"/>
+      <c r="K17" s="42"/>
+    </row>
+    <row r="18" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="93"/>
+      <c r="B18" s="317" t="s">
+        <v>88</v>
+      </c>
+      <c r="C18" s="318" t="s">
+        <v>89</v>
+      </c>
+      <c r="D18" s="318"/>
+      <c r="E18" s="318"/>
+      <c r="F18" s="318"/>
+      <c r="G18" s="318"/>
+      <c r="H18" s="318"/>
+      <c r="I18" s="318"/>
+      <c r="J18" s="318"/>
+      <c r="K18" s="42"/>
+    </row>
+    <row r="19" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="93"/>
+      <c r="B19" s="317"/>
+      <c r="C19" s="318"/>
+      <c r="D19" s="318"/>
+      <c r="E19" s="318"/>
+      <c r="F19" s="318"/>
+      <c r="G19" s="318"/>
+      <c r="H19" s="318"/>
+      <c r="I19" s="318"/>
+      <c r="J19" s="318"/>
+      <c r="K19" s="42"/>
+    </row>
+    <row r="20" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="93"/>
+      <c r="B20" s="326"/>
+      <c r="C20" s="326"/>
+      <c r="D20" s="326"/>
+      <c r="E20" s="326"/>
+      <c r="F20" s="326"/>
+      <c r="G20" s="326"/>
+      <c r="H20" s="326"/>
+      <c r="I20" s="326"/>
+      <c r="J20" s="326"/>
+      <c r="K20" s="42"/>
+    </row>
+    <row r="21" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="93"/>
+      <c r="B21" s="317" t="s">
+        <v>90</v>
+      </c>
+      <c r="C21" s="318" t="s">
+        <v>91</v>
+      </c>
+      <c r="D21" s="318"/>
+      <c r="E21" s="318"/>
+      <c r="F21" s="318"/>
+      <c r="G21" s="318"/>
+      <c r="H21" s="318"/>
+      <c r="I21" s="318"/>
+      <c r="J21" s="318"/>
+      <c r="K21" s="42"/>
+    </row>
+    <row r="22" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="93"/>
+      <c r="B22" s="317"/>
+      <c r="C22" s="318"/>
+      <c r="D22" s="318"/>
+      <c r="E22" s="318"/>
+      <c r="F22" s="318"/>
+      <c r="G22" s="318"/>
+      <c r="H22" s="318"/>
+      <c r="I22" s="318"/>
+      <c r="J22" s="318"/>
+      <c r="K22" s="42"/>
+    </row>
+    <row r="23" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="93"/>
+      <c r="B23" s="326"/>
+      <c r="C23" s="326"/>
+      <c r="D23" s="326"/>
+      <c r="E23" s="326"/>
+      <c r="F23" s="326"/>
+      <c r="G23" s="326"/>
+      <c r="H23" s="326"/>
+      <c r="I23" s="326"/>
+      <c r="J23" s="326"/>
+      <c r="K23" s="42"/>
+      <c r="N23" s="96"/>
+    </row>
+    <row r="24" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="93"/>
+      <c r="B24" s="317" t="s">
+        <v>92</v>
+      </c>
+      <c r="C24" s="318" t="s">
+        <v>93</v>
+      </c>
+      <c r="D24" s="318"/>
+      <c r="E24" s="318"/>
+      <c r="F24" s="318"/>
+      <c r="G24" s="318"/>
+      <c r="H24" s="318"/>
+      <c r="I24" s="318"/>
+      <c r="J24" s="318"/>
+      <c r="K24" s="42"/>
+    </row>
+    <row r="25" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="93"/>
+      <c r="B25" s="317"/>
+      <c r="C25" s="318"/>
+      <c r="D25" s="318"/>
+      <c r="E25" s="318"/>
+      <c r="F25" s="318"/>
+      <c r="G25" s="318"/>
+      <c r="H25" s="318"/>
+      <c r="I25" s="318"/>
+      <c r="J25" s="318"/>
+      <c r="K25" s="42"/>
+    </row>
+    <row r="26" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="93"/>
+      <c r="B26" s="326"/>
+      <c r="C26" s="326"/>
+      <c r="D26" s="326"/>
+      <c r="E26" s="326"/>
+      <c r="F26" s="326"/>
+      <c r="G26" s="326"/>
+      <c r="H26" s="326"/>
+      <c r="I26" s="326"/>
+      <c r="J26" s="326"/>
+      <c r="K26" s="42"/>
+    </row>
+    <row r="27" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="93"/>
+      <c r="B27" s="317" t="s">
+        <v>94</v>
+      </c>
+      <c r="C27" s="318" t="s">
+        <v>95</v>
+      </c>
+      <c r="D27" s="318"/>
+      <c r="E27" s="318"/>
+      <c r="F27" s="318"/>
+      <c r="G27" s="318"/>
+      <c r="H27" s="318"/>
+      <c r="I27" s="318"/>
+      <c r="J27" s="318"/>
+      <c r="K27" s="42"/>
+    </row>
+    <row r="28" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="93"/>
+      <c r="B28" s="317"/>
+      <c r="C28" s="318"/>
+      <c r="D28" s="318"/>
+      <c r="E28" s="318"/>
+      <c r="F28" s="318"/>
+      <c r="G28" s="318"/>
+      <c r="H28" s="318"/>
+      <c r="I28" s="318"/>
+      <c r="J28" s="318"/>
+      <c r="K28" s="42"/>
+    </row>
+    <row r="29" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="93"/>
+      <c r="B29" s="317"/>
+      <c r="C29" s="318"/>
+      <c r="D29" s="318"/>
+      <c r="E29" s="318"/>
+      <c r="F29" s="318"/>
+      <c r="G29" s="318"/>
+      <c r="H29" s="318"/>
+      <c r="I29" s="318"/>
+      <c r="J29" s="318"/>
+      <c r="K29" s="42"/>
+    </row>
+    <row r="30" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="93"/>
+      <c r="B30" s="317"/>
+      <c r="C30" s="318"/>
+      <c r="D30" s="318"/>
+      <c r="E30" s="318"/>
+      <c r="F30" s="318"/>
+      <c r="G30" s="318"/>
+      <c r="H30" s="318"/>
+      <c r="I30" s="318"/>
+      <c r="J30" s="318"/>
+      <c r="K30" s="42"/>
+    </row>
+    <row r="31" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="93"/>
+      <c r="B31" s="317"/>
+      <c r="C31" s="318"/>
+      <c r="D31" s="318"/>
+      <c r="E31" s="318"/>
+      <c r="F31" s="318"/>
+      <c r="G31" s="318"/>
+      <c r="H31" s="318"/>
+      <c r="I31" s="318"/>
+      <c r="J31" s="318"/>
+      <c r="K31" s="42"/>
+    </row>
+    <row r="32" spans="1:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="93"/>
+      <c r="B32" s="154"/>
+      <c r="C32" s="155"/>
+      <c r="D32" s="155"/>
+      <c r="E32" s="155"/>
+      <c r="F32" s="155"/>
+      <c r="G32" s="155"/>
+      <c r="H32" s="155"/>
+      <c r="I32" s="155"/>
+      <c r="J32" s="155"/>
+      <c r="K32" s="42"/>
+    </row>
+    <row r="33" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="93"/>
+      <c r="B33" s="156"/>
+      <c r="C33" s="156"/>
+      <c r="D33" s="156"/>
+      <c r="E33" s="156"/>
+      <c r="F33" s="156"/>
+      <c r="G33" s="156"/>
+      <c r="H33" s="156"/>
+      <c r="I33" s="156"/>
+      <c r="J33" s="156"/>
+      <c r="K33" s="42"/>
+    </row>
+    <row r="34" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="93"/>
+      <c r="B34" s="153"/>
+      <c r="C34" s="153"/>
+      <c r="D34" s="153"/>
+      <c r="E34" s="153"/>
+      <c r="F34" s="153"/>
+      <c r="G34" s="153"/>
+      <c r="H34" s="153"/>
+      <c r="I34" s="153"/>
+      <c r="J34" s="153"/>
+      <c r="K34" s="42"/>
+    </row>
+    <row r="35" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="93"/>
+      <c r="B35" s="329" t="s">
         <v>96</v>
       </c>
-      <c r="C5" s="334"/>
-[...419 lines deleted...]
-      <c r="J35" s="320"/>
+      <c r="C35" s="326"/>
+      <c r="D35" s="326"/>
+      <c r="E35" s="326"/>
+      <c r="F35" s="326"/>
+      <c r="G35" s="326"/>
+      <c r="H35" s="326"/>
+      <c r="I35" s="326"/>
+      <c r="J35" s="326"/>
       <c r="K35" s="42"/>
     </row>
     <row r="36" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="126"/>
-[...8 lines deleted...]
-      <c r="J36" s="320"/>
+      <c r="A36" s="93"/>
+      <c r="B36" s="326"/>
+      <c r="C36" s="326"/>
+      <c r="D36" s="326"/>
+      <c r="E36" s="326"/>
+      <c r="F36" s="326"/>
+      <c r="G36" s="326"/>
+      <c r="H36" s="326"/>
+      <c r="I36" s="326"/>
+      <c r="J36" s="326"/>
       <c r="K36" s="42"/>
     </row>
     <row r="37" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="126"/>
-[...8 lines deleted...]
-      <c r="J37" s="320"/>
+      <c r="A37" s="93"/>
+      <c r="B37" s="326"/>
+      <c r="C37" s="326"/>
+      <c r="D37" s="326"/>
+      <c r="E37" s="326"/>
+      <c r="F37" s="326"/>
+      <c r="G37" s="326"/>
+      <c r="H37" s="326"/>
+      <c r="I37" s="326"/>
+      <c r="J37" s="326"/>
       <c r="K37" s="42"/>
     </row>
     <row r="38" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="126"/>
-[...8 lines deleted...]
-      <c r="J38" s="119"/>
+      <c r="A38" s="93"/>
+      <c r="B38" s="86"/>
+      <c r="C38" s="86"/>
+      <c r="D38" s="86"/>
+      <c r="E38" s="86"/>
+      <c r="F38" s="86"/>
+      <c r="G38" s="86"/>
+      <c r="H38" s="86"/>
+      <c r="I38" s="86"/>
+      <c r="J38" s="86"/>
       <c r="K38" s="42"/>
     </row>
     <row r="39" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="126"/>
-[...10 lines deleted...]
-      <c r="J39" s="324"/>
+      <c r="A39" s="93"/>
+      <c r="B39" s="330" t="s">
+        <v>74</v>
+      </c>
+      <c r="C39" s="330"/>
+      <c r="D39" s="330"/>
+      <c r="E39" s="330"/>
+      <c r="F39" s="330"/>
+      <c r="G39" s="330"/>
+      <c r="H39" s="330"/>
+      <c r="I39" s="330"/>
+      <c r="J39" s="330"/>
       <c r="K39" s="42"/>
     </row>
     <row r="40" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="126"/>
-[...8 lines deleted...]
-      <c r="J40" s="324"/>
+      <c r="A40" s="93"/>
+      <c r="B40" s="330"/>
+      <c r="C40" s="330"/>
+      <c r="D40" s="330"/>
+      <c r="E40" s="330"/>
+      <c r="F40" s="330"/>
+      <c r="G40" s="330"/>
+      <c r="H40" s="330"/>
+      <c r="I40" s="330"/>
+      <c r="J40" s="330"/>
       <c r="K40" s="42"/>
     </row>
     <row r="41" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="126"/>
-[...8 lines deleted...]
-      <c r="J41" s="324"/>
+      <c r="A41" s="93"/>
+      <c r="B41" s="330"/>
+      <c r="C41" s="330"/>
+      <c r="D41" s="330"/>
+      <c r="E41" s="330"/>
+      <c r="F41" s="330"/>
+      <c r="G41" s="330"/>
+      <c r="H41" s="330"/>
+      <c r="I41" s="330"/>
+      <c r="J41" s="330"/>
       <c r="K41" s="42"/>
     </row>
     <row r="42" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="126"/>
-[...6 lines deleted...]
-      <c r="F42" s="120" t="s">
+      <c r="A42" s="93"/>
+      <c r="B42" s="157"/>
+      <c r="C42" s="87"/>
+      <c r="D42" s="331" t="s">
+        <v>75</v>
+      </c>
+      <c r="E42" s="332"/>
+      <c r="F42" s="87" t="s">
         <v>50</v>
       </c>
-      <c r="G42" s="327" t="s">
+      <c r="G42" s="333" t="s">
         <v>8</v>
       </c>
-      <c r="H42" s="328"/>
-[...1 lines deleted...]
-      <c r="J42" s="120"/>
+      <c r="H42" s="334"/>
+      <c r="I42" s="335"/>
+      <c r="J42" s="87"/>
       <c r="K42" s="42"/>
     </row>
     <row r="43" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="126"/>
-[...8 lines deleted...]
-      <c r="J43" s="196"/>
+      <c r="A43" s="93"/>
+      <c r="B43" s="153"/>
+      <c r="C43" s="153"/>
+      <c r="D43" s="153"/>
+      <c r="E43" s="153"/>
+      <c r="F43" s="153"/>
+      <c r="G43" s="153"/>
+      <c r="H43" s="153"/>
+      <c r="I43" s="153"/>
+      <c r="J43" s="153"/>
       <c r="K43" s="42"/>
     </row>
     <row r="44" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="126"/>
-[...8 lines deleted...]
-      <c r="J44" s="196"/>
+      <c r="A44" s="93"/>
+      <c r="B44" s="153"/>
+      <c r="C44" s="153"/>
+      <c r="D44" s="153"/>
+      <c r="E44" s="153"/>
+      <c r="F44" s="153"/>
+      <c r="G44" s="153"/>
+      <c r="H44" s="153"/>
+      <c r="I44" s="153"/>
+      <c r="J44" s="153"/>
       <c r="K44" s="42"/>
     </row>
     <row r="45" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="126"/>
-[...8 lines deleted...]
-      <c r="J45" s="196"/>
+      <c r="A45" s="93"/>
+      <c r="B45" s="153"/>
+      <c r="C45" s="153"/>
+      <c r="D45" s="153"/>
+      <c r="E45" s="153"/>
+      <c r="F45" s="153"/>
+      <c r="G45" s="153"/>
+      <c r="H45" s="153"/>
+      <c r="I45" s="153"/>
+      <c r="J45" s="153"/>
       <c r="K45" s="42"/>
     </row>
     <row r="46" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="126"/>
-[...8 lines deleted...]
-      <c r="J46" s="196"/>
+      <c r="A46" s="93"/>
+      <c r="B46" s="153"/>
+      <c r="C46" s="153"/>
+      <c r="D46" s="153"/>
+      <c r="E46" s="153"/>
+      <c r="F46" s="153"/>
+      <c r="G46" s="153"/>
+      <c r="H46" s="153"/>
+      <c r="I46" s="153"/>
+      <c r="J46" s="153"/>
       <c r="K46" s="42"/>
     </row>
     <row r="47" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="126"/>
-[...8 lines deleted...]
-      <c r="J47" s="196"/>
+      <c r="A47" s="93"/>
+      <c r="B47" s="153"/>
+      <c r="C47" s="153"/>
+      <c r="D47" s="153"/>
+      <c r="E47" s="153"/>
+      <c r="F47" s="153"/>
+      <c r="G47" s="153"/>
+      <c r="H47" s="153"/>
+      <c r="I47" s="153"/>
+      <c r="J47" s="153"/>
       <c r="K47" s="42"/>
     </row>
     <row r="48" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="126"/>
-[...8 lines deleted...]
-      <c r="J48" s="196"/>
+      <c r="A48" s="93"/>
+      <c r="B48" s="153"/>
+      <c r="C48" s="153"/>
+      <c r="D48" s="153"/>
+      <c r="E48" s="153"/>
+      <c r="F48" s="153"/>
+      <c r="G48" s="153"/>
+      <c r="H48" s="153"/>
+      <c r="I48" s="153"/>
+      <c r="J48" s="153"/>
       <c r="K48" s="42"/>
     </row>
     <row r="49" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="126"/>
-[...8 lines deleted...]
-      <c r="J49" s="196"/>
+      <c r="A49" s="93"/>
+      <c r="B49" s="153"/>
+      <c r="C49" s="153"/>
+      <c r="D49" s="153"/>
+      <c r="E49" s="153"/>
+      <c r="F49" s="153"/>
+      <c r="G49" s="153"/>
+      <c r="H49" s="153"/>
+      <c r="I49" s="153"/>
+      <c r="J49" s="153"/>
       <c r="K49" s="42"/>
     </row>
     <row r="50" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="126"/>
-[...8 lines deleted...]
-      <c r="J50" s="196"/>
+      <c r="A50" s="93"/>
+      <c r="B50" s="153"/>
+      <c r="C50" s="153"/>
+      <c r="D50" s="153"/>
+      <c r="E50" s="153"/>
+      <c r="F50" s="153"/>
+      <c r="G50" s="153"/>
+      <c r="H50" s="153"/>
+      <c r="I50" s="153"/>
+      <c r="J50" s="153"/>
       <c r="K50" s="42"/>
     </row>
     <row r="51" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="126"/>
-[...8 lines deleted...]
-      <c r="J51" s="196"/>
+      <c r="A51" s="93"/>
+      <c r="B51" s="153"/>
+      <c r="C51" s="153"/>
+      <c r="D51" s="153"/>
+      <c r="E51" s="153"/>
+      <c r="F51" s="153"/>
+      <c r="G51" s="153"/>
+      <c r="H51" s="153"/>
+      <c r="I51" s="153"/>
+      <c r="J51" s="153"/>
       <c r="K51" s="42"/>
     </row>
     <row r="52" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="126"/>
-[...8 lines deleted...]
-      <c r="J52" s="196"/>
+      <c r="A52" s="93"/>
+      <c r="B52" s="153"/>
+      <c r="C52" s="153"/>
+      <c r="D52" s="153"/>
+      <c r="E52" s="153"/>
+      <c r="F52" s="153"/>
+      <c r="G52" s="153"/>
+      <c r="H52" s="153"/>
+      <c r="I52" s="153"/>
+      <c r="J52" s="153"/>
       <c r="K52" s="42"/>
     </row>
     <row r="53" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="126"/>
-[...8 lines deleted...]
-      <c r="J53" s="119"/>
+      <c r="A53" s="93"/>
+      <c r="B53" s="86"/>
+      <c r="C53" s="86"/>
+      <c r="D53" s="86"/>
+      <c r="E53" s="86"/>
+      <c r="F53" s="86"/>
+      <c r="G53" s="86"/>
+      <c r="H53" s="86"/>
+      <c r="I53" s="86"/>
+      <c r="J53" s="86"/>
       <c r="K53" s="31"/>
     </row>
     <row r="54" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="126"/>
-[...9 lines deleted...]
-      <c r="K54" s="194"/>
+      <c r="A54" s="93"/>
+      <c r="B54" s="150"/>
+      <c r="C54" s="150"/>
+      <c r="D54" s="150"/>
+      <c r="E54" s="150"/>
+      <c r="F54" s="150"/>
+      <c r="G54" s="150"/>
+      <c r="H54" s="150"/>
+      <c r="I54" s="150"/>
+      <c r="J54" s="150"/>
+      <c r="K54" s="151"/>
     </row>
     <row r="55" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="126"/>
-[...8 lines deleted...]
-      <c r="J55" s="196"/>
+      <c r="A55" s="93"/>
+      <c r="B55" s="153"/>
+      <c r="C55" s="153"/>
+      <c r="D55" s="153"/>
+      <c r="E55" s="153"/>
+      <c r="F55" s="153"/>
+      <c r="G55" s="153"/>
+      <c r="H55" s="153"/>
+      <c r="I55" s="153"/>
+      <c r="J55" s="153"/>
       <c r="K55" s="42"/>
     </row>
     <row r="56" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="126"/>
-[...8 lines deleted...]
-      <c r="J56" s="196"/>
+      <c r="A56" s="93"/>
+      <c r="B56" s="153"/>
+      <c r="C56" s="153"/>
+      <c r="D56" s="153"/>
+      <c r="E56" s="153"/>
+      <c r="F56" s="153"/>
+      <c r="G56" s="153"/>
+      <c r="H56" s="153"/>
+      <c r="I56" s="153"/>
+      <c r="J56" s="153"/>
       <c r="K56" s="42"/>
     </row>
     <row r="57" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="126"/>
-[...8 lines deleted...]
-      <c r="J57" s="196"/>
+      <c r="A57" s="93"/>
+      <c r="B57" s="153"/>
+      <c r="C57" s="153"/>
+      <c r="D57" s="153"/>
+      <c r="E57" s="153"/>
+      <c r="F57" s="153"/>
+      <c r="G57" s="153"/>
+      <c r="H57" s="153"/>
+      <c r="I57" s="153"/>
+      <c r="J57" s="153"/>
       <c r="K57" s="42"/>
     </row>
     <row r="58" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="126"/>
-[...9 lines deleted...]
-      <c r="K58" s="201"/>
+      <c r="A58" s="93"/>
+      <c r="B58" s="153"/>
+      <c r="C58" s="153"/>
+      <c r="D58" s="153"/>
+      <c r="E58" s="153"/>
+      <c r="F58" s="153"/>
+      <c r="G58" s="153"/>
+      <c r="H58" s="153"/>
+      <c r="I58" s="153"/>
+      <c r="J58" s="153"/>
+      <c r="K58" s="158"/>
     </row>
     <row r="59" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="126"/>
-[...9 lines deleted...]
-      <c r="K59" s="201"/>
+      <c r="A59" s="93"/>
+      <c r="B59" s="159"/>
+      <c r="C59" s="160"/>
+      <c r="D59" s="160"/>
+      <c r="E59" s="160"/>
+      <c r="F59" s="160"/>
+      <c r="G59" s="161"/>
+      <c r="H59" s="160"/>
+      <c r="I59" s="162"/>
+      <c r="J59" s="160"/>
+      <c r="K59" s="158"/>
     </row>
     <row r="60" spans="1:13" ht="13.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A60" s="178"/>
-[...9 lines deleted...]
-      <c r="K60" s="206"/>
+      <c r="A60" s="137"/>
+      <c r="B60" s="327"/>
+      <c r="C60" s="328"/>
+      <c r="D60" s="328"/>
+      <c r="E60" s="328"/>
+      <c r="F60" s="328"/>
+      <c r="G60" s="328"/>
+      <c r="H60" s="328"/>
+      <c r="I60" s="328"/>
+      <c r="J60" s="328"/>
+      <c r="K60" s="163"/>
       <c r="L60" s="5"/>
       <c r="M60" s="5"/>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B63" s="207"/>
-[...8 lines deleted...]
-      <c r="K63" s="208"/>
+      <c r="B63" s="164"/>
+      <c r="C63" s="165"/>
+      <c r="D63" s="165"/>
+      <c r="E63" s="165"/>
+      <c r="F63" s="165"/>
+      <c r="G63" s="165"/>
+      <c r="H63" s="165"/>
+      <c r="I63" s="165"/>
+      <c r="J63" s="165"/>
+      <c r="K63" s="165"/>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B64" s="207"/>
-[...8 lines deleted...]
-      <c r="K64" s="208"/>
+      <c r="B64" s="164"/>
+      <c r="C64" s="165"/>
+      <c r="D64" s="165"/>
+      <c r="E64" s="165"/>
+      <c r="F64" s="165"/>
+      <c r="G64" s="165"/>
+      <c r="H64" s="165"/>
+      <c r="I64" s="165"/>
+      <c r="J64" s="165"/>
+      <c r="K64" s="165"/>
     </row>
     <row r="65" spans="2:11" x14ac:dyDescent="0.2">
-      <c r="B65" s="207"/>
-[...8 lines deleted...]
-      <c r="K65" s="208"/>
+      <c r="B65" s="164"/>
+      <c r="C65" s="165"/>
+      <c r="D65" s="165"/>
+      <c r="E65" s="165"/>
+      <c r="F65" s="165"/>
+      <c r="G65" s="165"/>
+      <c r="H65" s="165"/>
+      <c r="I65" s="165"/>
+      <c r="J65" s="165"/>
+      <c r="K65" s="165"/>
     </row>
     <row r="66" spans="2:11" x14ac:dyDescent="0.2">
-      <c r="B66" s="207"/>
-[...8 lines deleted...]
-      <c r="K66" s="208"/>
+      <c r="B66" s="164"/>
+      <c r="C66" s="165"/>
+      <c r="D66" s="165"/>
+      <c r="E66" s="165"/>
+      <c r="F66" s="165"/>
+      <c r="G66" s="165"/>
+      <c r="H66" s="165"/>
+      <c r="I66" s="165"/>
+      <c r="J66" s="165"/>
+      <c r="K66" s="165"/>
     </row>
     <row r="67" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B67" s="4"/>
     </row>
     <row r="68" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B68" s="4"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="kMqpLr7rDtNU2/NDE4HSTg0uT8Hga4HZhc/KgJ06ImyhPcWUtKC1EBrfNaBvLAIKjSkgf9r5oGKnEJ417Zuedg==" saltValue="QNpt3AFgU1UbQuY68WB2aw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Y/22ksMelY1RL2b/B4qzkk61SZaq7Hx7eWWpU54jgNJz2WYE6+SDIr8xezhJb9oebrO1f3CmUzsM4sdUxxzgPg==" saltValue="sAZtC/gddOYtrpXVAuG72A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="21">
-    <mergeCell ref="B18:B19"/>
-[...11 lines deleted...]
-    <mergeCell ref="C24:J25"/>
     <mergeCell ref="B60:J60"/>
     <mergeCell ref="B26:J26"/>
     <mergeCell ref="B27:B31"/>
     <mergeCell ref="C27:J31"/>
     <mergeCell ref="B35:J37"/>
     <mergeCell ref="B39:J41"/>
     <mergeCell ref="D42:E42"/>
     <mergeCell ref="G42:I42"/>
+    <mergeCell ref="B20:J20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:J22"/>
+    <mergeCell ref="B23:J23"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:J25"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:J19"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="B3:J4"/>
+    <mergeCell ref="B5:J11"/>
+    <mergeCell ref="B12:J13"/>
+    <mergeCell ref="B16:J17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G42" r:id="rId1" xr:uid="{6E519D06-320D-4D34-9ACB-05438F6925EB}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{26B5B516-3884-42F9-9C61-3724448B028A}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId3"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"-,Regular"&amp;11
 Non-Utility Generator Industry (CA13)&amp;C&amp;"-,Regular"&amp;11 2&amp;R&amp;"-,Regular"&amp;11Revised 12/2023</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{69972B4C-4A50-4C0D-BC24-187714AE21B2}">
   <dimension ref="A1:M57"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B42" sqref="B42:J46"/>
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="1" customWidth="1"/>
     <col min="3" max="5" width="9.140625" style="1"/>
     <col min="6" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="1" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="21.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="2.140625" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="28.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="300" t="s">
+      <c r="A1" s="299" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="301"/>
-[...8 lines deleted...]
-      <c r="K1" s="339"/>
+      <c r="B1" s="300"/>
+      <c r="C1" s="300"/>
+      <c r="D1" s="300"/>
+      <c r="E1" s="300"/>
+      <c r="F1" s="300"/>
+      <c r="G1" s="300"/>
+      <c r="H1" s="300"/>
+      <c r="I1" s="300"/>
+      <c r="J1" s="300"/>
+      <c r="K1" s="338"/>
     </row>
     <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="33"/>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
       <c r="K2" s="23"/>
     </row>
     <row r="3" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="307"/>
-      <c r="B3" s="308">
+      <c r="A3" s="306"/>
+      <c r="B3" s="307">
         <f>'Cover Sheet'!B8-1</f>
-        <v>2024</v>
-[...9 lines deleted...]
-      <c r="K3" s="110"/>
+        <v>2025</v>
+      </c>
+      <c r="C3" s="340"/>
+      <c r="D3" s="340"/>
+      <c r="E3" s="340"/>
+      <c r="F3" s="340"/>
+      <c r="G3" s="340"/>
+      <c r="H3" s="340"/>
+      <c r="I3" s="340"/>
+      <c r="J3" s="340"/>
+      <c r="K3" s="77"/>
     </row>
     <row r="4" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="340"/>
-      <c r="B4" s="310">
+      <c r="A4" s="339"/>
+      <c r="B4" s="309">
         <f>'Cover Sheet'!B8</f>
-        <v>2025</v>
-[...8 lines deleted...]
-      <c r="J4" s="311"/>
+        <v>2026</v>
+      </c>
+      <c r="C4" s="310"/>
+      <c r="D4" s="310"/>
+      <c r="E4" s="310"/>
+      <c r="F4" s="310"/>
+      <c r="G4" s="310"/>
+      <c r="H4" s="310"/>
+      <c r="I4" s="310"/>
+      <c r="J4" s="310"/>
       <c r="K4" s="44"/>
     </row>
     <row r="5" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="36"/>
       <c r="B5" s="37"/>
       <c r="C5" s="34"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="34"/>
       <c r="G5" s="34"/>
       <c r="H5" s="34"/>
       <c r="I5" s="34"/>
       <c r="J5" s="34"/>
       <c r="K5" s="38"/>
     </row>
     <row r="6" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="36"/>
       <c r="B6" s="37"/>
       <c r="C6" s="34"/>
       <c r="D6" s="34"/>
       <c r="E6" s="34"/>
       <c r="F6" s="34"/>
       <c r="G6" s="34"/>
       <c r="H6" s="34"/>
       <c r="I6" s="34"/>
       <c r="J6" s="34"/>
       <c r="K6" s="38"/>
     </row>
     <row r="7" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="40"/>
-      <c r="B7" s="312" t="s">
+      <c r="B7" s="311" t="s">
         <v>39</v>
       </c>
-      <c r="C7" s="312"/>
-[...7 lines deleted...]
-      <c r="K7" s="57"/>
+      <c r="C7" s="311"/>
+      <c r="D7" s="311"/>
+      <c r="E7" s="311"/>
+      <c r="F7" s="311"/>
+      <c r="G7" s="311"/>
+      <c r="H7" s="311"/>
+      <c r="I7" s="311"/>
+      <c r="J7" s="311"/>
+      <c r="K7" s="55"/>
     </row>
     <row r="8" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="303"/>
-      <c r="B8" s="337" t="s">
+      <c r="A8" s="302"/>
+      <c r="B8" s="336" t="s">
         <v>61</v>
       </c>
-      <c r="C8" s="342"/>
-[...7 lines deleted...]
-      <c r="K8" s="111"/>
+      <c r="C8" s="341"/>
+      <c r="D8" s="341"/>
+      <c r="E8" s="341"/>
+      <c r="F8" s="341"/>
+      <c r="G8" s="341"/>
+      <c r="H8" s="341"/>
+      <c r="I8" s="341"/>
+      <c r="J8" s="341"/>
+      <c r="K8" s="78"/>
     </row>
     <row r="9" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="340"/>
-[...9 lines deleted...]
-      <c r="K9" s="111"/>
+      <c r="A9" s="339"/>
+      <c r="B9" s="336"/>
+      <c r="C9" s="341"/>
+      <c r="D9" s="341"/>
+      <c r="E9" s="341"/>
+      <c r="F9" s="341"/>
+      <c r="G9" s="341"/>
+      <c r="H9" s="341"/>
+      <c r="I9" s="341"/>
+      <c r="J9" s="341"/>
+      <c r="K9" s="78"/>
     </row>
     <row r="10" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="340"/>
-[...9 lines deleted...]
-      <c r="K10" s="111"/>
+      <c r="A10" s="339"/>
+      <c r="B10" s="336"/>
+      <c r="C10" s="341"/>
+      <c r="D10" s="341"/>
+      <c r="E10" s="341"/>
+      <c r="F10" s="341"/>
+      <c r="G10" s="341"/>
+      <c r="H10" s="341"/>
+      <c r="I10" s="341"/>
+      <c r="J10" s="341"/>
+      <c r="K10" s="78"/>
     </row>
     <row r="11" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="340"/>
-[...9 lines deleted...]
-      <c r="K11" s="111"/>
+      <c r="A11" s="339"/>
+      <c r="B11" s="341"/>
+      <c r="C11" s="341"/>
+      <c r="D11" s="341"/>
+      <c r="E11" s="341"/>
+      <c r="F11" s="341"/>
+      <c r="G11" s="341"/>
+      <c r="H11" s="341"/>
+      <c r="I11" s="341"/>
+      <c r="J11" s="341"/>
+      <c r="K11" s="78"/>
     </row>
     <row r="12" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="40"/>
-      <c r="B12" s="342"/>
-[...7 lines deleted...]
-      <c r="J12" s="342"/>
+      <c r="B12" s="341"/>
+      <c r="C12" s="341"/>
+      <c r="D12" s="341"/>
+      <c r="E12" s="341"/>
+      <c r="F12" s="341"/>
+      <c r="G12" s="341"/>
+      <c r="H12" s="341"/>
+      <c r="I12" s="341"/>
+      <c r="J12" s="341"/>
       <c r="K12" s="27"/>
     </row>
     <row r="13" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="303"/>
-[...9 lines deleted...]
-      <c r="K13" s="111"/>
+      <c r="A13" s="302"/>
+      <c r="B13" s="341"/>
+      <c r="C13" s="341"/>
+      <c r="D13" s="341"/>
+      <c r="E13" s="341"/>
+      <c r="F13" s="341"/>
+      <c r="G13" s="341"/>
+      <c r="H13" s="341"/>
+      <c r="I13" s="341"/>
+      <c r="J13" s="341"/>
+      <c r="K13" s="78"/>
     </row>
     <row r="14" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="340"/>
-[...9 lines deleted...]
-      <c r="K14" s="111"/>
+      <c r="A14" s="339"/>
+      <c r="B14" s="341"/>
+      <c r="C14" s="341"/>
+      <c r="D14" s="341"/>
+      <c r="E14" s="341"/>
+      <c r="F14" s="341"/>
+      <c r="G14" s="341"/>
+      <c r="H14" s="341"/>
+      <c r="I14" s="341"/>
+      <c r="J14" s="341"/>
+      <c r="K14" s="78"/>
     </row>
     <row r="15" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="340"/>
-[...9 lines deleted...]
-      <c r="K15" s="111"/>
+      <c r="A15" s="339"/>
+      <c r="B15" s="341"/>
+      <c r="C15" s="341"/>
+      <c r="D15" s="341"/>
+      <c r="E15" s="341"/>
+      <c r="F15" s="341"/>
+      <c r="G15" s="341"/>
+      <c r="H15" s="341"/>
+      <c r="I15" s="341"/>
+      <c r="J15" s="341"/>
+      <c r="K15" s="78"/>
     </row>
     <row r="16" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="340"/>
-[...9 lines deleted...]
-      <c r="K16" s="111"/>
+      <c r="A16" s="339"/>
+      <c r="B16" s="341"/>
+      <c r="C16" s="341"/>
+      <c r="D16" s="341"/>
+      <c r="E16" s="341"/>
+      <c r="F16" s="341"/>
+      <c r="G16" s="341"/>
+      <c r="H16" s="341"/>
+      <c r="I16" s="341"/>
+      <c r="J16" s="341"/>
+      <c r="K16" s="78"/>
     </row>
     <row r="17" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="340"/>
-[...9 lines deleted...]
-      <c r="K17" s="111"/>
+      <c r="A17" s="339"/>
+      <c r="B17" s="341"/>
+      <c r="C17" s="341"/>
+      <c r="D17" s="341"/>
+      <c r="E17" s="341"/>
+      <c r="F17" s="341"/>
+      <c r="G17" s="341"/>
+      <c r="H17" s="341"/>
+      <c r="I17" s="341"/>
+      <c r="J17" s="341"/>
+      <c r="K17" s="78"/>
     </row>
     <row r="18" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="340"/>
-[...9 lines deleted...]
-      <c r="K18" s="111"/>
+      <c r="A18" s="339"/>
+      <c r="B18" s="341"/>
+      <c r="C18" s="341"/>
+      <c r="D18" s="341"/>
+      <c r="E18" s="341"/>
+      <c r="F18" s="341"/>
+      <c r="G18" s="341"/>
+      <c r="H18" s="341"/>
+      <c r="I18" s="341"/>
+      <c r="J18" s="341"/>
+      <c r="K18" s="78"/>
     </row>
     <row r="19" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="146"/>
-[...9 lines deleted...]
-      <c r="K19" s="111"/>
+      <c r="A19" s="107"/>
+      <c r="B19" s="341"/>
+      <c r="C19" s="341"/>
+      <c r="D19" s="341"/>
+      <c r="E19" s="341"/>
+      <c r="F19" s="341"/>
+      <c r="G19" s="341"/>
+      <c r="H19" s="341"/>
+      <c r="I19" s="341"/>
+      <c r="J19" s="341"/>
+      <c r="K19" s="78"/>
     </row>
     <row r="20" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="146"/>
-[...10 lines deleted...]
-      <c r="M20" s="122"/>
+      <c r="A20" s="107"/>
+      <c r="B20" s="341"/>
+      <c r="C20" s="341"/>
+      <c r="D20" s="341"/>
+      <c r="E20" s="341"/>
+      <c r="F20" s="341"/>
+      <c r="G20" s="341"/>
+      <c r="H20" s="341"/>
+      <c r="I20" s="341"/>
+      <c r="J20" s="341"/>
+      <c r="K20" s="78"/>
+      <c r="M20" s="89"/>
     </row>
     <row r="21" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="317"/>
-[...9 lines deleted...]
-      <c r="K21" s="111"/>
+      <c r="A21" s="316"/>
+      <c r="B21" s="341"/>
+      <c r="C21" s="341"/>
+      <c r="D21" s="341"/>
+      <c r="E21" s="341"/>
+      <c r="F21" s="341"/>
+      <c r="G21" s="341"/>
+      <c r="H21" s="341"/>
+      <c r="I21" s="341"/>
+      <c r="J21" s="341"/>
+      <c r="K21" s="78"/>
     </row>
     <row r="22" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="317"/>
-[...9 lines deleted...]
-      <c r="K22" s="111"/>
+      <c r="A22" s="316"/>
+      <c r="B22" s="341"/>
+      <c r="C22" s="341"/>
+      <c r="D22" s="341"/>
+      <c r="E22" s="341"/>
+      <c r="F22" s="341"/>
+      <c r="G22" s="341"/>
+      <c r="H22" s="341"/>
+      <c r="I22" s="341"/>
+      <c r="J22" s="341"/>
+      <c r="K22" s="78"/>
     </row>
     <row r="23" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="340"/>
-[...8 lines deleted...]
-      <c r="J23" s="342"/>
+      <c r="A23" s="339"/>
+      <c r="B23" s="341"/>
+      <c r="C23" s="341"/>
+      <c r="D23" s="341"/>
+      <c r="E23" s="341"/>
+      <c r="F23" s="341"/>
+      <c r="G23" s="341"/>
+      <c r="H23" s="341"/>
+      <c r="I23" s="341"/>
+      <c r="J23" s="341"/>
       <c r="K23" s="27"/>
     </row>
     <row r="24" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="146"/>
-[...8 lines deleted...]
-      <c r="J24" s="147"/>
+      <c r="A24" s="107"/>
+      <c r="B24" s="108"/>
+      <c r="C24" s="108"/>
+      <c r="D24" s="108"/>
+      <c r="E24" s="108"/>
+      <c r="F24" s="108"/>
+      <c r="G24" s="90"/>
+      <c r="H24" s="108"/>
+      <c r="I24" s="108"/>
+      <c r="J24" s="108"/>
       <c r="K24" s="27"/>
     </row>
     <row r="25" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="146"/>
-[...8 lines deleted...]
-      <c r="J25" s="147"/>
+      <c r="A25" s="107"/>
+      <c r="B25" s="108"/>
+      <c r="C25" s="108"/>
+      <c r="D25" s="108"/>
+      <c r="E25" s="108"/>
+      <c r="F25" s="108"/>
+      <c r="G25" s="108"/>
+      <c r="H25" s="108"/>
+      <c r="I25" s="108"/>
+      <c r="J25" s="108"/>
       <c r="K25" s="27"/>
     </row>
     <row r="26" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="40"/>
-      <c r="B26" s="312" t="s">
+      <c r="B26" s="311" t="s">
         <v>28</v>
       </c>
-      <c r="C26" s="312"/>
-[...7 lines deleted...]
-      <c r="K26" s="57"/>
+      <c r="C26" s="311"/>
+      <c r="D26" s="311"/>
+      <c r="E26" s="311"/>
+      <c r="F26" s="311"/>
+      <c r="G26" s="311"/>
+      <c r="H26" s="311"/>
+      <c r="I26" s="311"/>
+      <c r="J26" s="311"/>
+      <c r="K26" s="55"/>
     </row>
     <row r="27" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="36"/>
-      <c r="B27" s="337" t="s">
+      <c r="B27" s="336" t="s">
         <v>59</v>
       </c>
-      <c r="C27" s="343"/>
-[...7 lines deleted...]
-      <c r="K27" s="111"/>
+      <c r="C27" s="342"/>
+      <c r="D27" s="342"/>
+      <c r="E27" s="342"/>
+      <c r="F27" s="342"/>
+      <c r="G27" s="342"/>
+      <c r="H27" s="342"/>
+      <c r="I27" s="342"/>
+      <c r="J27" s="342"/>
+      <c r="K27" s="78"/>
     </row>
     <row r="28" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="36"/>
-      <c r="B28" s="343"/>
-[...8 lines deleted...]
-      <c r="K28" s="111"/>
+      <c r="B28" s="342"/>
+      <c r="C28" s="342"/>
+      <c r="D28" s="342"/>
+      <c r="E28" s="342"/>
+      <c r="F28" s="342"/>
+      <c r="G28" s="342"/>
+      <c r="H28" s="342"/>
+      <c r="I28" s="342"/>
+      <c r="J28" s="342"/>
+      <c r="K28" s="78"/>
     </row>
     <row r="29" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A29" s="36"/>
-      <c r="B29" s="343"/>
-[...8 lines deleted...]
-      <c r="K29" s="111"/>
+      <c r="B29" s="342"/>
+      <c r="C29" s="342"/>
+      <c r="D29" s="342"/>
+      <c r="E29" s="342"/>
+      <c r="F29" s="342"/>
+      <c r="G29" s="342"/>
+      <c r="H29" s="342"/>
+      <c r="I29" s="342"/>
+      <c r="J29" s="342"/>
+      <c r="K29" s="78"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A30" s="33"/>
-      <c r="B30" s="343"/>
-[...8 lines deleted...]
-      <c r="K30" s="111"/>
+      <c r="B30" s="342"/>
+      <c r="C30" s="342"/>
+      <c r="D30" s="342"/>
+      <c r="E30" s="342"/>
+      <c r="F30" s="342"/>
+      <c r="G30" s="342"/>
+      <c r="H30" s="342"/>
+      <c r="I30" s="342"/>
+      <c r="J30" s="342"/>
+      <c r="K30" s="78"/>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A31" s="33"/>
-      <c r="B31" s="343"/>
-[...8 lines deleted...]
-      <c r="K31" s="111"/>
+      <c r="B31" s="342"/>
+      <c r="C31" s="342"/>
+      <c r="D31" s="342"/>
+      <c r="E31" s="342"/>
+      <c r="F31" s="342"/>
+      <c r="G31" s="342"/>
+      <c r="H31" s="342"/>
+      <c r="I31" s="342"/>
+      <c r="J31" s="342"/>
+      <c r="K31" s="78"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A32" s="33"/>
-      <c r="B32" s="343"/>
-[...8 lines deleted...]
-      <c r="K32" s="111"/>
+      <c r="B32" s="342"/>
+      <c r="C32" s="342"/>
+      <c r="D32" s="342"/>
+      <c r="E32" s="342"/>
+      <c r="F32" s="342"/>
+      <c r="G32" s="342"/>
+      <c r="H32" s="342"/>
+      <c r="I32" s="342"/>
+      <c r="J32" s="342"/>
+      <c r="K32" s="78"/>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A33" s="33"/>
-      <c r="B33" s="343"/>
-[...8 lines deleted...]
-      <c r="K33" s="111"/>
+      <c r="B33" s="342"/>
+      <c r="C33" s="342"/>
+      <c r="D33" s="342"/>
+      <c r="E33" s="342"/>
+      <c r="F33" s="342"/>
+      <c r="G33" s="342"/>
+      <c r="H33" s="342"/>
+      <c r="I33" s="342"/>
+      <c r="J33" s="342"/>
+      <c r="K33" s="78"/>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A34" s="33"/>
-      <c r="B34" s="343"/>
-[...8 lines deleted...]
-      <c r="K34" s="111"/>
+      <c r="B34" s="342"/>
+      <c r="C34" s="342"/>
+      <c r="D34" s="342"/>
+      <c r="E34" s="342"/>
+      <c r="F34" s="342"/>
+      <c r="G34" s="342"/>
+      <c r="H34" s="342"/>
+      <c r="I34" s="342"/>
+      <c r="J34" s="342"/>
+      <c r="K34" s="78"/>
     </row>
     <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="33"/>
-      <c r="B35" s="343"/>
-[...8 lines deleted...]
-      <c r="K35" s="111"/>
+      <c r="B35" s="342"/>
+      <c r="C35" s="342"/>
+      <c r="D35" s="342"/>
+      <c r="E35" s="342"/>
+      <c r="F35" s="342"/>
+      <c r="G35" s="342"/>
+      <c r="H35" s="342"/>
+      <c r="I35" s="342"/>
+      <c r="J35" s="342"/>
+      <c r="K35" s="78"/>
     </row>
     <row r="36" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="33"/>
-      <c r="B36" s="343"/>
-[...8 lines deleted...]
-      <c r="K36" s="111"/>
+      <c r="B36" s="342"/>
+      <c r="C36" s="342"/>
+      <c r="D36" s="342"/>
+      <c r="E36" s="342"/>
+      <c r="F36" s="342"/>
+      <c r="G36" s="342"/>
+      <c r="H36" s="342"/>
+      <c r="I36" s="342"/>
+      <c r="J36" s="342"/>
+      <c r="K36" s="78"/>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A37" s="33"/>
-      <c r="B37" s="112"/>
-[...7 lines deleted...]
-      <c r="J37" s="112"/>
+      <c r="B37" s="79"/>
+      <c r="C37" s="79"/>
+      <c r="D37" s="79"/>
+      <c r="E37" s="79"/>
+      <c r="F37" s="79"/>
+      <c r="G37" s="79"/>
+      <c r="H37" s="79"/>
+      <c r="I37" s="79"/>
+      <c r="J37" s="79"/>
       <c r="K37" s="23"/>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A38" s="33"/>
-      <c r="B38" s="112"/>
-[...7 lines deleted...]
-      <c r="J38" s="112"/>
+      <c r="B38" s="79"/>
+      <c r="C38" s="79"/>
+      <c r="D38" s="79"/>
+      <c r="E38" s="79"/>
+      <c r="F38" s="79"/>
+      <c r="G38" s="79"/>
+      <c r="H38" s="79"/>
+      <c r="I38" s="79"/>
+      <c r="J38" s="79"/>
       <c r="K38" s="23"/>
     </row>
     <row r="39" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="33"/>
-      <c r="B39" s="112"/>
-[...7 lines deleted...]
-      <c r="J39" s="112"/>
+      <c r="B39" s="79"/>
+      <c r="C39" s="79"/>
+      <c r="D39" s="79"/>
+      <c r="E39" s="79"/>
+      <c r="F39" s="79"/>
+      <c r="G39" s="79"/>
+      <c r="H39" s="79"/>
+      <c r="I39" s="79"/>
+      <c r="J39" s="79"/>
       <c r="K39" s="23"/>
     </row>
     <row r="40" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A40" s="33"/>
-      <c r="B40" s="112"/>
-[...7 lines deleted...]
-      <c r="J40" s="112"/>
+      <c r="B40" s="79"/>
+      <c r="C40" s="79"/>
+      <c r="D40" s="79"/>
+      <c r="E40" s="79"/>
+      <c r="F40" s="79"/>
+      <c r="G40" s="79"/>
+      <c r="H40" s="79"/>
+      <c r="I40" s="79"/>
+      <c r="J40" s="79"/>
       <c r="K40" s="23"/>
     </row>
     <row r="41" spans="1:11" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="40"/>
-      <c r="B41" s="312" t="s">
+      <c r="B41" s="311" t="s">
         <v>60</v>
       </c>
-      <c r="C41" s="312"/>
-[...7 lines deleted...]
-      <c r="K41" s="57"/>
+      <c r="C41" s="311"/>
+      <c r="D41" s="311"/>
+      <c r="E41" s="311"/>
+      <c r="F41" s="311"/>
+      <c r="G41" s="311"/>
+      <c r="H41" s="311"/>
+      <c r="I41" s="311"/>
+      <c r="J41" s="311"/>
+      <c r="K41" s="55"/>
     </row>
     <row r="42" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A42" s="33"/>
-      <c r="B42" s="337" t="s">
-[...9 lines deleted...]
-      <c r="J42" s="338"/>
+      <c r="B42" s="336" t="s">
+        <v>85</v>
+      </c>
+      <c r="C42" s="337"/>
+      <c r="D42" s="337"/>
+      <c r="E42" s="337"/>
+      <c r="F42" s="337"/>
+      <c r="G42" s="337"/>
+      <c r="H42" s="337"/>
+      <c r="I42" s="337"/>
+      <c r="J42" s="337"/>
       <c r="K42" s="23"/>
     </row>
     <row r="43" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A43" s="33"/>
-      <c r="B43" s="338"/>
-[...7 lines deleted...]
-      <c r="J43" s="338"/>
+      <c r="B43" s="337"/>
+      <c r="C43" s="337"/>
+      <c r="D43" s="337"/>
+      <c r="E43" s="337"/>
+      <c r="F43" s="337"/>
+      <c r="G43" s="337"/>
+      <c r="H43" s="337"/>
+      <c r="I43" s="337"/>
+      <c r="J43" s="337"/>
       <c r="K43" s="23"/>
     </row>
     <row r="44" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A44" s="33"/>
-      <c r="B44" s="338"/>
-[...7 lines deleted...]
-      <c r="J44" s="338"/>
+      <c r="B44" s="337"/>
+      <c r="C44" s="337"/>
+      <c r="D44" s="337"/>
+      <c r="E44" s="337"/>
+      <c r="F44" s="337"/>
+      <c r="G44" s="337"/>
+      <c r="H44" s="337"/>
+      <c r="I44" s="337"/>
+      <c r="J44" s="337"/>
       <c r="K44" s="23"/>
     </row>
     <row r="45" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A45" s="33"/>
-      <c r="B45" s="338"/>
-[...7 lines deleted...]
-      <c r="J45" s="338"/>
+      <c r="B45" s="337"/>
+      <c r="C45" s="337"/>
+      <c r="D45" s="337"/>
+      <c r="E45" s="337"/>
+      <c r="F45" s="337"/>
+      <c r="G45" s="337"/>
+      <c r="H45" s="337"/>
+      <c r="I45" s="337"/>
+      <c r="J45" s="337"/>
       <c r="K45" s="23"/>
     </row>
     <row r="46" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A46" s="33"/>
-      <c r="B46" s="338"/>
-[...7 lines deleted...]
-      <c r="J46" s="338"/>
+      <c r="B46" s="337"/>
+      <c r="C46" s="337"/>
+      <c r="D46" s="337"/>
+      <c r="E46" s="337"/>
+      <c r="F46" s="337"/>
+      <c r="G46" s="337"/>
+      <c r="H46" s="337"/>
+      <c r="I46" s="337"/>
+      <c r="J46" s="337"/>
       <c r="K46" s="23"/>
     </row>
     <row r="47" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A47" s="33"/>
       <c r="B47" s="22"/>
       <c r="C47" s="22"/>
       <c r="D47" s="22"/>
       <c r="E47" s="22"/>
       <c r="F47" s="22"/>
       <c r="G47" s="22"/>
       <c r="H47" s="22"/>
       <c r="I47" s="22"/>
       <c r="J47" s="22"/>
       <c r="K47" s="23"/>
     </row>
     <row r="48" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A48" s="33"/>
       <c r="B48" s="22"/>
       <c r="C48" s="22"/>
       <c r="D48" s="22"/>
       <c r="E48" s="22"/>
       <c r="F48" s="22"/>
       <c r="G48" s="22"/>
       <c r="H48" s="22"/>
       <c r="I48" s="22"/>
@@ -9812,3532 +9722,3533 @@
       <c r="B55" s="22"/>
       <c r="C55" s="22"/>
       <c r="D55" s="22"/>
       <c r="E55" s="22"/>
       <c r="F55" s="22"/>
       <c r="G55" s="22"/>
       <c r="H55" s="22"/>
       <c r="I55" s="22"/>
       <c r="J55" s="22"/>
       <c r="K55" s="23"/>
     </row>
     <row r="56" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A56" s="33"/>
       <c r="B56" s="22"/>
       <c r="C56" s="22"/>
       <c r="D56" s="22"/>
       <c r="E56" s="22"/>
       <c r="F56" s="22"/>
       <c r="G56" s="22"/>
       <c r="H56" s="22"/>
       <c r="I56" s="22"/>
       <c r="J56" s="22"/>
       <c r="K56" s="23"/>
     </row>
     <row r="57" spans="1:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="113"/>
+      <c r="A57" s="80"/>
       <c r="B57" s="24"/>
       <c r="C57" s="24"/>
       <c r="D57" s="24"/>
       <c r="E57" s="24"/>
       <c r="F57" s="24"/>
       <c r="G57" s="24"/>
       <c r="H57" s="24"/>
       <c r="I57" s="24"/>
       <c r="J57" s="24"/>
       <c r="K57" s="25"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="A4KpKVfsE45+XQST2CdsnDgOnDDd0YPI4QvE+OVj9uSGGnyF52bRLHZdtIb5uGDYxdauJKCK8FmjdMZ7sCwM6g==" saltValue="pfa0XtCCAOaiv6xiAD2ITA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="UJkzoDa05vJ/k6ai8j3SUJ2Ca/lJgJqYK8OD+tb2c+ABJt7vPez7HV0eEEa1AlVZKXNIyaAn+ZVaLaP4OylH0w==" saltValue="au+kFxqqbE8lDom/7qfIyQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="13">
     <mergeCell ref="B41:J41"/>
     <mergeCell ref="B42:J46"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="B8:J23"/>
     <mergeCell ref="A21:A23"/>
     <mergeCell ref="B7:J7"/>
     <mergeCell ref="A8:A11"/>
     <mergeCell ref="A13:A18"/>
     <mergeCell ref="B26:J26"/>
     <mergeCell ref="B27:J36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"-,Regular"&amp;11Geothermal Energy Industry (CA 14)&amp;C&amp;"-,Regular"&amp;11 3&amp;R&amp;"-,Regular"&amp;11Revised 12/2018</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E4201672-5707-4912-B55C-EF5DEF893DC0}">
   <dimension ref="A1:N60"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31:J31"/>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10" style="3" customWidth="1"/>
     <col min="3" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.5703125" style="1" customWidth="1"/>
     <col min="7" max="9" width="10.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="11" width="2.140625" style="1" customWidth="1"/>
     <col min="12" max="16384" width="4.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="13" customFormat="1" ht="28.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="330" t="s">
+      <c r="A1" s="319" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="301"/>
-[...8 lines deleted...]
-      <c r="K1" s="344"/>
+      <c r="B1" s="300"/>
+      <c r="C1" s="300"/>
+      <c r="D1" s="300"/>
+      <c r="E1" s="300"/>
+      <c r="F1" s="300"/>
+      <c r="G1" s="300"/>
+      <c r="H1" s="300"/>
+      <c r="I1" s="300"/>
+      <c r="J1" s="300"/>
+      <c r="K1" s="357"/>
     </row>
     <row r="2" spans="1:11" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="126"/>
-[...9 lines deleted...]
-      <c r="K2" s="127"/>
+      <c r="A2" s="93"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="94"/>
     </row>
     <row r="3" spans="1:11" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="126"/>
-      <c r="B3" s="333" t="s">
+      <c r="A3" s="93"/>
+      <c r="B3" s="322" t="s">
         <v>42</v>
       </c>
-      <c r="C3" s="345"/>
-[...6 lines deleted...]
-      <c r="J3" s="345"/>
+      <c r="C3" s="354"/>
+      <c r="D3" s="354"/>
+      <c r="E3" s="354"/>
+      <c r="F3" s="354"/>
+      <c r="G3" s="354"/>
+      <c r="H3" s="354"/>
+      <c r="I3" s="354"/>
+      <c r="J3" s="354"/>
       <c r="K3" s="26"/>
     </row>
     <row r="4" spans="1:11" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="126"/>
-[...10 lines deleted...]
-      <c r="J4" s="334"/>
+      <c r="A4" s="93"/>
+      <c r="B4" s="323" t="s">
+        <v>133</v>
+      </c>
+      <c r="C4" s="323"/>
+      <c r="D4" s="323"/>
+      <c r="E4" s="323"/>
+      <c r="F4" s="323"/>
+      <c r="G4" s="323"/>
+      <c r="H4" s="323"/>
+      <c r="I4" s="323"/>
+      <c r="J4" s="323"/>
       <c r="K4" s="42"/>
     </row>
     <row r="5" spans="1:11" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="126"/>
-[...8 lines deleted...]
-      <c r="J5" s="334"/>
+      <c r="A5" s="93"/>
+      <c r="B5" s="323"/>
+      <c r="C5" s="323"/>
+      <c r="D5" s="323"/>
+      <c r="E5" s="323"/>
+      <c r="F5" s="323"/>
+      <c r="G5" s="323"/>
+      <c r="H5" s="323"/>
+      <c r="I5" s="323"/>
+      <c r="J5" s="323"/>
       <c r="K5" s="42"/>
     </row>
     <row r="6" spans="1:11" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="126"/>
-[...8 lines deleted...]
-      <c r="J6" s="334"/>
+      <c r="A6" s="93"/>
+      <c r="B6" s="323"/>
+      <c r="C6" s="323"/>
+      <c r="D6" s="323"/>
+      <c r="E6" s="323"/>
+      <c r="F6" s="323"/>
+      <c r="G6" s="323"/>
+      <c r="H6" s="323"/>
+      <c r="I6" s="323"/>
+      <c r="J6" s="323"/>
       <c r="K6" s="42"/>
     </row>
     <row r="7" spans="1:11" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="126"/>
-[...8 lines deleted...]
-      <c r="J7" s="334"/>
+      <c r="A7" s="93"/>
+      <c r="B7" s="323"/>
+      <c r="C7" s="323"/>
+      <c r="D7" s="323"/>
+      <c r="E7" s="323"/>
+      <c r="F7" s="323"/>
+      <c r="G7" s="323"/>
+      <c r="H7" s="323"/>
+      <c r="I7" s="323"/>
+      <c r="J7" s="323"/>
       <c r="K7" s="42"/>
     </row>
     <row r="8" spans="1:11" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="126"/>
-[...8 lines deleted...]
-      <c r="J8" s="334"/>
+      <c r="A8" s="93"/>
+      <c r="B8" s="323"/>
+      <c r="C8" s="323"/>
+      <c r="D8" s="323"/>
+      <c r="E8" s="323"/>
+      <c r="F8" s="323"/>
+      <c r="G8" s="323"/>
+      <c r="H8" s="323"/>
+      <c r="I8" s="323"/>
+      <c r="J8" s="323"/>
       <c r="K8" s="42"/>
     </row>
     <row r="9" spans="1:11" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="126"/>
-[...8 lines deleted...]
-      <c r="J9" s="334"/>
+      <c r="A9" s="93"/>
+      <c r="B9" s="323"/>
+      <c r="C9" s="323"/>
+      <c r="D9" s="323"/>
+      <c r="E9" s="323"/>
+      <c r="F9" s="323"/>
+      <c r="G9" s="323"/>
+      <c r="H9" s="323"/>
+      <c r="I9" s="323"/>
+      <c r="J9" s="323"/>
       <c r="K9" s="42"/>
     </row>
     <row r="10" spans="1:11" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="126"/>
-[...8 lines deleted...]
-      <c r="J10" s="334"/>
+      <c r="A10" s="93"/>
+      <c r="B10" s="323"/>
+      <c r="C10" s="323"/>
+      <c r="D10" s="323"/>
+      <c r="E10" s="323"/>
+      <c r="F10" s="323"/>
+      <c r="G10" s="323"/>
+      <c r="H10" s="323"/>
+      <c r="I10" s="323"/>
+      <c r="J10" s="323"/>
       <c r="K10" s="42"/>
     </row>
     <row r="11" spans="1:11" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="126"/>
-[...8 lines deleted...]
-      <c r="J11" s="334"/>
+      <c r="A11" s="93"/>
+      <c r="B11" s="323"/>
+      <c r="C11" s="323"/>
+      <c r="D11" s="323"/>
+      <c r="E11" s="323"/>
+      <c r="F11" s="323"/>
+      <c r="G11" s="323"/>
+      <c r="H11" s="323"/>
+      <c r="I11" s="323"/>
+      <c r="J11" s="323"/>
       <c r="K11" s="42"/>
     </row>
     <row r="12" spans="1:11" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="126"/>
-[...8 lines deleted...]
-      <c r="J12" s="334"/>
+      <c r="A12" s="93"/>
+      <c r="B12" s="323"/>
+      <c r="C12" s="323"/>
+      <c r="D12" s="323"/>
+      <c r="E12" s="323"/>
+      <c r="F12" s="323"/>
+      <c r="G12" s="323"/>
+      <c r="H12" s="323"/>
+      <c r="I12" s="323"/>
+      <c r="J12" s="323"/>
       <c r="K12" s="42"/>
     </row>
     <row r="13" spans="1:11" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="126"/>
-[...8 lines deleted...]
-      <c r="J13" s="334"/>
+      <c r="A13" s="93"/>
+      <c r="B13" s="323"/>
+      <c r="C13" s="323"/>
+      <c r="D13" s="323"/>
+      <c r="E13" s="323"/>
+      <c r="F13" s="323"/>
+      <c r="G13" s="323"/>
+      <c r="H13" s="323"/>
+      <c r="I13" s="323"/>
+      <c r="J13" s="323"/>
       <c r="K13" s="42"/>
     </row>
     <row r="14" spans="1:11" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="126"/>
-[...8 lines deleted...]
-      <c r="J14" s="334"/>
+      <c r="A14" s="93"/>
+      <c r="B14" s="323"/>
+      <c r="C14" s="323"/>
+      <c r="D14" s="323"/>
+      <c r="E14" s="323"/>
+      <c r="F14" s="323"/>
+      <c r="G14" s="323"/>
+      <c r="H14" s="323"/>
+      <c r="I14" s="323"/>
+      <c r="J14" s="323"/>
       <c r="K14" s="42"/>
     </row>
     <row r="15" spans="1:11" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="126"/>
-[...8 lines deleted...]
-      <c r="J15" s="334"/>
+      <c r="A15" s="93"/>
+      <c r="B15" s="323"/>
+      <c r="C15" s="323"/>
+      <c r="D15" s="323"/>
+      <c r="E15" s="323"/>
+      <c r="F15" s="323"/>
+      <c r="G15" s="323"/>
+      <c r="H15" s="323"/>
+      <c r="I15" s="323"/>
+      <c r="J15" s="323"/>
       <c r="K15" s="42"/>
     </row>
     <row r="16" spans="1:11" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="126"/>
-[...8 lines deleted...]
-      <c r="J16" s="334"/>
+      <c r="A16" s="93"/>
+      <c r="B16" s="323"/>
+      <c r="C16" s="323"/>
+      <c r="D16" s="323"/>
+      <c r="E16" s="323"/>
+      <c r="F16" s="323"/>
+      <c r="G16" s="323"/>
+      <c r="H16" s="323"/>
+      <c r="I16" s="323"/>
+      <c r="J16" s="323"/>
       <c r="K16" s="42"/>
     </row>
     <row r="17" spans="1:14" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="126"/>
-[...8 lines deleted...]
-      <c r="J17" s="334"/>
+      <c r="A17" s="93"/>
+      <c r="B17" s="323"/>
+      <c r="C17" s="323"/>
+      <c r="D17" s="323"/>
+      <c r="E17" s="323"/>
+      <c r="F17" s="323"/>
+      <c r="G17" s="323"/>
+      <c r="H17" s="323"/>
+      <c r="I17" s="323"/>
+      <c r="J17" s="323"/>
       <c r="K17" s="42"/>
-      <c r="N17" s="129"/>
+      <c r="N17" s="96"/>
     </row>
     <row r="18" spans="1:14" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="126"/>
-[...8 lines deleted...]
-      <c r="J18" s="334"/>
+      <c r="A18" s="93"/>
+      <c r="B18" s="323"/>
+      <c r="C18" s="323"/>
+      <c r="D18" s="323"/>
+      <c r="E18" s="323"/>
+      <c r="F18" s="323"/>
+      <c r="G18" s="323"/>
+      <c r="H18" s="323"/>
+      <c r="I18" s="323"/>
+      <c r="J18" s="323"/>
       <c r="K18" s="42"/>
     </row>
     <row r="19" spans="1:14" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="126"/>
-[...8 lines deleted...]
-      <c r="J19" s="334"/>
+      <c r="A19" s="93"/>
+      <c r="B19" s="323"/>
+      <c r="C19" s="323"/>
+      <c r="D19" s="323"/>
+      <c r="E19" s="323"/>
+      <c r="F19" s="323"/>
+      <c r="G19" s="323"/>
+      <c r="H19" s="323"/>
+      <c r="I19" s="323"/>
+      <c r="J19" s="323"/>
       <c r="K19" s="42"/>
     </row>
     <row r="20" spans="1:14" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="126"/>
-[...8 lines deleted...]
-      <c r="J20" s="334"/>
+      <c r="A20" s="93"/>
+      <c r="B20" s="323"/>
+      <c r="C20" s="323"/>
+      <c r="D20" s="323"/>
+      <c r="E20" s="323"/>
+      <c r="F20" s="323"/>
+      <c r="G20" s="323"/>
+      <c r="H20" s="323"/>
+      <c r="I20" s="323"/>
+      <c r="J20" s="323"/>
       <c r="K20" s="42"/>
     </row>
     <row r="21" spans="1:14" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="126"/>
-[...8 lines deleted...]
-      <c r="J21" s="334"/>
+      <c r="A21" s="93"/>
+      <c r="B21" s="323"/>
+      <c r="C21" s="323"/>
+      <c r="D21" s="323"/>
+      <c r="E21" s="323"/>
+      <c r="F21" s="323"/>
+      <c r="G21" s="323"/>
+      <c r="H21" s="323"/>
+      <c r="I21" s="323"/>
+      <c r="J21" s="323"/>
       <c r="K21" s="42"/>
     </row>
     <row r="22" spans="1:14" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="126"/>
-[...8 lines deleted...]
-      <c r="J22" s="334"/>
+      <c r="A22" s="93"/>
+      <c r="B22" s="323"/>
+      <c r="C22" s="323"/>
+      <c r="D22" s="323"/>
+      <c r="E22" s="323"/>
+      <c r="F22" s="323"/>
+      <c r="G22" s="323"/>
+      <c r="H22" s="323"/>
+      <c r="I22" s="323"/>
+      <c r="J22" s="323"/>
       <c r="K22" s="42"/>
     </row>
     <row r="23" spans="1:14" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="126"/>
-[...8 lines deleted...]
-      <c r="J23" s="334"/>
+      <c r="A23" s="93"/>
+      <c r="B23" s="323"/>
+      <c r="C23" s="323"/>
+      <c r="D23" s="323"/>
+      <c r="E23" s="323"/>
+      <c r="F23" s="323"/>
+      <c r="G23" s="323"/>
+      <c r="H23" s="323"/>
+      <c r="I23" s="323"/>
+      <c r="J23" s="323"/>
       <c r="K23" s="42"/>
     </row>
     <row r="24" spans="1:14" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="126"/>
-[...8 lines deleted...]
-      <c r="J24" s="334"/>
+      <c r="A24" s="93"/>
+      <c r="B24" s="323"/>
+      <c r="C24" s="323"/>
+      <c r="D24" s="323"/>
+      <c r="E24" s="323"/>
+      <c r="F24" s="323"/>
+      <c r="G24" s="323"/>
+      <c r="H24" s="323"/>
+      <c r="I24" s="323"/>
+      <c r="J24" s="323"/>
       <c r="K24" s="42"/>
     </row>
     <row r="25" spans="1:14" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="126"/>
-[...8 lines deleted...]
-      <c r="J25" s="334"/>
+      <c r="A25" s="93"/>
+      <c r="B25" s="323"/>
+      <c r="C25" s="323"/>
+      <c r="D25" s="323"/>
+      <c r="E25" s="323"/>
+      <c r="F25" s="323"/>
+      <c r="G25" s="323"/>
+      <c r="H25" s="323"/>
+      <c r="I25" s="323"/>
+      <c r="J25" s="323"/>
       <c r="K25" s="42"/>
     </row>
     <row r="26" spans="1:14" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="126"/>
-[...8 lines deleted...]
-      <c r="J26" s="334"/>
+      <c r="A26" s="93"/>
+      <c r="B26" s="323"/>
+      <c r="C26" s="323"/>
+      <c r="D26" s="323"/>
+      <c r="E26" s="323"/>
+      <c r="F26" s="323"/>
+      <c r="G26" s="323"/>
+      <c r="H26" s="323"/>
+      <c r="I26" s="323"/>
+      <c r="J26" s="323"/>
       <c r="K26" s="42"/>
     </row>
     <row r="27" spans="1:14" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="126"/>
-[...8 lines deleted...]
-      <c r="J27" s="334"/>
+      <c r="A27" s="93"/>
+      <c r="B27" s="323"/>
+      <c r="C27" s="323"/>
+      <c r="D27" s="323"/>
+      <c r="E27" s="323"/>
+      <c r="F27" s="323"/>
+      <c r="G27" s="323"/>
+      <c r="H27" s="323"/>
+      <c r="I27" s="323"/>
+      <c r="J27" s="323"/>
       <c r="K27" s="42"/>
     </row>
     <row r="28" spans="1:14" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="126"/>
-[...8 lines deleted...]
-      <c r="J28" s="334"/>
+      <c r="A28" s="93"/>
+      <c r="B28" s="323"/>
+      <c r="C28" s="323"/>
+      <c r="D28" s="323"/>
+      <c r="E28" s="323"/>
+      <c r="F28" s="323"/>
+      <c r="G28" s="323"/>
+      <c r="H28" s="323"/>
+      <c r="I28" s="323"/>
+      <c r="J28" s="323"/>
       <c r="K28" s="42"/>
     </row>
     <row r="29" spans="1:14" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="126"/>
-[...8 lines deleted...]
-      <c r="J29" s="334"/>
+      <c r="A29" s="93"/>
+      <c r="B29" s="323"/>
+      <c r="C29" s="323"/>
+      <c r="D29" s="323"/>
+      <c r="E29" s="323"/>
+      <c r="F29" s="323"/>
+      <c r="G29" s="323"/>
+      <c r="H29" s="323"/>
+      <c r="I29" s="323"/>
+      <c r="J29" s="323"/>
       <c r="K29" s="42"/>
     </row>
     <row r="30" spans="1:14" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="126"/>
-[...8 lines deleted...]
-      <c r="J30" s="334"/>
+      <c r="A30" s="93"/>
+      <c r="B30" s="323"/>
+      <c r="C30" s="323"/>
+      <c r="D30" s="323"/>
+      <c r="E30" s="323"/>
+      <c r="F30" s="323"/>
+      <c r="G30" s="323"/>
+      <c r="H30" s="323"/>
+      <c r="I30" s="323"/>
+      <c r="J30" s="323"/>
       <c r="K30" s="42"/>
     </row>
     <row r="31" spans="1:14" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="126"/>
-[...8 lines deleted...]
-      <c r="J31" s="347"/>
+      <c r="A31" s="93"/>
+      <c r="B31" s="358"/>
+      <c r="C31" s="359"/>
+      <c r="D31" s="359"/>
+      <c r="E31" s="359"/>
+      <c r="F31" s="359"/>
+      <c r="G31" s="359"/>
+      <c r="H31" s="359"/>
+      <c r="I31" s="359"/>
+      <c r="J31" s="359"/>
       <c r="K31" s="42"/>
     </row>
     <row r="32" spans="1:14" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="126"/>
-      <c r="B32" s="325" t="s">
+      <c r="A32" s="93"/>
+      <c r="B32" s="331" t="s">
         <v>47</v>
       </c>
-      <c r="C32" s="359"/>
+      <c r="C32" s="353"/>
       <c r="D32" s="47"/>
-      <c r="E32" s="124" t="s">
+      <c r="E32" s="91" t="s">
         <v>44</v>
       </c>
-      <c r="F32" s="348" t="s">
+      <c r="F32" s="360" t="s">
         <v>3</v>
       </c>
-      <c r="G32" s="348"/>
-      <c r="H32" s="124" t="s">
+      <c r="G32" s="360"/>
+      <c r="H32" s="91" t="s">
         <v>46</v>
       </c>
-      <c r="I32" s="350" t="s">
+      <c r="I32" s="344" t="s">
         <v>2</v>
       </c>
-      <c r="J32" s="351"/>
+      <c r="J32" s="345"/>
       <c r="K32" s="42"/>
     </row>
     <row r="33" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="126"/>
-      <c r="B33" s="325" t="s">
+      <c r="A33" s="93"/>
+      <c r="B33" s="331" t="s">
         <v>48</v>
       </c>
-      <c r="C33" s="359"/>
+      <c r="C33" s="353"/>
       <c r="D33" s="47"/>
-      <c r="E33" s="124" t="s">
+      <c r="E33" s="91" t="s">
         <v>45</v>
       </c>
-      <c r="F33" s="349" t="s">
+      <c r="F33" s="343" t="s">
         <v>4</v>
       </c>
-      <c r="G33" s="349"/>
-[...1 lines deleted...]
-      <c r="I33" s="350" t="s">
+      <c r="G33" s="343"/>
+      <c r="H33" s="92"/>
+      <c r="I33" s="344" t="s">
         <v>5</v>
       </c>
-      <c r="J33" s="351"/>
+      <c r="J33" s="345"/>
       <c r="K33" s="42"/>
     </row>
     <row r="34" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="126"/>
-[...7 lines deleted...]
-      <c r="I34" s="350" t="s">
+      <c r="A34" s="93"/>
+      <c r="B34" s="88"/>
+      <c r="C34" s="97"/>
+      <c r="D34" s="97"/>
+      <c r="E34" s="98"/>
+      <c r="F34" s="98"/>
+      <c r="G34" s="98"/>
+      <c r="H34" s="87"/>
+      <c r="I34" s="344" t="s">
         <v>6</v>
       </c>
-      <c r="J34" s="351"/>
+      <c r="J34" s="345"/>
       <c r="K34" s="42"/>
     </row>
     <row r="35" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="126"/>
-[...8 lines deleted...]
-      <c r="J35" s="119"/>
+      <c r="A35" s="93"/>
+      <c r="B35" s="86"/>
+      <c r="C35" s="86"/>
+      <c r="D35" s="86"/>
+      <c r="E35" s="86"/>
+      <c r="F35" s="86"/>
+      <c r="G35" s="86"/>
+      <c r="H35" s="86"/>
+      <c r="I35" s="86"/>
+      <c r="J35" s="86"/>
       <c r="K35" s="31"/>
     </row>
     <row r="36" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="126"/>
-[...8 lines deleted...]
-      <c r="J36" s="119"/>
+      <c r="A36" s="93"/>
+      <c r="B36" s="86"/>
+      <c r="C36" s="86"/>
+      <c r="D36" s="86"/>
+      <c r="E36" s="86"/>
+      <c r="F36" s="86"/>
+      <c r="G36" s="86"/>
+      <c r="H36" s="86"/>
+      <c r="I36" s="86"/>
+      <c r="J36" s="86"/>
       <c r="K36" s="31"/>
     </row>
     <row r="37" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="126"/>
-      <c r="B37" s="333" t="s">
+      <c r="A37" s="93"/>
+      <c r="B37" s="322" t="s">
         <v>43</v>
       </c>
-      <c r="C37" s="345"/>
-[...6 lines deleted...]
-      <c r="J37" s="345"/>
+      <c r="C37" s="354"/>
+      <c r="D37" s="354"/>
+      <c r="E37" s="354"/>
+      <c r="F37" s="354"/>
+      <c r="G37" s="354"/>
+      <c r="H37" s="354"/>
+      <c r="I37" s="354"/>
+      <c r="J37" s="354"/>
       <c r="K37" s="26"/>
     </row>
     <row r="38" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="126"/>
-[...10 lines deleted...]
-      <c r="J38" s="334"/>
+      <c r="A38" s="93"/>
+      <c r="B38" s="323" t="s">
+        <v>97</v>
+      </c>
+      <c r="C38" s="323"/>
+      <c r="D38" s="323"/>
+      <c r="E38" s="323"/>
+      <c r="F38" s="323"/>
+      <c r="G38" s="323"/>
+      <c r="H38" s="323"/>
+      <c r="I38" s="323"/>
+      <c r="J38" s="323"/>
       <c r="K38" s="42"/>
     </row>
     <row r="39" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="126"/>
-[...8 lines deleted...]
-      <c r="J39" s="334"/>
+      <c r="A39" s="93"/>
+      <c r="B39" s="323"/>
+      <c r="C39" s="323"/>
+      <c r="D39" s="323"/>
+      <c r="E39" s="323"/>
+      <c r="F39" s="323"/>
+      <c r="G39" s="323"/>
+      <c r="H39" s="323"/>
+      <c r="I39" s="323"/>
+      <c r="J39" s="323"/>
       <c r="K39" s="42"/>
     </row>
     <row r="40" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="126"/>
-[...8 lines deleted...]
-      <c r="J40" s="334"/>
+      <c r="A40" s="93"/>
+      <c r="B40" s="323"/>
+      <c r="C40" s="323"/>
+      <c r="D40" s="323"/>
+      <c r="E40" s="323"/>
+      <c r="F40" s="323"/>
+      <c r="G40" s="323"/>
+      <c r="H40" s="323"/>
+      <c r="I40" s="323"/>
+      <c r="J40" s="323"/>
       <c r="K40" s="42"/>
     </row>
     <row r="41" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="126"/>
-[...8 lines deleted...]
-      <c r="J41" s="334"/>
+      <c r="A41" s="93"/>
+      <c r="B41" s="323"/>
+      <c r="C41" s="323"/>
+      <c r="D41" s="323"/>
+      <c r="E41" s="323"/>
+      <c r="F41" s="323"/>
+      <c r="G41" s="323"/>
+      <c r="H41" s="323"/>
+      <c r="I41" s="323"/>
+      <c r="J41" s="323"/>
       <c r="K41" s="42"/>
     </row>
     <row r="42" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="126"/>
-[...8 lines deleted...]
-      <c r="J42" s="334"/>
+      <c r="A42" s="93"/>
+      <c r="B42" s="323"/>
+      <c r="C42" s="323"/>
+      <c r="D42" s="323"/>
+      <c r="E42" s="323"/>
+      <c r="F42" s="323"/>
+      <c r="G42" s="323"/>
+      <c r="H42" s="323"/>
+      <c r="I42" s="323"/>
+      <c r="J42" s="323"/>
       <c r="K42" s="42"/>
     </row>
     <row r="43" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="126"/>
-[...8 lines deleted...]
-      <c r="J43" s="334"/>
+      <c r="A43" s="93"/>
+      <c r="B43" s="323"/>
+      <c r="C43" s="323"/>
+      <c r="D43" s="323"/>
+      <c r="E43" s="323"/>
+      <c r="F43" s="323"/>
+      <c r="G43" s="323"/>
+      <c r="H43" s="323"/>
+      <c r="I43" s="323"/>
+      <c r="J43" s="323"/>
       <c r="K43" s="42"/>
     </row>
     <row r="44" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="126"/>
-[...8 lines deleted...]
-      <c r="J44" s="119"/>
+      <c r="A44" s="93"/>
+      <c r="B44" s="86"/>
+      <c r="C44" s="86"/>
+      <c r="D44" s="86"/>
+      <c r="E44" s="86"/>
+      <c r="F44" s="86"/>
+      <c r="G44" s="86"/>
+      <c r="H44" s="86"/>
+      <c r="I44" s="86"/>
+      <c r="J44" s="86"/>
       <c r="K44" s="42"/>
     </row>
     <row r="45" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="126"/>
-[...8 lines deleted...]
-      <c r="J45" s="361"/>
+      <c r="A45" s="93"/>
+      <c r="B45" s="355"/>
+      <c r="C45" s="356"/>
+      <c r="D45" s="356"/>
+      <c r="E45" s="356"/>
+      <c r="F45" s="356"/>
+      <c r="G45" s="356"/>
+      <c r="H45" s="356"/>
+      <c r="I45" s="356"/>
+      <c r="J45" s="356"/>
       <c r="K45" s="32"/>
       <c r="L45" s="5"/>
       <c r="M45" s="5"/>
     </row>
     <row r="46" spans="1:13" ht="15" x14ac:dyDescent="0.25">
-      <c r="A46" s="128"/>
-      <c r="B46" s="352" t="s">
+      <c r="A46" s="95"/>
+      <c r="B46" s="346" t="s">
         <v>49</v>
       </c>
-      <c r="C46" s="353"/>
-[...6 lines deleted...]
-      <c r="J46" s="353"/>
+      <c r="C46" s="347"/>
+      <c r="D46" s="347"/>
+      <c r="E46" s="347"/>
+      <c r="F46" s="347"/>
+      <c r="G46" s="347"/>
+      <c r="H46" s="347"/>
+      <c r="I46" s="347"/>
+      <c r="J46" s="347"/>
       <c r="K46" s="38"/>
     </row>
     <row r="47" spans="1:13" ht="15" x14ac:dyDescent="0.25">
-      <c r="A47" s="128"/>
-[...2 lines deleted...]
-      <c r="D47" s="354" t="s">
+      <c r="A47" s="95"/>
+      <c r="B47" s="135"/>
+      <c r="C47" s="136"/>
+      <c r="D47" s="348" t="s">
         <v>7</v>
       </c>
-      <c r="E47" s="355"/>
-      <c r="F47" s="177" t="s">
+      <c r="E47" s="349"/>
+      <c r="F47" s="136" t="s">
         <v>50</v>
       </c>
-      <c r="G47" s="356" t="s">
+      <c r="G47" s="350" t="s">
         <v>8</v>
       </c>
-      <c r="H47" s="357"/>
-[...1 lines deleted...]
-      <c r="J47" s="177"/>
+      <c r="H47" s="351"/>
+      <c r="I47" s="352"/>
+      <c r="J47" s="136"/>
       <c r="K47" s="38"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A48" s="181"/>
-      <c r="B48" s="182"/>
+      <c r="A48" s="140"/>
+      <c r="B48" s="141"/>
       <c r="C48" s="22"/>
       <c r="D48" s="22"/>
       <c r="E48" s="22"/>
       <c r="F48" s="22"/>
       <c r="G48" s="22"/>
       <c r="H48" s="22"/>
       <c r="I48" s="22"/>
       <c r="J48" s="22"/>
       <c r="K48" s="23"/>
     </row>
     <row r="49" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A49" s="181"/>
-      <c r="B49" s="182"/>
+      <c r="A49" s="140"/>
+      <c r="B49" s="141"/>
       <c r="C49" s="22"/>
       <c r="D49" s="22"/>
       <c r="E49" s="22"/>
       <c r="F49" s="22"/>
       <c r="G49" s="22"/>
       <c r="H49" s="22"/>
       <c r="I49" s="22"/>
       <c r="J49" s="22"/>
       <c r="K49" s="23"/>
     </row>
     <row r="50" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A50" s="181"/>
-      <c r="B50" s="182"/>
+      <c r="A50" s="140"/>
+      <c r="B50" s="141"/>
       <c r="C50" s="22"/>
       <c r="D50" s="22"/>
       <c r="E50" s="22"/>
       <c r="F50" s="22"/>
       <c r="G50" s="22"/>
       <c r="H50" s="22"/>
       <c r="I50" s="22"/>
       <c r="J50" s="22"/>
       <c r="K50" s="23"/>
     </row>
     <row r="51" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A51" s="181"/>
-      <c r="B51" s="182"/>
+      <c r="A51" s="140"/>
+      <c r="B51" s="141"/>
       <c r="C51" s="22"/>
       <c r="D51" s="22"/>
       <c r="E51" s="22"/>
       <c r="F51" s="22"/>
       <c r="G51" s="22"/>
       <c r="H51" s="22"/>
       <c r="I51" s="22"/>
       <c r="J51" s="22"/>
       <c r="K51" s="23"/>
     </row>
     <row r="52" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A52" s="181"/>
-      <c r="B52" s="182"/>
+      <c r="A52" s="140"/>
+      <c r="B52" s="141"/>
       <c r="C52" s="22"/>
       <c r="D52" s="22"/>
       <c r="E52" s="22"/>
       <c r="F52" s="22"/>
       <c r="G52" s="22"/>
       <c r="H52" s="22"/>
       <c r="I52" s="22"/>
       <c r="J52" s="22"/>
       <c r="K52" s="23"/>
     </row>
     <row r="53" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A53" s="181"/>
-[...9 lines deleted...]
-      <c r="K53" s="185"/>
+      <c r="A53" s="140"/>
+      <c r="B53" s="142"/>
+      <c r="C53" s="143"/>
+      <c r="D53" s="143"/>
+      <c r="E53" s="143"/>
+      <c r="F53" s="143"/>
+      <c r="G53" s="143"/>
+      <c r="H53" s="143"/>
+      <c r="I53" s="143"/>
+      <c r="J53" s="143"/>
+      <c r="K53" s="144"/>
     </row>
     <row r="54" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A54" s="181"/>
-[...9 lines deleted...]
-      <c r="K54" s="185"/>
+      <c r="A54" s="140"/>
+      <c r="B54" s="142"/>
+      <c r="C54" s="143"/>
+      <c r="D54" s="143"/>
+      <c r="E54" s="143"/>
+      <c r="F54" s="143"/>
+      <c r="G54" s="143"/>
+      <c r="H54" s="143"/>
+      <c r="I54" s="143"/>
+      <c r="J54" s="143"/>
+      <c r="K54" s="144"/>
     </row>
     <row r="55" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A55" s="181"/>
-[...9 lines deleted...]
-      <c r="K55" s="185"/>
+      <c r="A55" s="140"/>
+      <c r="B55" s="142"/>
+      <c r="C55" s="143"/>
+      <c r="D55" s="143"/>
+      <c r="E55" s="143"/>
+      <c r="F55" s="143"/>
+      <c r="G55" s="143"/>
+      <c r="H55" s="143"/>
+      <c r="I55" s="143"/>
+      <c r="J55" s="143"/>
+      <c r="K55" s="144"/>
     </row>
     <row r="56" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A56" s="181"/>
-[...9 lines deleted...]
-      <c r="K56" s="185"/>
+      <c r="A56" s="140"/>
+      <c r="B56" s="142"/>
+      <c r="C56" s="143"/>
+      <c r="D56" s="143"/>
+      <c r="E56" s="143"/>
+      <c r="F56" s="143"/>
+      <c r="G56" s="143"/>
+      <c r="H56" s="143"/>
+      <c r="I56" s="143"/>
+      <c r="J56" s="143"/>
+      <c r="K56" s="144"/>
     </row>
     <row r="57" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A57" s="181"/>
-[...9 lines deleted...]
-      <c r="K57" s="185"/>
+      <c r="A57" s="140"/>
+      <c r="B57" s="142"/>
+      <c r="C57" s="143"/>
+      <c r="D57" s="143"/>
+      <c r="E57" s="143"/>
+      <c r="F57" s="143"/>
+      <c r="G57" s="143"/>
+      <c r="H57" s="143"/>
+      <c r="I57" s="143"/>
+      <c r="J57" s="143"/>
+      <c r="K57" s="144"/>
     </row>
     <row r="58" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A58" s="181"/>
-[...9 lines deleted...]
-      <c r="K58" s="185"/>
+      <c r="A58" s="140"/>
+      <c r="B58" s="142"/>
+      <c r="C58" s="143"/>
+      <c r="D58" s="143"/>
+      <c r="E58" s="143"/>
+      <c r="F58" s="143"/>
+      <c r="G58" s="143"/>
+      <c r="H58" s="143"/>
+      <c r="I58" s="143"/>
+      <c r="J58" s="143"/>
+      <c r="K58" s="144"/>
     </row>
     <row r="59" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A59" s="181"/>
-[...9 lines deleted...]
-      <c r="K59" s="185"/>
+      <c r="A59" s="140"/>
+      <c r="B59" s="142"/>
+      <c r="C59" s="143"/>
+      <c r="D59" s="143"/>
+      <c r="E59" s="143"/>
+      <c r="F59" s="143"/>
+      <c r="G59" s="143"/>
+      <c r="H59" s="143"/>
+      <c r="I59" s="143"/>
+      <c r="J59" s="143"/>
+      <c r="K59" s="144"/>
     </row>
     <row r="60" spans="1:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="186"/>
-[...9 lines deleted...]
-      <c r="K60" s="189"/>
+      <c r="A60" s="145"/>
+      <c r="B60" s="146"/>
+      <c r="C60" s="147"/>
+      <c r="D60" s="147"/>
+      <c r="E60" s="147"/>
+      <c r="F60" s="147"/>
+      <c r="G60" s="147"/>
+      <c r="H60" s="147"/>
+      <c r="I60" s="147"/>
+      <c r="J60" s="147"/>
+      <c r="K60" s="148"/>
     </row>
   </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="9PFYh7owWOTVuTlGAlmywAzJ6Dvn2WKVffkVtcbS7D3tDO1dMo+2xjnnXtAeAj7paCLk+WFc8IdfbmRXfJ2L7Q==" saltValue="bOg1snf8rGFKiW71hVBKww==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="17">
+    <mergeCell ref="B4:J30"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="B3:J3"/>
+    <mergeCell ref="B31:J31"/>
+    <mergeCell ref="F32:G32"/>
     <mergeCell ref="F33:G33"/>
     <mergeCell ref="I32:J32"/>
     <mergeCell ref="I33:J33"/>
     <mergeCell ref="B46:J46"/>
     <mergeCell ref="D47:E47"/>
     <mergeCell ref="G47:I47"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B37:J37"/>
     <mergeCell ref="B38:J43"/>
     <mergeCell ref="I34:J34"/>
     <mergeCell ref="B45:J45"/>
-    <mergeCell ref="B4:J30"/>
-[...3 lines deleted...]
-    <mergeCell ref="F32:G32"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F32" r:id="rId1" xr:uid="{24A88ECC-24F8-4410-B3CA-ABB13A79A82E}"/>
     <hyperlink ref="G47" r:id="rId2" xr:uid="{1C590228-D784-4C8B-B2B2-15DBCAE82E44}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId3"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"-,Regular"&amp;11Geothermal Energy Industry (CA 14)&amp;C&amp;"-,Regular"&amp;11 4&amp;R&amp;"-,Regular"&amp;11Revised 12/2018</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C2E25222-5F85-4C28-A77D-9FEEFCAED4DB}">
   <dimension ref="A1:X74"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="A13" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.140625" style="4" customWidth="1"/>
     <col min="2" max="2" width="2.28515625" style="4" customWidth="1"/>
-    <col min="3" max="3" width="24.85546875" style="209" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="5.42578125" style="209" customWidth="1"/>
+    <col min="3" max="3" width="24.85546875" style="166" customWidth="1"/>
+    <col min="4" max="4" width="1.7109375" style="166" customWidth="1"/>
+    <col min="5" max="5" width="14.7109375" style="166" customWidth="1"/>
+    <col min="6" max="6" width="2.5703125" style="166" customWidth="1"/>
+    <col min="7" max="7" width="2.7109375" style="166" customWidth="1"/>
+    <col min="8" max="8" width="5.42578125" style="166" customWidth="1"/>
     <col min="9" max="9" width="2.7109375" style="4" customWidth="1"/>
     <col min="10" max="10" width="5.42578125" style="4" customWidth="1"/>
     <col min="11" max="11" width="3" style="4" customWidth="1"/>
     <col min="12" max="12" width="2.28515625" style="4" customWidth="1"/>
     <col min="13" max="13" width="3" style="4" customWidth="1"/>
     <col min="14" max="14" width="2.7109375" style="4" customWidth="1"/>
     <col min="15" max="15" width="2.85546875" style="4" customWidth="1"/>
     <col min="16" max="16" width="3.7109375" style="4" customWidth="1"/>
     <col min="17" max="17" width="2.5703125" style="4" customWidth="1"/>
     <col min="18" max="18" width="2.7109375" style="4" customWidth="1"/>
     <col min="19" max="19" width="7.140625" style="4" customWidth="1"/>
     <col min="20" max="20" width="2.7109375" style="4" customWidth="1"/>
     <col min="21" max="21" width="3" style="4" customWidth="1"/>
     <col min="22" max="22" width="2.28515625" style="4" customWidth="1"/>
     <col min="23" max="23" width="1.140625" style="4" customWidth="1"/>
     <col min="24" max="36" width="9.140625" style="4" customWidth="1"/>
     <col min="37" max="44" width="7.7109375" style="4" customWidth="1"/>
     <col min="45" max="16384" width="3.5703125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" s="13" customFormat="1" ht="28.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="330" t="s">
+      <c r="A1" s="319" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="331"/>
-[...20 lines deleted...]
-      <c r="W1" s="332"/>
+      <c r="B1" s="320"/>
+      <c r="C1" s="320"/>
+      <c r="D1" s="320"/>
+      <c r="E1" s="320"/>
+      <c r="F1" s="320"/>
+      <c r="G1" s="320"/>
+      <c r="H1" s="320"/>
+      <c r="I1" s="320"/>
+      <c r="J1" s="320"/>
+      <c r="K1" s="320"/>
+      <c r="L1" s="320"/>
+      <c r="M1" s="320"/>
+      <c r="N1" s="320"/>
+      <c r="O1" s="320"/>
+      <c r="P1" s="320"/>
+      <c r="Q1" s="320"/>
+      <c r="R1" s="320"/>
+      <c r="S1" s="320"/>
+      <c r="T1" s="320"/>
+      <c r="U1" s="320"/>
+      <c r="V1" s="320"/>
+      <c r="W1" s="321"/>
     </row>
     <row r="2" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="126"/>
-[...21 lines deleted...]
-      <c r="W2" s="127"/>
+      <c r="A2" s="93"/>
+      <c r="B2" s="167"/>
+      <c r="C2" s="364"/>
+      <c r="D2" s="364"/>
+      <c r="E2" s="364"/>
+      <c r="F2" s="364"/>
+      <c r="G2" s="364"/>
+      <c r="H2" s="364"/>
+      <c r="I2" s="364"/>
+      <c r="J2" s="364"/>
+      <c r="K2" s="364"/>
+      <c r="L2" s="364"/>
+      <c r="M2" s="364"/>
+      <c r="N2" s="364"/>
+      <c r="O2" s="364"/>
+      <c r="P2" s="364"/>
+      <c r="Q2" s="364"/>
+      <c r="R2" s="364"/>
+      <c r="S2" s="364"/>
+      <c r="T2" s="364"/>
+      <c r="U2" s="364"/>
+      <c r="V2" s="364"/>
+      <c r="W2" s="94"/>
     </row>
     <row r="3" spans="1:23" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="126"/>
-[...1 lines deleted...]
-      <c r="C3" s="333" t="s">
+      <c r="A3" s="93"/>
+      <c r="B3" s="167"/>
+      <c r="C3" s="322" t="s">
         <v>43</v>
       </c>
-      <c r="D3" s="333"/>
-[...18 lines deleted...]
-      <c r="W3" s="194"/>
+      <c r="D3" s="322"/>
+      <c r="E3" s="322"/>
+      <c r="F3" s="322"/>
+      <c r="G3" s="322"/>
+      <c r="H3" s="322"/>
+      <c r="I3" s="365"/>
+      <c r="J3" s="365"/>
+      <c r="K3" s="365"/>
+      <c r="L3" s="365"/>
+      <c r="M3" s="365"/>
+      <c r="N3" s="365"/>
+      <c r="O3" s="365"/>
+      <c r="P3" s="365"/>
+      <c r="Q3" s="365"/>
+      <c r="R3" s="365"/>
+      <c r="S3" s="365"/>
+      <c r="T3" s="365"/>
+      <c r="U3" s="365"/>
+      <c r="V3" s="365"/>
+      <c r="W3" s="151"/>
     </row>
     <row r="4" spans="1:23" ht="7.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="126"/>
-[...21 lines deleted...]
-      <c r="W4" s="194"/>
+      <c r="A4" s="93"/>
+      <c r="B4" s="167"/>
+      <c r="C4" s="150"/>
+      <c r="D4" s="150"/>
+      <c r="E4" s="150"/>
+      <c r="F4" s="150"/>
+      <c r="G4" s="150"/>
+      <c r="H4" s="150"/>
+      <c r="I4" s="168"/>
+      <c r="J4" s="168"/>
+      <c r="K4" s="168"/>
+      <c r="L4" s="168"/>
+      <c r="M4" s="168"/>
+      <c r="N4" s="168"/>
+      <c r="O4" s="168"/>
+      <c r="P4" s="168"/>
+      <c r="Q4" s="168"/>
+      <c r="R4" s="168"/>
+      <c r="S4" s="168"/>
+      <c r="T4" s="168"/>
+      <c r="U4" s="168"/>
+      <c r="V4" s="168"/>
+      <c r="W4" s="151"/>
     </row>
     <row r="5" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="126"/>
-      <c r="B5" s="334" t="s">
+      <c r="A5" s="93"/>
+      <c r="B5" s="323" t="s">
+        <v>98</v>
+      </c>
+      <c r="C5" s="323"/>
+      <c r="D5" s="323"/>
+      <c r="E5" s="323"/>
+      <c r="F5" s="323"/>
+      <c r="G5" s="323"/>
+      <c r="H5" s="323"/>
+      <c r="I5" s="323"/>
+      <c r="J5" s="323"/>
+      <c r="K5" s="323"/>
+      <c r="L5" s="323"/>
+      <c r="M5" s="323"/>
+      <c r="N5" s="323"/>
+      <c r="O5" s="323"/>
+      <c r="P5" s="323"/>
+      <c r="Q5" s="323"/>
+      <c r="R5" s="323"/>
+      <c r="S5" s="323"/>
+      <c r="T5" s="323"/>
+      <c r="U5" s="323"/>
+      <c r="V5" s="323"/>
+      <c r="W5" s="42"/>
+    </row>
+    <row r="6" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="93"/>
+      <c r="B6" s="323"/>
+      <c r="C6" s="323"/>
+      <c r="D6" s="323"/>
+      <c r="E6" s="323"/>
+      <c r="F6" s="323"/>
+      <c r="G6" s="323"/>
+      <c r="H6" s="323"/>
+      <c r="I6" s="323"/>
+      <c r="J6" s="323"/>
+      <c r="K6" s="323"/>
+      <c r="L6" s="323"/>
+      <c r="M6" s="323"/>
+      <c r="N6" s="323"/>
+      <c r="O6" s="323"/>
+      <c r="P6" s="323"/>
+      <c r="Q6" s="323"/>
+      <c r="R6" s="323"/>
+      <c r="S6" s="323"/>
+      <c r="T6" s="323"/>
+      <c r="U6" s="323"/>
+      <c r="V6" s="323"/>
+      <c r="W6" s="42"/>
+    </row>
+    <row r="7" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="93"/>
+      <c r="B7" s="323"/>
+      <c r="C7" s="323"/>
+      <c r="D7" s="323"/>
+      <c r="E7" s="323"/>
+      <c r="F7" s="323"/>
+      <c r="G7" s="323"/>
+      <c r="H7" s="323"/>
+      <c r="I7" s="323"/>
+      <c r="J7" s="323"/>
+      <c r="K7" s="323"/>
+      <c r="L7" s="323"/>
+      <c r="M7" s="323"/>
+      <c r="N7" s="323"/>
+      <c r="O7" s="323"/>
+      <c r="P7" s="323"/>
+      <c r="Q7" s="323"/>
+      <c r="R7" s="323"/>
+      <c r="S7" s="323"/>
+      <c r="T7" s="323"/>
+      <c r="U7" s="323"/>
+      <c r="V7" s="323"/>
+      <c r="W7" s="42"/>
+    </row>
+    <row r="8" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="93"/>
+      <c r="B8" s="323"/>
+      <c r="C8" s="323"/>
+      <c r="D8" s="323"/>
+      <c r="E8" s="323"/>
+      <c r="F8" s="323"/>
+      <c r="G8" s="323"/>
+      <c r="H8" s="323"/>
+      <c r="I8" s="323"/>
+      <c r="J8" s="323"/>
+      <c r="K8" s="323"/>
+      <c r="L8" s="323"/>
+      <c r="M8" s="323"/>
+      <c r="N8" s="323"/>
+      <c r="O8" s="323"/>
+      <c r="P8" s="323"/>
+      <c r="Q8" s="323"/>
+      <c r="R8" s="323"/>
+      <c r="S8" s="323"/>
+      <c r="T8" s="323"/>
+      <c r="U8" s="323"/>
+      <c r="V8" s="323"/>
+      <c r="W8" s="42"/>
+    </row>
+    <row r="9" spans="1:23" ht="7.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="93"/>
+      <c r="B9" s="366"/>
+      <c r="C9" s="366"/>
+      <c r="D9" s="366"/>
+      <c r="E9" s="366"/>
+      <c r="F9" s="366"/>
+      <c r="G9" s="366"/>
+      <c r="H9" s="366"/>
+      <c r="I9" s="366"/>
+      <c r="J9" s="366"/>
+      <c r="K9" s="366"/>
+      <c r="L9" s="366"/>
+      <c r="M9" s="366"/>
+      <c r="N9" s="366"/>
+      <c r="O9" s="366"/>
+      <c r="P9" s="366"/>
+      <c r="Q9" s="366"/>
+      <c r="R9" s="366"/>
+      <c r="S9" s="366"/>
+      <c r="T9" s="366"/>
+      <c r="U9" s="366"/>
+      <c r="V9" s="366"/>
+      <c r="W9" s="42"/>
+    </row>
+    <row r="10" spans="1:23" ht="7.15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="93"/>
+      <c r="B10" s="367"/>
+      <c r="C10" s="367"/>
+      <c r="D10" s="367"/>
+      <c r="E10" s="367"/>
+      <c r="F10" s="367"/>
+      <c r="G10" s="367"/>
+      <c r="H10" s="367"/>
+      <c r="I10" s="367"/>
+      <c r="J10" s="367"/>
+      <c r="K10" s="367"/>
+      <c r="L10" s="367"/>
+      <c r="M10" s="367"/>
+      <c r="N10" s="367"/>
+      <c r="O10" s="367"/>
+      <c r="P10" s="367"/>
+      <c r="Q10" s="367"/>
+      <c r="R10" s="367"/>
+      <c r="S10" s="367"/>
+      <c r="T10" s="367"/>
+      <c r="U10" s="367"/>
+      <c r="V10" s="367"/>
+      <c r="W10" s="42"/>
+    </row>
+    <row r="11" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="93"/>
+      <c r="B11" s="368" t="s">
+        <v>99</v>
+      </c>
+      <c r="C11" s="368"/>
+      <c r="D11" s="169"/>
+      <c r="E11" s="369"/>
+      <c r="F11" s="369"/>
+      <c r="G11" s="369"/>
+      <c r="H11" s="369"/>
+      <c r="I11" s="170"/>
+      <c r="J11" s="370" t="s">
+        <v>100</v>
+      </c>
+      <c r="K11" s="370"/>
+      <c r="L11" s="370"/>
+      <c r="M11" s="370"/>
+      <c r="N11" s="370"/>
+      <c r="O11" s="370"/>
+      <c r="P11" s="370"/>
+      <c r="Q11" s="370"/>
+      <c r="R11" s="370"/>
+      <c r="S11" s="370"/>
+      <c r="T11" s="370"/>
+      <c r="U11" s="370"/>
+      <c r="V11" s="370"/>
+      <c r="W11" s="42"/>
+    </row>
+    <row r="12" spans="1:23" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="361"/>
+      <c r="B12" s="362"/>
+      <c r="C12" s="362"/>
+      <c r="D12" s="362"/>
+      <c r="E12" s="362"/>
+      <c r="F12" s="362"/>
+      <c r="G12" s="362"/>
+      <c r="H12" s="362"/>
+      <c r="I12" s="362"/>
+      <c r="J12" s="362"/>
+      <c r="K12" s="362"/>
+      <c r="L12" s="362"/>
+      <c r="M12" s="362"/>
+      <c r="N12" s="362"/>
+      <c r="O12" s="362"/>
+      <c r="P12" s="362"/>
+      <c r="Q12" s="362"/>
+      <c r="R12" s="362"/>
+      <c r="S12" s="362"/>
+      <c r="T12" s="362"/>
+      <c r="U12" s="362"/>
+      <c r="V12" s="362"/>
+      <c r="W12" s="363"/>
+    </row>
+    <row r="13" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="93"/>
+      <c r="B13" s="368" t="s">
+        <v>101</v>
+      </c>
+      <c r="C13" s="368"/>
+      <c r="D13" s="169"/>
+      <c r="E13" s="369"/>
+      <c r="F13" s="369"/>
+      <c r="G13" s="369"/>
+      <c r="H13" s="369"/>
+      <c r="I13" s="170"/>
+      <c r="J13" s="368" t="s">
+        <v>102</v>
+      </c>
+      <c r="K13" s="368"/>
+      <c r="L13" s="368"/>
+      <c r="M13" s="368"/>
+      <c r="N13" s="368"/>
+      <c r="O13" s="368"/>
+      <c r="P13" s="368"/>
+      <c r="Q13" s="169"/>
+      <c r="R13" s="172"/>
+      <c r="S13" s="173" t="s">
+        <v>103</v>
+      </c>
+      <c r="T13" s="174"/>
+      <c r="U13" s="371" t="s">
+        <v>104</v>
+      </c>
+      <c r="V13" s="371"/>
+      <c r="W13" s="42"/>
+    </row>
+    <row r="14" spans="1:23" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="361"/>
+      <c r="B14" s="362"/>
+      <c r="C14" s="362"/>
+      <c r="D14" s="362"/>
+      <c r="E14" s="362"/>
+      <c r="F14" s="362"/>
+      <c r="G14" s="362"/>
+      <c r="H14" s="362"/>
+      <c r="I14" s="362"/>
+      <c r="J14" s="362"/>
+      <c r="K14" s="362"/>
+      <c r="L14" s="362"/>
+      <c r="M14" s="362"/>
+      <c r="N14" s="362"/>
+      <c r="O14" s="362"/>
+      <c r="P14" s="362"/>
+      <c r="Q14" s="362"/>
+      <c r="R14" s="362"/>
+      <c r="S14" s="362"/>
+      <c r="T14" s="362"/>
+      <c r="U14" s="362"/>
+      <c r="V14" s="362"/>
+      <c r="W14" s="363"/>
+    </row>
+    <row r="15" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="93"/>
+      <c r="B15" s="368" t="s">
+        <v>105</v>
+      </c>
+      <c r="C15" s="368"/>
+      <c r="D15" s="169"/>
+      <c r="E15" s="369"/>
+      <c r="F15" s="369"/>
+      <c r="G15" s="369"/>
+      <c r="H15" s="369"/>
+      <c r="I15" s="170"/>
+      <c r="J15" s="368" t="s">
+        <v>106</v>
+      </c>
+      <c r="K15" s="368"/>
+      <c r="L15" s="368"/>
+      <c r="M15" s="368"/>
+      <c r="N15" s="368"/>
+      <c r="O15" s="368"/>
+      <c r="P15" s="368"/>
+      <c r="Q15" s="169"/>
+      <c r="R15" s="172"/>
+      <c r="S15" s="173" t="s">
+        <v>103</v>
+      </c>
+      <c r="T15" s="174"/>
+      <c r="U15" s="371" t="s">
+        <v>104</v>
+      </c>
+      <c r="V15" s="371"/>
+      <c r="W15" s="42"/>
+    </row>
+    <row r="16" spans="1:23" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="361"/>
+      <c r="B16" s="362"/>
+      <c r="C16" s="362"/>
+      <c r="D16" s="362"/>
+      <c r="E16" s="362"/>
+      <c r="F16" s="362"/>
+      <c r="G16" s="362"/>
+      <c r="H16" s="362"/>
+      <c r="I16" s="362"/>
+      <c r="J16" s="362"/>
+      <c r="K16" s="362"/>
+      <c r="L16" s="362"/>
+      <c r="M16" s="362"/>
+      <c r="N16" s="362"/>
+      <c r="O16" s="362"/>
+      <c r="P16" s="362"/>
+      <c r="Q16" s="362"/>
+      <c r="R16" s="362"/>
+      <c r="S16" s="362"/>
+      <c r="T16" s="362"/>
+      <c r="U16" s="362"/>
+      <c r="V16" s="362"/>
+      <c r="W16" s="363"/>
+    </row>
+    <row r="17" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="93"/>
+      <c r="B17" s="368" t="s">
+        <v>107</v>
+      </c>
+      <c r="C17" s="368"/>
+      <c r="D17" s="169"/>
+      <c r="E17" s="369"/>
+      <c r="F17" s="369"/>
+      <c r="G17" s="369"/>
+      <c r="H17" s="369"/>
+      <c r="I17" s="170"/>
+      <c r="J17" s="368" t="s">
         <v>108</v>
       </c>
-      <c r="C5" s="334"/>
-[...148 lines deleted...]
-      <c r="B11" s="398" t="s">
+      <c r="K17" s="368"/>
+      <c r="L17" s="368"/>
+      <c r="M17" s="368"/>
+      <c r="N17" s="368"/>
+      <c r="O17" s="368"/>
+      <c r="P17" s="368"/>
+      <c r="Q17" s="169"/>
+      <c r="R17" s="369"/>
+      <c r="S17" s="369"/>
+      <c r="T17" s="369"/>
+      <c r="U17" s="369"/>
+      <c r="V17" s="369"/>
+      <c r="W17" s="42"/>
+    </row>
+    <row r="18" spans="1:23" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="361"/>
+      <c r="B18" s="362"/>
+      <c r="C18" s="362"/>
+      <c r="D18" s="362"/>
+      <c r="E18" s="362"/>
+      <c r="F18" s="362"/>
+      <c r="G18" s="362"/>
+      <c r="H18" s="362"/>
+      <c r="I18" s="362"/>
+      <c r="J18" s="362"/>
+      <c r="K18" s="362"/>
+      <c r="L18" s="362"/>
+      <c r="M18" s="362"/>
+      <c r="N18" s="362"/>
+      <c r="O18" s="362"/>
+      <c r="P18" s="362"/>
+      <c r="Q18" s="362"/>
+      <c r="R18" s="362"/>
+      <c r="S18" s="362"/>
+      <c r="T18" s="362"/>
+      <c r="U18" s="362"/>
+      <c r="V18" s="362"/>
+      <c r="W18" s="363"/>
+    </row>
+    <row r="19" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="93"/>
+      <c r="B19" s="368" t="s">
         <v>109</v>
       </c>
-      <c r="C11" s="398"/>
-[...6 lines deleted...]
-      <c r="J11" s="417" t="s">
+      <c r="C19" s="368"/>
+      <c r="D19" s="169"/>
+      <c r="E19" s="372"/>
+      <c r="F19" s="372"/>
+      <c r="G19" s="372"/>
+      <c r="H19" s="372"/>
+      <c r="I19" s="170"/>
+      <c r="J19" s="368" t="s">
         <v>110</v>
       </c>
-      <c r="K11" s="417"/>
-[...40 lines deleted...]
-      <c r="B13" s="398" t="s">
+      <c r="K19" s="368"/>
+      <c r="L19" s="368"/>
+      <c r="M19" s="368"/>
+      <c r="N19" s="368"/>
+      <c r="O19" s="368"/>
+      <c r="P19" s="368"/>
+      <c r="Q19" s="169"/>
+      <c r="R19" s="369"/>
+      <c r="S19" s="369"/>
+      <c r="T19" s="369"/>
+      <c r="U19" s="369"/>
+      <c r="V19" s="369"/>
+      <c r="W19" s="42"/>
+    </row>
+    <row r="20" spans="1:23" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="361"/>
+      <c r="B20" s="362"/>
+      <c r="C20" s="362"/>
+      <c r="D20" s="362"/>
+      <c r="E20" s="362"/>
+      <c r="F20" s="362"/>
+      <c r="G20" s="362"/>
+      <c r="H20" s="362"/>
+      <c r="I20" s="362"/>
+      <c r="J20" s="362"/>
+      <c r="K20" s="362"/>
+      <c r="L20" s="362"/>
+      <c r="M20" s="362"/>
+      <c r="N20" s="362"/>
+      <c r="O20" s="362"/>
+      <c r="P20" s="362"/>
+      <c r="Q20" s="362"/>
+      <c r="R20" s="362"/>
+      <c r="S20" s="362"/>
+      <c r="T20" s="362"/>
+      <c r="U20" s="362"/>
+      <c r="V20" s="362"/>
+      <c r="W20" s="363"/>
+    </row>
+    <row r="21" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="93"/>
+      <c r="B21" s="368" t="s">
         <v>111</v>
       </c>
-      <c r="C13" s="398"/>
-[...6 lines deleted...]
-      <c r="J13" s="398" t="s">
+      <c r="C21" s="368"/>
+      <c r="D21" s="169"/>
+      <c r="E21" s="372"/>
+      <c r="F21" s="372"/>
+      <c r="G21" s="372"/>
+      <c r="H21" s="372"/>
+      <c r="I21" s="170"/>
+      <c r="J21" s="368" t="s">
         <v>112</v>
       </c>
-      <c r="K13" s="398"/>
-[...7 lines deleted...]
-      <c r="S13" s="216" t="s">
+      <c r="K21" s="368"/>
+      <c r="L21" s="368"/>
+      <c r="M21" s="368"/>
+      <c r="N21" s="368"/>
+      <c r="O21" s="368"/>
+      <c r="P21" s="368"/>
+      <c r="Q21" s="169"/>
+      <c r="R21" s="375"/>
+      <c r="S21" s="375"/>
+      <c r="T21" s="375"/>
+      <c r="U21" s="375"/>
+      <c r="V21" s="375"/>
+      <c r="W21" s="42"/>
+    </row>
+    <row r="22" spans="1:23" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="361"/>
+      <c r="B22" s="362"/>
+      <c r="C22" s="362"/>
+      <c r="D22" s="362"/>
+      <c r="E22" s="362"/>
+      <c r="F22" s="362"/>
+      <c r="G22" s="362"/>
+      <c r="H22" s="362"/>
+      <c r="I22" s="362"/>
+      <c r="J22" s="362"/>
+      <c r="K22" s="362"/>
+      <c r="L22" s="362"/>
+      <c r="M22" s="362"/>
+      <c r="N22" s="362"/>
+      <c r="O22" s="362"/>
+      <c r="P22" s="362"/>
+      <c r="Q22" s="362"/>
+      <c r="R22" s="362"/>
+      <c r="S22" s="362"/>
+      <c r="T22" s="362"/>
+      <c r="U22" s="362"/>
+      <c r="V22" s="362"/>
+      <c r="W22" s="363"/>
+    </row>
+    <row r="23" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="93"/>
+      <c r="B23" s="368" t="s">
         <v>113</v>
       </c>
-      <c r="T13" s="217"/>
-      <c r="U13" s="413" t="s">
+      <c r="C23" s="368"/>
+      <c r="D23" s="169"/>
+      <c r="E23" s="369"/>
+      <c r="F23" s="369"/>
+      <c r="G23" s="369"/>
+      <c r="H23" s="369"/>
+      <c r="I23" s="170"/>
+      <c r="J23" s="368" t="s">
         <v>114</v>
       </c>
-      <c r="V13" s="413"/>
-[...29 lines deleted...]
-      <c r="B15" s="398" t="s">
+      <c r="K23" s="368"/>
+      <c r="L23" s="368"/>
+      <c r="M23" s="368"/>
+      <c r="N23" s="368"/>
+      <c r="O23" s="368"/>
+      <c r="P23" s="368"/>
+      <c r="Q23" s="169"/>
+      <c r="R23" s="376"/>
+      <c r="S23" s="376"/>
+      <c r="T23" s="376"/>
+      <c r="U23" s="376"/>
+      <c r="V23" s="376"/>
+      <c r="W23" s="42"/>
+    </row>
+    <row r="24" spans="1:23" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="361"/>
+      <c r="B24" s="362"/>
+      <c r="C24" s="362"/>
+      <c r="D24" s="362"/>
+      <c r="E24" s="362"/>
+      <c r="F24" s="362"/>
+      <c r="G24" s="362"/>
+      <c r="H24" s="362"/>
+      <c r="I24" s="362"/>
+      <c r="J24" s="362"/>
+      <c r="K24" s="362"/>
+      <c r="L24" s="362"/>
+      <c r="M24" s="362"/>
+      <c r="N24" s="362"/>
+      <c r="O24" s="362"/>
+      <c r="P24" s="362"/>
+      <c r="Q24" s="362"/>
+      <c r="R24" s="362"/>
+      <c r="S24" s="362"/>
+      <c r="T24" s="362"/>
+      <c r="U24" s="362"/>
+      <c r="V24" s="362"/>
+      <c r="W24" s="363"/>
+    </row>
+    <row r="25" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="93"/>
+      <c r="B25" s="368" t="s">
         <v>115</v>
       </c>
-      <c r="C15" s="398"/>
-[...6 lines deleted...]
-      <c r="J15" s="398" t="s">
+      <c r="C25" s="368"/>
+      <c r="D25" s="169"/>
+      <c r="E25" s="369"/>
+      <c r="F25" s="369"/>
+      <c r="G25" s="369"/>
+      <c r="H25" s="369"/>
+      <c r="I25" s="377"/>
+      <c r="J25" s="377"/>
+      <c r="K25" s="377"/>
+      <c r="L25" s="377"/>
+      <c r="M25" s="377"/>
+      <c r="N25" s="377"/>
+      <c r="O25" s="377"/>
+      <c r="P25" s="377"/>
+      <c r="Q25" s="175"/>
+      <c r="R25" s="376"/>
+      <c r="S25" s="376"/>
+      <c r="T25" s="376"/>
+      <c r="U25" s="376"/>
+      <c r="V25" s="376"/>
+      <c r="W25" s="42"/>
+    </row>
+    <row r="26" spans="1:23" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="361"/>
+      <c r="B26" s="362"/>
+      <c r="C26" s="362"/>
+      <c r="D26" s="362"/>
+      <c r="E26" s="362"/>
+      <c r="F26" s="362"/>
+      <c r="G26" s="362"/>
+      <c r="H26" s="362"/>
+      <c r="I26" s="362"/>
+      <c r="J26" s="362"/>
+      <c r="K26" s="362"/>
+      <c r="L26" s="362"/>
+      <c r="M26" s="362"/>
+      <c r="N26" s="362"/>
+      <c r="O26" s="362"/>
+      <c r="P26" s="362"/>
+      <c r="Q26" s="362"/>
+      <c r="R26" s="362"/>
+      <c r="S26" s="362"/>
+      <c r="T26" s="362"/>
+      <c r="U26" s="362"/>
+      <c r="V26" s="362"/>
+      <c r="W26" s="363"/>
+    </row>
+    <row r="27" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="93"/>
+      <c r="B27" s="368" t="s">
         <v>116</v>
       </c>
-      <c r="K15" s="398"/>
-[...44 lines deleted...]
-      <c r="B17" s="398" t="s">
+      <c r="C27" s="368"/>
+      <c r="D27" s="169"/>
+      <c r="E27" s="369"/>
+      <c r="F27" s="369"/>
+      <c r="G27" s="369"/>
+      <c r="H27" s="369"/>
+      <c r="I27" s="377"/>
+      <c r="J27" s="377"/>
+      <c r="K27" s="377"/>
+      <c r="L27" s="377"/>
+      <c r="M27" s="377"/>
+      <c r="N27" s="377"/>
+      <c r="O27" s="377"/>
+      <c r="P27" s="377"/>
+      <c r="Q27" s="175"/>
+      <c r="R27" s="376"/>
+      <c r="S27" s="376"/>
+      <c r="T27" s="376"/>
+      <c r="U27" s="376"/>
+      <c r="V27" s="376"/>
+      <c r="W27" s="42"/>
+    </row>
+    <row r="28" spans="1:23" ht="7.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="93"/>
+      <c r="B28" s="381"/>
+      <c r="C28" s="381"/>
+      <c r="D28" s="381"/>
+      <c r="E28" s="381"/>
+      <c r="F28" s="381"/>
+      <c r="G28" s="381"/>
+      <c r="H28" s="381"/>
+      <c r="I28" s="381"/>
+      <c r="J28" s="381"/>
+      <c r="K28" s="381"/>
+      <c r="L28" s="381"/>
+      <c r="M28" s="381"/>
+      <c r="N28" s="381"/>
+      <c r="O28" s="381"/>
+      <c r="P28" s="381"/>
+      <c r="Q28" s="381"/>
+      <c r="R28" s="381"/>
+      <c r="S28" s="381"/>
+      <c r="T28" s="381"/>
+      <c r="U28" s="381"/>
+      <c r="V28" s="381"/>
+      <c r="W28" s="42"/>
+    </row>
+    <row r="29" spans="1:23" ht="7.15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="93"/>
+      <c r="B29" s="382"/>
+      <c r="C29" s="382"/>
+      <c r="D29" s="382"/>
+      <c r="E29" s="382"/>
+      <c r="F29" s="382"/>
+      <c r="G29" s="382"/>
+      <c r="H29" s="382"/>
+      <c r="I29" s="382"/>
+      <c r="J29" s="382"/>
+      <c r="K29" s="382"/>
+      <c r="L29" s="382"/>
+      <c r="M29" s="382"/>
+      <c r="N29" s="382"/>
+      <c r="O29" s="382"/>
+      <c r="P29" s="382"/>
+      <c r="Q29" s="382"/>
+      <c r="R29" s="382"/>
+      <c r="S29" s="382"/>
+      <c r="T29" s="382"/>
+      <c r="U29" s="382"/>
+      <c r="V29" s="382"/>
+      <c r="W29" s="42"/>
+    </row>
+    <row r="30" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="93"/>
+      <c r="B30" s="383" t="s">
         <v>117</v>
       </c>
-      <c r="C17" s="398"/>
-[...6 lines deleted...]
-      <c r="J17" s="398" t="s">
+      <c r="C30" s="383"/>
+      <c r="D30" s="383"/>
+      <c r="E30" s="383"/>
+      <c r="F30" s="383"/>
+      <c r="G30" s="383"/>
+      <c r="H30" s="383"/>
+      <c r="I30" s="383"/>
+      <c r="J30" s="383"/>
+      <c r="K30" s="383"/>
+      <c r="L30" s="383"/>
+      <c r="M30" s="383"/>
+      <c r="N30" s="383"/>
+      <c r="O30" s="383"/>
+      <c r="P30" s="383"/>
+      <c r="Q30" s="383"/>
+      <c r="R30" s="383"/>
+      <c r="S30" s="383"/>
+      <c r="T30" s="383"/>
+      <c r="U30" s="383"/>
+      <c r="V30" s="383"/>
+      <c r="W30" s="42"/>
+    </row>
+    <row r="31" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="93"/>
+      <c r="B31" s="384"/>
+      <c r="C31" s="384"/>
+      <c r="D31" s="384"/>
+      <c r="E31" s="384"/>
+      <c r="F31" s="384"/>
+      <c r="G31" s="384"/>
+      <c r="H31" s="384"/>
+      <c r="I31" s="384"/>
+      <c r="J31" s="384"/>
+      <c r="K31" s="384"/>
+      <c r="L31" s="384"/>
+      <c r="M31" s="384"/>
+      <c r="N31" s="384"/>
+      <c r="O31" s="384"/>
+      <c r="P31" s="384"/>
+      <c r="Q31" s="384"/>
+      <c r="R31" s="384"/>
+      <c r="S31" s="384"/>
+      <c r="T31" s="384"/>
+      <c r="U31" s="384"/>
+      <c r="V31" s="384"/>
+      <c r="W31" s="42"/>
+    </row>
+    <row r="32" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="93"/>
+      <c r="B32" s="384"/>
+      <c r="C32" s="384"/>
+      <c r="D32" s="384"/>
+      <c r="E32" s="384"/>
+      <c r="F32" s="384"/>
+      <c r="G32" s="384"/>
+      <c r="H32" s="384"/>
+      <c r="I32" s="384"/>
+      <c r="J32" s="384"/>
+      <c r="K32" s="384"/>
+      <c r="L32" s="384"/>
+      <c r="M32" s="384"/>
+      <c r="N32" s="384"/>
+      <c r="O32" s="384"/>
+      <c r="P32" s="384"/>
+      <c r="Q32" s="384"/>
+      <c r="R32" s="384"/>
+      <c r="S32" s="384"/>
+      <c r="T32" s="384"/>
+      <c r="U32" s="384"/>
+      <c r="V32" s="384"/>
+      <c r="W32" s="42"/>
+    </row>
+    <row r="33" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="93"/>
+      <c r="B33" s="384"/>
+      <c r="C33" s="384"/>
+      <c r="D33" s="384"/>
+      <c r="E33" s="384"/>
+      <c r="F33" s="384"/>
+      <c r="G33" s="384"/>
+      <c r="H33" s="384"/>
+      <c r="I33" s="384"/>
+      <c r="J33" s="384"/>
+      <c r="K33" s="384"/>
+      <c r="L33" s="384"/>
+      <c r="M33" s="384"/>
+      <c r="N33" s="384"/>
+      <c r="O33" s="384"/>
+      <c r="P33" s="384"/>
+      <c r="Q33" s="384"/>
+      <c r="R33" s="384"/>
+      <c r="S33" s="384"/>
+      <c r="T33" s="384"/>
+      <c r="U33" s="384"/>
+      <c r="V33" s="384"/>
+      <c r="W33" s="42"/>
+    </row>
+    <row r="34" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="93"/>
+      <c r="B34" s="384"/>
+      <c r="C34" s="384"/>
+      <c r="D34" s="384"/>
+      <c r="E34" s="384"/>
+      <c r="F34" s="384"/>
+      <c r="G34" s="384"/>
+      <c r="H34" s="384"/>
+      <c r="I34" s="384"/>
+      <c r="J34" s="384"/>
+      <c r="K34" s="384"/>
+      <c r="L34" s="384"/>
+      <c r="M34" s="384"/>
+      <c r="N34" s="384"/>
+      <c r="O34" s="384"/>
+      <c r="P34" s="384"/>
+      <c r="Q34" s="384"/>
+      <c r="R34" s="384"/>
+      <c r="S34" s="384"/>
+      <c r="T34" s="384"/>
+      <c r="U34" s="384"/>
+      <c r="V34" s="384"/>
+      <c r="W34" s="42"/>
+    </row>
+    <row r="35" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="93"/>
+      <c r="B35" s="384"/>
+      <c r="C35" s="384"/>
+      <c r="D35" s="384"/>
+      <c r="E35" s="384"/>
+      <c r="F35" s="384"/>
+      <c r="G35" s="384"/>
+      <c r="H35" s="384"/>
+      <c r="I35" s="384"/>
+      <c r="J35" s="384"/>
+      <c r="K35" s="384"/>
+      <c r="L35" s="384"/>
+      <c r="M35" s="384"/>
+      <c r="N35" s="384"/>
+      <c r="O35" s="384"/>
+      <c r="P35" s="384"/>
+      <c r="Q35" s="384"/>
+      <c r="R35" s="384"/>
+      <c r="S35" s="384"/>
+      <c r="T35" s="384"/>
+      <c r="U35" s="384"/>
+      <c r="V35" s="384"/>
+      <c r="W35" s="42"/>
+    </row>
+    <row r="36" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="93"/>
+      <c r="B36" s="384"/>
+      <c r="C36" s="384"/>
+      <c r="D36" s="384"/>
+      <c r="E36" s="384"/>
+      <c r="F36" s="384"/>
+      <c r="G36" s="384"/>
+      <c r="H36" s="384"/>
+      <c r="I36" s="384"/>
+      <c r="J36" s="384"/>
+      <c r="K36" s="384"/>
+      <c r="L36" s="384"/>
+      <c r="M36" s="384"/>
+      <c r="N36" s="384"/>
+      <c r="O36" s="384"/>
+      <c r="P36" s="384"/>
+      <c r="Q36" s="384"/>
+      <c r="R36" s="384"/>
+      <c r="S36" s="384"/>
+      <c r="T36" s="384"/>
+      <c r="U36" s="384"/>
+      <c r="V36" s="384"/>
+      <c r="W36" s="42"/>
+    </row>
+    <row r="37" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="93"/>
+      <c r="B37" s="384"/>
+      <c r="C37" s="384"/>
+      <c r="D37" s="384"/>
+      <c r="E37" s="384"/>
+      <c r="F37" s="384"/>
+      <c r="G37" s="384"/>
+      <c r="H37" s="384"/>
+      <c r="I37" s="384"/>
+      <c r="J37" s="384"/>
+      <c r="K37" s="384"/>
+      <c r="L37" s="384"/>
+      <c r="M37" s="384"/>
+      <c r="N37" s="384"/>
+      <c r="O37" s="384"/>
+      <c r="P37" s="384"/>
+      <c r="Q37" s="384"/>
+      <c r="R37" s="384"/>
+      <c r="S37" s="384"/>
+      <c r="T37" s="384"/>
+      <c r="U37" s="384"/>
+      <c r="V37" s="384"/>
+      <c r="W37" s="31"/>
+    </row>
+    <row r="38" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="93"/>
+      <c r="B38" s="384"/>
+      <c r="C38" s="384"/>
+      <c r="D38" s="384"/>
+      <c r="E38" s="384"/>
+      <c r="F38" s="384"/>
+      <c r="G38" s="384"/>
+      <c r="H38" s="384"/>
+      <c r="I38" s="384"/>
+      <c r="J38" s="384"/>
+      <c r="K38" s="384"/>
+      <c r="L38" s="384"/>
+      <c r="M38" s="384"/>
+      <c r="N38" s="384"/>
+      <c r="O38" s="384"/>
+      <c r="P38" s="384"/>
+      <c r="Q38" s="384"/>
+      <c r="R38" s="384"/>
+      <c r="S38" s="384"/>
+      <c r="T38" s="384"/>
+      <c r="U38" s="384"/>
+      <c r="V38" s="384"/>
+      <c r="W38" s="42"/>
+    </row>
+    <row r="39" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="93"/>
+      <c r="B39" s="384"/>
+      <c r="C39" s="384"/>
+      <c r="D39" s="384"/>
+      <c r="E39" s="384"/>
+      <c r="F39" s="384"/>
+      <c r="G39" s="384"/>
+      <c r="H39" s="384"/>
+      <c r="I39" s="384"/>
+      <c r="J39" s="384"/>
+      <c r="K39" s="384"/>
+      <c r="L39" s="384"/>
+      <c r="M39" s="384"/>
+      <c r="N39" s="384"/>
+      <c r="O39" s="384"/>
+      <c r="P39" s="384"/>
+      <c r="Q39" s="384"/>
+      <c r="R39" s="384"/>
+      <c r="S39" s="384"/>
+      <c r="T39" s="384"/>
+      <c r="U39" s="384"/>
+      <c r="V39" s="384"/>
+      <c r="W39" s="42"/>
+    </row>
+    <row r="40" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="93"/>
+      <c r="B40" s="384"/>
+      <c r="C40" s="384"/>
+      <c r="D40" s="384"/>
+      <c r="E40" s="384"/>
+      <c r="F40" s="384"/>
+      <c r="G40" s="384"/>
+      <c r="H40" s="384"/>
+      <c r="I40" s="384"/>
+      <c r="J40" s="384"/>
+      <c r="K40" s="384"/>
+      <c r="L40" s="384"/>
+      <c r="M40" s="384"/>
+      <c r="N40" s="384"/>
+      <c r="O40" s="384"/>
+      <c r="P40" s="384"/>
+      <c r="Q40" s="384"/>
+      <c r="R40" s="384"/>
+      <c r="S40" s="384"/>
+      <c r="T40" s="384"/>
+      <c r="U40" s="384"/>
+      <c r="V40" s="384"/>
+      <c r="W40" s="42"/>
+    </row>
+    <row r="41" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="93"/>
+      <c r="B41" s="384"/>
+      <c r="C41" s="384"/>
+      <c r="D41" s="384"/>
+      <c r="E41" s="384"/>
+      <c r="F41" s="384"/>
+      <c r="G41" s="384"/>
+      <c r="H41" s="384"/>
+      <c r="I41" s="384"/>
+      <c r="J41" s="384"/>
+      <c r="K41" s="384"/>
+      <c r="L41" s="384"/>
+      <c r="M41" s="384"/>
+      <c r="N41" s="384"/>
+      <c r="O41" s="384"/>
+      <c r="P41" s="384"/>
+      <c r="Q41" s="384"/>
+      <c r="R41" s="384"/>
+      <c r="S41" s="384"/>
+      <c r="T41" s="384"/>
+      <c r="U41" s="384"/>
+      <c r="V41" s="384"/>
+      <c r="W41" s="42"/>
+    </row>
+    <row r="42" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="93"/>
+      <c r="B42" s="384"/>
+      <c r="C42" s="384"/>
+      <c r="D42" s="384"/>
+      <c r="E42" s="384"/>
+      <c r="F42" s="384"/>
+      <c r="G42" s="384"/>
+      <c r="H42" s="384"/>
+      <c r="I42" s="384"/>
+      <c r="J42" s="384"/>
+      <c r="K42" s="384"/>
+      <c r="L42" s="384"/>
+      <c r="M42" s="384"/>
+      <c r="N42" s="384"/>
+      <c r="O42" s="384"/>
+      <c r="P42" s="384"/>
+      <c r="Q42" s="384"/>
+      <c r="R42" s="384"/>
+      <c r="S42" s="384"/>
+      <c r="T42" s="384"/>
+      <c r="U42" s="384"/>
+      <c r="V42" s="384"/>
+      <c r="W42" s="158"/>
+    </row>
+    <row r="43" spans="1:23" ht="7.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="93"/>
+      <c r="B43" s="167"/>
+      <c r="C43" s="385"/>
+      <c r="D43" s="385"/>
+      <c r="E43" s="385"/>
+      <c r="F43" s="385"/>
+      <c r="G43" s="385"/>
+      <c r="H43" s="385"/>
+      <c r="I43" s="385"/>
+      <c r="J43" s="385"/>
+      <c r="K43" s="385"/>
+      <c r="L43" s="385"/>
+      <c r="M43" s="385"/>
+      <c r="N43" s="385"/>
+      <c r="O43" s="385"/>
+      <c r="P43" s="385"/>
+      <c r="Q43" s="385"/>
+      <c r="R43" s="385"/>
+      <c r="S43" s="385"/>
+      <c r="T43" s="385"/>
+      <c r="U43" s="385"/>
+      <c r="V43" s="386"/>
+      <c r="W43" s="158"/>
+    </row>
+    <row r="44" spans="1:23" ht="7.15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="93"/>
+      <c r="B44" s="387"/>
+      <c r="C44" s="382"/>
+      <c r="D44" s="382"/>
+      <c r="E44" s="382"/>
+      <c r="F44" s="382"/>
+      <c r="G44" s="382"/>
+      <c r="H44" s="382"/>
+      <c r="I44" s="382"/>
+      <c r="J44" s="382"/>
+      <c r="K44" s="382"/>
+      <c r="L44" s="382"/>
+      <c r="M44" s="382"/>
+      <c r="N44" s="382"/>
+      <c r="O44" s="382"/>
+      <c r="P44" s="382"/>
+      <c r="Q44" s="382"/>
+      <c r="R44" s="382"/>
+      <c r="S44" s="382"/>
+      <c r="T44" s="382"/>
+      <c r="U44" s="382"/>
+      <c r="V44" s="388"/>
+      <c r="W44" s="158"/>
+    </row>
+    <row r="45" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="93"/>
+      <c r="B45" s="378" t="s">
         <v>118</v>
       </c>
-      <c r="K17" s="398"/>
-[...40 lines deleted...]
-      <c r="B19" s="398" t="s">
+      <c r="C45" s="379"/>
+      <c r="D45" s="379"/>
+      <c r="E45" s="379"/>
+      <c r="F45" s="379"/>
+      <c r="G45" s="379"/>
+      <c r="H45" s="379"/>
+      <c r="I45" s="379"/>
+      <c r="J45" s="379"/>
+      <c r="K45" s="379"/>
+      <c r="L45" s="379"/>
+      <c r="M45" s="379"/>
+      <c r="N45" s="379"/>
+      <c r="O45" s="379"/>
+      <c r="P45" s="379"/>
+      <c r="Q45" s="379"/>
+      <c r="R45" s="379"/>
+      <c r="S45" s="379"/>
+      <c r="T45" s="379"/>
+      <c r="U45" s="379"/>
+      <c r="V45" s="380"/>
+      <c r="W45" s="158"/>
+    </row>
+    <row r="46" spans="1:23" ht="7.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="93"/>
+      <c r="B46" s="378"/>
+      <c r="C46" s="379"/>
+      <c r="D46" s="379"/>
+      <c r="E46" s="379"/>
+      <c r="F46" s="379"/>
+      <c r="G46" s="379"/>
+      <c r="H46" s="379"/>
+      <c r="I46" s="379"/>
+      <c r="J46" s="379"/>
+      <c r="K46" s="379"/>
+      <c r="L46" s="379"/>
+      <c r="M46" s="379"/>
+      <c r="N46" s="379"/>
+      <c r="O46" s="379"/>
+      <c r="P46" s="379"/>
+      <c r="Q46" s="379"/>
+      <c r="R46" s="379"/>
+      <c r="S46" s="379"/>
+      <c r="T46" s="379"/>
+      <c r="U46" s="379"/>
+      <c r="V46" s="380"/>
+      <c r="W46" s="158"/>
+    </row>
+    <row r="47" spans="1:23" ht="7.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="93"/>
+      <c r="B47" s="177"/>
+      <c r="C47" s="389"/>
+      <c r="D47" s="390"/>
+      <c r="E47" s="390"/>
+      <c r="F47" s="390"/>
+      <c r="G47" s="390"/>
+      <c r="H47" s="390"/>
+      <c r="I47" s="390"/>
+      <c r="J47" s="390"/>
+      <c r="K47" s="391"/>
+      <c r="L47" s="392"/>
+      <c r="M47" s="389"/>
+      <c r="N47" s="390"/>
+      <c r="O47" s="390"/>
+      <c r="P47" s="390"/>
+      <c r="Q47" s="390"/>
+      <c r="R47" s="390"/>
+      <c r="S47" s="390"/>
+      <c r="T47" s="390"/>
+      <c r="U47" s="391"/>
+      <c r="V47" s="178"/>
+      <c r="W47" s="158"/>
+    </row>
+    <row r="48" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="93"/>
+      <c r="B48" s="177"/>
+      <c r="C48" s="393" t="s">
         <v>119</v>
       </c>
-      <c r="C19" s="398"/>
-[...6 lines deleted...]
-      <c r="J19" s="398" t="s">
+      <c r="D48" s="394"/>
+      <c r="E48" s="394"/>
+      <c r="F48" s="179"/>
+      <c r="G48" s="180"/>
+      <c r="H48" s="180"/>
+      <c r="I48" s="180"/>
+      <c r="J48" s="180"/>
+      <c r="K48" s="181"/>
+      <c r="L48" s="392"/>
+      <c r="M48" s="182"/>
+      <c r="N48" s="362" t="s">
         <v>120</v>
       </c>
-      <c r="K19" s="398"/>
-[...40 lines deleted...]
-      <c r="B21" s="398" t="s">
+      <c r="O48" s="362"/>
+      <c r="P48" s="362"/>
+      <c r="Q48" s="362"/>
+      <c r="R48" s="362"/>
+      <c r="S48" s="362"/>
+      <c r="T48" s="362"/>
+      <c r="U48" s="183"/>
+      <c r="V48" s="184"/>
+      <c r="W48" s="158"/>
+    </row>
+    <row r="49" spans="1:24" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="93"/>
+      <c r="B49" s="177"/>
+      <c r="C49" s="393"/>
+      <c r="D49" s="394"/>
+      <c r="E49" s="394"/>
+      <c r="F49" s="179"/>
+      <c r="G49" s="172"/>
+      <c r="H49" s="185" t="s">
+        <v>103</v>
+      </c>
+      <c r="I49" s="172"/>
+      <c r="J49" s="185" t="s">
+        <v>104</v>
+      </c>
+      <c r="K49" s="186"/>
+      <c r="L49" s="392"/>
+      <c r="M49" s="182"/>
+      <c r="N49" s="395" t="s">
         <v>121</v>
       </c>
-      <c r="C21" s="398"/>
-[...6 lines deleted...]
-      <c r="J21" s="398" t="s">
+      <c r="O49" s="395"/>
+      <c r="P49" s="395"/>
+      <c r="Q49" s="395"/>
+      <c r="R49" s="395"/>
+      <c r="S49" s="395"/>
+      <c r="T49" s="395"/>
+      <c r="U49" s="187"/>
+      <c r="V49" s="184"/>
+      <c r="W49" s="158"/>
+    </row>
+    <row r="50" spans="1:24" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="93"/>
+      <c r="B50" s="177"/>
+      <c r="C50" s="396"/>
+      <c r="D50" s="358"/>
+      <c r="E50" s="358"/>
+      <c r="F50" s="358"/>
+      <c r="G50" s="358"/>
+      <c r="H50" s="358"/>
+      <c r="I50" s="358"/>
+      <c r="J50" s="358"/>
+      <c r="K50" s="397"/>
+      <c r="L50" s="392"/>
+      <c r="M50" s="182"/>
+      <c r="N50" s="398" t="s">
         <v>122</v>
       </c>
-      <c r="K21" s="398"/>
-[...40 lines deleted...]
-      <c r="B23" s="398" t="s">
+      <c r="O50" s="398"/>
+      <c r="P50" s="398"/>
+      <c r="Q50" s="398"/>
+      <c r="R50" s="398"/>
+      <c r="S50" s="398"/>
+      <c r="T50" s="398"/>
+      <c r="U50" s="190"/>
+      <c r="V50" s="184"/>
+      <c r="W50" s="158"/>
+    </row>
+    <row r="51" spans="1:24" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="93"/>
+      <c r="B51" s="177"/>
+      <c r="C51" s="393" t="s">
         <v>123</v>
       </c>
-      <c r="C23" s="398"/>
-[...6 lines deleted...]
-      <c r="J23" s="398" t="s">
+      <c r="D51" s="394"/>
+      <c r="E51" s="394"/>
+      <c r="F51" s="179"/>
+      <c r="G51" s="180"/>
+      <c r="H51" s="180"/>
+      <c r="I51" s="156"/>
+      <c r="J51" s="156"/>
+      <c r="K51" s="191"/>
+      <c r="L51" s="392"/>
+      <c r="M51" s="192"/>
+      <c r="N51" s="399" t="s">
         <v>124</v>
       </c>
-      <c r="K23" s="398"/>
-[...735 lines deleted...]
-      <c r="W51" s="201"/>
+      <c r="O51" s="399"/>
+      <c r="P51" s="399"/>
+      <c r="Q51" s="399"/>
+      <c r="R51" s="399"/>
+      <c r="S51" s="399"/>
+      <c r="T51" s="399"/>
+      <c r="U51" s="193"/>
+      <c r="V51" s="184"/>
+      <c r="W51" s="158"/>
     </row>
     <row r="52" spans="1:24" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="126"/>
-[...16 lines deleted...]
-      <c r="N52" s="391" t="str">
+      <c r="A52" s="93"/>
+      <c r="B52" s="177"/>
+      <c r="C52" s="393"/>
+      <c r="D52" s="394"/>
+      <c r="E52" s="394"/>
+      <c r="F52" s="179"/>
+      <c r="G52" s="172"/>
+      <c r="H52" s="176" t="s">
+        <v>103</v>
+      </c>
+      <c r="I52" s="194"/>
+      <c r="J52" s="176" t="s">
+        <v>104</v>
+      </c>
+      <c r="K52" s="186"/>
+      <c r="L52" s="392"/>
+      <c r="M52" s="195"/>
+      <c r="N52" s="400" t="str">
         <f>IF(N56&lt;&gt;"","TCO     -",IF(N58&lt;&gt;"","CNO     - ",""))</f>
         <v/>
       </c>
-      <c r="O52" s="391"/>
-[...7 lines deleted...]
-      <c r="W52" s="201"/>
+      <c r="O52" s="400"/>
+      <c r="P52" s="400"/>
+      <c r="Q52" s="401"/>
+      <c r="R52" s="401"/>
+      <c r="S52" s="401"/>
+      <c r="T52" s="401"/>
+      <c r="U52" s="183"/>
+      <c r="V52" s="184"/>
+      <c r="W52" s="158"/>
     </row>
     <row r="53" spans="1:24" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="126"/>
-[...21 lines deleted...]
-      <c r="W53" s="201"/>
+      <c r="A53" s="93"/>
+      <c r="B53" s="177"/>
+      <c r="C53" s="396"/>
+      <c r="D53" s="358"/>
+      <c r="E53" s="358"/>
+      <c r="F53" s="358"/>
+      <c r="G53" s="358"/>
+      <c r="H53" s="358"/>
+      <c r="I53" s="358"/>
+      <c r="J53" s="358"/>
+      <c r="K53" s="397"/>
+      <c r="L53" s="392"/>
+      <c r="M53" s="396"/>
+      <c r="N53" s="358"/>
+      <c r="O53" s="358"/>
+      <c r="P53" s="358"/>
+      <c r="Q53" s="358"/>
+      <c r="R53" s="358"/>
+      <c r="S53" s="358"/>
+      <c r="T53" s="358"/>
+      <c r="U53" s="397"/>
+      <c r="V53" s="184"/>
+      <c r="W53" s="158"/>
     </row>
     <row r="54" spans="1:24" ht="3" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="126"/>
-[...23 lines deleted...]
-      <c r="W54" s="201"/>
+      <c r="A54" s="93"/>
+      <c r="B54" s="177"/>
+      <c r="C54" s="188"/>
+      <c r="D54" s="86"/>
+      <c r="E54" s="86"/>
+      <c r="F54" s="86"/>
+      <c r="G54" s="86"/>
+      <c r="H54" s="86"/>
+      <c r="I54" s="86"/>
+      <c r="J54" s="86"/>
+      <c r="K54" s="189"/>
+      <c r="L54" s="392"/>
+      <c r="M54" s="196"/>
+      <c r="N54" s="358" t="s">
+        <v>125</v>
+      </c>
+      <c r="O54" s="358"/>
+      <c r="P54" s="358"/>
+      <c r="Q54" s="358"/>
+      <c r="R54" s="358"/>
+      <c r="S54" s="358"/>
+      <c r="T54" s="358"/>
+      <c r="U54" s="186"/>
+      <c r="V54" s="184"/>
+      <c r="W54" s="158"/>
     </row>
     <row r="55" spans="1:24" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="126"/>
-[...25 lines deleted...]
-      <c r="W55" s="201"/>
+      <c r="A55" s="93"/>
+      <c r="B55" s="177"/>
+      <c r="C55" s="402" t="s">
+        <v>126</v>
+      </c>
+      <c r="D55" s="403"/>
+      <c r="E55" s="403"/>
+      <c r="F55" s="373"/>
+      <c r="G55" s="373"/>
+      <c r="H55" s="416" t="s">
+        <v>127</v>
+      </c>
+      <c r="I55" s="416"/>
+      <c r="J55" s="373"/>
+      <c r="K55" s="186"/>
+      <c r="L55" s="392"/>
+      <c r="M55" s="196"/>
+      <c r="N55" s="358"/>
+      <c r="O55" s="358"/>
+      <c r="P55" s="358"/>
+      <c r="Q55" s="358"/>
+      <c r="R55" s="358"/>
+      <c r="S55" s="358"/>
+      <c r="T55" s="358"/>
+      <c r="U55" s="189"/>
+      <c r="V55" s="184"/>
+      <c r="W55" s="158"/>
     </row>
     <row r="56" spans="1:24" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="126"/>
-[...24 lines deleted...]
-      <c r="X56" s="244"/>
+      <c r="A56" s="93"/>
+      <c r="B56" s="177"/>
+      <c r="C56" s="402"/>
+      <c r="D56" s="403"/>
+      <c r="E56" s="403"/>
+      <c r="F56" s="374"/>
+      <c r="G56" s="374"/>
+      <c r="H56" s="416"/>
+      <c r="I56" s="416"/>
+      <c r="J56" s="374"/>
+      <c r="K56" s="186"/>
+      <c r="L56" s="392"/>
+      <c r="M56" s="195"/>
+      <c r="N56" s="194"/>
+      <c r="O56" s="404" t="s">
+        <v>128</v>
+      </c>
+      <c r="P56" s="405"/>
+      <c r="Q56" s="405"/>
+      <c r="R56" s="405"/>
+      <c r="S56" s="405"/>
+      <c r="T56" s="405"/>
+      <c r="U56" s="200"/>
+      <c r="V56" s="184"/>
+      <c r="W56" s="158"/>
+      <c r="X56" s="201"/>
     </row>
     <row r="57" spans="1:24" ht="3" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="126"/>
-[...8 lines deleted...]
-      <c r="H57" s="366" t="s">
+      <c r="A57" s="93"/>
+      <c r="B57" s="177"/>
+      <c r="C57" s="197"/>
+      <c r="D57" s="198"/>
+      <c r="E57" s="198"/>
+      <c r="F57" s="407" t="s">
+        <v>129</v>
+      </c>
+      <c r="G57" s="407"/>
+      <c r="H57" s="399" t="s">
         <v>1</v>
       </c>
-      <c r="I57" s="366"/>
-[...16 lines deleted...]
-      <c r="X57" s="244"/>
+      <c r="I57" s="399"/>
+      <c r="J57" s="407" t="s">
+        <v>130</v>
+      </c>
+      <c r="K57" s="186"/>
+      <c r="L57" s="392"/>
+      <c r="M57" s="195"/>
+      <c r="N57" s="202"/>
+      <c r="O57" s="171"/>
+      <c r="P57" s="199"/>
+      <c r="Q57" s="199"/>
+      <c r="R57" s="199"/>
+      <c r="S57" s="199"/>
+      <c r="T57" s="199"/>
+      <c r="U57" s="200"/>
+      <c r="V57" s="184"/>
+      <c r="W57" s="158"/>
+      <c r="X57" s="201"/>
     </row>
     <row r="58" spans="1:24" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="126"/>
-[...24 lines deleted...]
-      <c r="X58" s="244"/>
+      <c r="A58" s="93"/>
+      <c r="B58" s="177"/>
+      <c r="C58" s="396"/>
+      <c r="D58" s="358"/>
+      <c r="E58" s="358"/>
+      <c r="F58" s="399"/>
+      <c r="G58" s="399"/>
+      <c r="H58" s="399"/>
+      <c r="I58" s="399"/>
+      <c r="J58" s="399"/>
+      <c r="K58" s="186"/>
+      <c r="L58" s="392"/>
+      <c r="M58" s="195"/>
+      <c r="N58" s="194"/>
+      <c r="O58" s="404" t="s">
+        <v>131</v>
+      </c>
+      <c r="P58" s="405"/>
+      <c r="Q58" s="405"/>
+      <c r="R58" s="405"/>
+      <c r="S58" s="405"/>
+      <c r="T58" s="405"/>
+      <c r="U58" s="200"/>
+      <c r="V58" s="184"/>
+      <c r="W58" s="158"/>
+      <c r="X58" s="201"/>
     </row>
     <row r="59" spans="1:24" ht="7.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="126"/>
-[...21 lines deleted...]
-      <c r="W59" s="201"/>
+      <c r="A59" s="93"/>
+      <c r="B59" s="177"/>
+      <c r="C59" s="408"/>
+      <c r="D59" s="409"/>
+      <c r="E59" s="409"/>
+      <c r="F59" s="409"/>
+      <c r="G59" s="409"/>
+      <c r="H59" s="409"/>
+      <c r="I59" s="409"/>
+      <c r="J59" s="409"/>
+      <c r="K59" s="410"/>
+      <c r="L59" s="392"/>
+      <c r="M59" s="408"/>
+      <c r="N59" s="409"/>
+      <c r="O59" s="409"/>
+      <c r="P59" s="409"/>
+      <c r="Q59" s="409"/>
+      <c r="R59" s="409"/>
+      <c r="S59" s="409"/>
+      <c r="T59" s="409"/>
+      <c r="U59" s="410"/>
+      <c r="V59" s="178"/>
+      <c r="W59" s="158"/>
     </row>
     <row r="60" spans="1:24" ht="7.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A60" s="126"/>
-[...21 lines deleted...]
-      <c r="W60" s="246"/>
+      <c r="A60" s="93"/>
+      <c r="B60" s="411"/>
+      <c r="C60" s="381"/>
+      <c r="D60" s="381"/>
+      <c r="E60" s="381"/>
+      <c r="F60" s="381"/>
+      <c r="G60" s="381"/>
+      <c r="H60" s="381"/>
+      <c r="I60" s="381"/>
+      <c r="J60" s="381"/>
+      <c r="K60" s="381"/>
+      <c r="L60" s="381"/>
+      <c r="M60" s="381"/>
+      <c r="N60" s="381"/>
+      <c r="O60" s="381"/>
+      <c r="P60" s="381"/>
+      <c r="Q60" s="381"/>
+      <c r="R60" s="381"/>
+      <c r="S60" s="381"/>
+      <c r="T60" s="381"/>
+      <c r="U60" s="381"/>
+      <c r="V60" s="412"/>
+      <c r="W60" s="203"/>
     </row>
     <row r="61" spans="1:24" ht="7.15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="126"/>
-[...21 lines deleted...]
-      <c r="W61" s="246"/>
+      <c r="A61" s="93"/>
+      <c r="B61" s="367"/>
+      <c r="C61" s="367"/>
+      <c r="D61" s="367"/>
+      <c r="E61" s="367"/>
+      <c r="F61" s="367"/>
+      <c r="G61" s="367"/>
+      <c r="H61" s="367"/>
+      <c r="I61" s="367"/>
+      <c r="J61" s="367"/>
+      <c r="K61" s="367"/>
+      <c r="L61" s="367"/>
+      <c r="M61" s="367"/>
+      <c r="N61" s="367"/>
+      <c r="O61" s="367"/>
+      <c r="P61" s="367"/>
+      <c r="Q61" s="367"/>
+      <c r="R61" s="367"/>
+      <c r="S61" s="367"/>
+      <c r="T61" s="367"/>
+      <c r="U61" s="367"/>
+      <c r="V61" s="367"/>
+      <c r="W61" s="203"/>
     </row>
     <row r="62" spans="1:24" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="126"/>
-[...21 lines deleted...]
-      <c r="W62" s="246"/>
+      <c r="A62" s="93"/>
+      <c r="B62" s="86"/>
+      <c r="C62" s="86"/>
+      <c r="D62" s="86"/>
+      <c r="E62" s="86"/>
+      <c r="F62" s="86"/>
+      <c r="G62" s="86"/>
+      <c r="H62" s="86"/>
+      <c r="I62" s="86"/>
+      <c r="J62" s="86"/>
+      <c r="K62" s="86"/>
+      <c r="L62" s="86"/>
+      <c r="M62" s="86"/>
+      <c r="N62" s="86"/>
+      <c r="O62" s="86"/>
+      <c r="P62" s="86"/>
+      <c r="Q62" s="86"/>
+      <c r="R62" s="86"/>
+      <c r="S62" s="86"/>
+      <c r="T62" s="86"/>
+      <c r="U62" s="86"/>
+      <c r="V62" s="86"/>
+      <c r="W62" s="203"/>
     </row>
     <row r="63" spans="1:24" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="126"/>
-[...23 lines deleted...]
-      <c r="W63" s="201"/>
+      <c r="A63" s="93"/>
+      <c r="B63" s="167"/>
+      <c r="C63" s="413" t="s">
+        <v>132</v>
+      </c>
+      <c r="D63" s="413"/>
+      <c r="E63" s="413"/>
+      <c r="F63" s="413"/>
+      <c r="G63" s="413"/>
+      <c r="H63" s="413"/>
+      <c r="I63" s="413"/>
+      <c r="J63" s="413"/>
+      <c r="K63" s="413"/>
+      <c r="L63" s="413"/>
+      <c r="M63" s="413"/>
+      <c r="N63" s="413"/>
+      <c r="O63" s="413"/>
+      <c r="P63" s="413"/>
+      <c r="Q63" s="413"/>
+      <c r="R63" s="413"/>
+      <c r="S63" s="413"/>
+      <c r="T63" s="413"/>
+      <c r="U63" s="413"/>
+      <c r="V63" s="413"/>
+      <c r="W63" s="158"/>
     </row>
     <row r="64" spans="1:24" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="126"/>
-[...21 lines deleted...]
-      <c r="W64" s="201"/>
+      <c r="A64" s="93"/>
+      <c r="B64" s="167"/>
+      <c r="C64" s="413"/>
+      <c r="D64" s="413"/>
+      <c r="E64" s="413"/>
+      <c r="F64" s="413"/>
+      <c r="G64" s="413"/>
+      <c r="H64" s="413"/>
+      <c r="I64" s="413"/>
+      <c r="J64" s="413"/>
+      <c r="K64" s="413"/>
+      <c r="L64" s="413"/>
+      <c r="M64" s="413"/>
+      <c r="N64" s="413"/>
+      <c r="O64" s="413"/>
+      <c r="P64" s="413"/>
+      <c r="Q64" s="413"/>
+      <c r="R64" s="413"/>
+      <c r="S64" s="413"/>
+      <c r="T64" s="413"/>
+      <c r="U64" s="413"/>
+      <c r="V64" s="413"/>
+      <c r="W64" s="158"/>
     </row>
     <row r="65" spans="1:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="126"/>
-      <c r="B65" s="376" t="s">
+      <c r="A65" s="93"/>
+      <c r="B65" s="414" t="s">
         <v>7</v>
       </c>
-      <c r="C65" s="376"/>
-[...4 lines deleted...]
-      <c r="H65" s="203" t="s">
+      <c r="C65" s="414"/>
+      <c r="D65" s="414"/>
+      <c r="E65" s="414"/>
+      <c r="F65" s="414"/>
+      <c r="G65" s="414"/>
+      <c r="H65" s="160" t="s">
         <v>50</v>
       </c>
-      <c r="I65" s="377" t="s">
+      <c r="I65" s="415" t="s">
         <v>8</v>
       </c>
-      <c r="J65" s="377"/>
-[...12 lines deleted...]
-      <c r="W65" s="201"/>
+      <c r="J65" s="415"/>
+      <c r="K65" s="415"/>
+      <c r="L65" s="415"/>
+      <c r="M65" s="415"/>
+      <c r="N65" s="415"/>
+      <c r="O65" s="415"/>
+      <c r="P65" s="415"/>
+      <c r="Q65" s="415"/>
+      <c r="R65" s="415"/>
+      <c r="S65" s="415"/>
+      <c r="T65" s="415"/>
+      <c r="U65" s="415"/>
+      <c r="V65" s="415"/>
+      <c r="W65" s="158"/>
     </row>
     <row r="66" spans="1:23" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A66" s="178"/>
-[...21 lines deleted...]
-      <c r="W66" s="248"/>
+      <c r="A66" s="137"/>
+      <c r="B66" s="204"/>
+      <c r="C66" s="406"/>
+      <c r="D66" s="406"/>
+      <c r="E66" s="406"/>
+      <c r="F66" s="406"/>
+      <c r="G66" s="406"/>
+      <c r="H66" s="406"/>
+      <c r="I66" s="406"/>
+      <c r="J66" s="406"/>
+      <c r="K66" s="406"/>
+      <c r="L66" s="406"/>
+      <c r="M66" s="406"/>
+      <c r="N66" s="406"/>
+      <c r="O66" s="406"/>
+      <c r="P66" s="406"/>
+      <c r="Q66" s="406"/>
+      <c r="R66" s="406"/>
+      <c r="S66" s="406"/>
+      <c r="T66" s="406"/>
+      <c r="U66" s="406"/>
+      <c r="V66" s="406"/>
+      <c r="W66" s="205"/>
     </row>
     <row r="69" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="C69" s="207"/>
-[...19 lines deleted...]
-      <c r="W69" s="208"/>
+      <c r="C69" s="164"/>
+      <c r="D69" s="164"/>
+      <c r="E69" s="164"/>
+      <c r="F69" s="164"/>
+      <c r="G69" s="164"/>
+      <c r="H69" s="164"/>
+      <c r="I69" s="165"/>
+      <c r="J69" s="165"/>
+      <c r="K69" s="165"/>
+      <c r="L69" s="165"/>
+      <c r="M69" s="165"/>
+      <c r="N69" s="165"/>
+      <c r="O69" s="165"/>
+      <c r="P69" s="165"/>
+      <c r="Q69" s="165"/>
+      <c r="R69" s="165"/>
+      <c r="S69" s="165"/>
+      <c r="T69" s="165"/>
+      <c r="U69" s="165"/>
+      <c r="V69" s="165"/>
+      <c r="W69" s="165"/>
     </row>
     <row r="70" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="C70" s="207"/>
-[...19 lines deleted...]
-      <c r="W70" s="208"/>
+      <c r="C70" s="164"/>
+      <c r="D70" s="164"/>
+      <c r="E70" s="164"/>
+      <c r="F70" s="164"/>
+      <c r="G70" s="164"/>
+      <c r="H70" s="164"/>
+      <c r="I70" s="165"/>
+      <c r="J70" s="165"/>
+      <c r="K70" s="165"/>
+      <c r="L70" s="165"/>
+      <c r="M70" s="165"/>
+      <c r="N70" s="165"/>
+      <c r="O70" s="165"/>
+      <c r="P70" s="165"/>
+      <c r="Q70" s="165"/>
+      <c r="R70" s="165"/>
+      <c r="S70" s="165"/>
+      <c r="T70" s="165"/>
+      <c r="U70" s="165"/>
+      <c r="V70" s="165"/>
+      <c r="W70" s="165"/>
     </row>
     <row r="71" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="C71" s="207"/>
-[...19 lines deleted...]
-      <c r="W71" s="208"/>
+      <c r="C71" s="164"/>
+      <c r="D71" s="164"/>
+      <c r="E71" s="164"/>
+      <c r="F71" s="164"/>
+      <c r="G71" s="164"/>
+      <c r="H71" s="164"/>
+      <c r="I71" s="165"/>
+      <c r="J71" s="165"/>
+      <c r="K71" s="165"/>
+      <c r="L71" s="165"/>
+      <c r="M71" s="165"/>
+      <c r="N71" s="165"/>
+      <c r="O71" s="165"/>
+      <c r="P71" s="165"/>
+      <c r="Q71" s="165"/>
+      <c r="R71" s="165"/>
+      <c r="S71" s="165"/>
+      <c r="T71" s="165"/>
+      <c r="U71" s="165"/>
+      <c r="V71" s="165"/>
+      <c r="W71" s="165"/>
     </row>
     <row r="72" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="C72" s="207"/>
-[...19 lines deleted...]
-      <c r="W72" s="208"/>
+      <c r="C72" s="164"/>
+      <c r="D72" s="164"/>
+      <c r="E72" s="164"/>
+      <c r="F72" s="164"/>
+      <c r="G72" s="164"/>
+      <c r="H72" s="164"/>
+      <c r="I72" s="165"/>
+      <c r="J72" s="165"/>
+      <c r="K72" s="165"/>
+      <c r="L72" s="165"/>
+      <c r="M72" s="165"/>
+      <c r="N72" s="165"/>
+      <c r="O72" s="165"/>
+      <c r="P72" s="165"/>
+      <c r="Q72" s="165"/>
+      <c r="R72" s="165"/>
+      <c r="S72" s="165"/>
+      <c r="T72" s="165"/>
+      <c r="U72" s="165"/>
+      <c r="V72" s="165"/>
+      <c r="W72" s="165"/>
     </row>
     <row r="73" spans="1:23" x14ac:dyDescent="0.2">
       <c r="C73" s="4"/>
       <c r="D73" s="4"/>
       <c r="E73" s="4"/>
       <c r="F73" s="4"/>
       <c r="G73" s="4"/>
       <c r="H73" s="4"/>
     </row>
     <row r="74" spans="1:23" x14ac:dyDescent="0.2">
       <c r="C74" s="4"/>
       <c r="D74" s="4"/>
       <c r="E74" s="4"/>
       <c r="F74" s="4"/>
       <c r="G74" s="4"/>
       <c r="H74" s="4"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="ogOPmHT/OOR7CnSMRqTc7qklXC8R3e0su50n4gg/XWGrK9h2iSV/kxdbluRvZuq5CqXga/GUFRQoEnxDrrZ6gw==" saltValue="mkElEhwAbF1WD6oTU59LvQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="ePBKvOgOdzvTnBmyHK7gvvIChKvmx45Cr6K3pTWJPyemXR/lFmZU77J71OgQ2ggWX7g902sG1BBkcxrO5xZFxA==" saltValue="JkoacCRALTR40OpArFBV4Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="89">
-    <mergeCell ref="A14:W14"/>
-[...27 lines deleted...]
-    <mergeCell ref="R19:V19"/>
+    <mergeCell ref="O56:T56"/>
+    <mergeCell ref="C66:V66"/>
+    <mergeCell ref="F57:G58"/>
+    <mergeCell ref="H57:I58"/>
+    <mergeCell ref="J57:J58"/>
+    <mergeCell ref="C58:E58"/>
+    <mergeCell ref="O58:T58"/>
+    <mergeCell ref="C59:K59"/>
+    <mergeCell ref="M59:U59"/>
+    <mergeCell ref="B60:V60"/>
+    <mergeCell ref="B61:V61"/>
+    <mergeCell ref="C63:V64"/>
+    <mergeCell ref="B65:G65"/>
+    <mergeCell ref="I65:V65"/>
+    <mergeCell ref="F55:G56"/>
+    <mergeCell ref="H55:I56"/>
+    <mergeCell ref="C47:K47"/>
+    <mergeCell ref="L47:L59"/>
+    <mergeCell ref="M47:U47"/>
+    <mergeCell ref="C48:E49"/>
+    <mergeCell ref="N48:T48"/>
+    <mergeCell ref="N49:T49"/>
+    <mergeCell ref="C50:K50"/>
+    <mergeCell ref="N50:T50"/>
+    <mergeCell ref="C51:E52"/>
+    <mergeCell ref="N51:T51"/>
+    <mergeCell ref="N52:P52"/>
+    <mergeCell ref="Q52:T52"/>
+    <mergeCell ref="C53:K53"/>
+    <mergeCell ref="M53:U53"/>
+    <mergeCell ref="N54:T55"/>
+    <mergeCell ref="C55:E56"/>
+    <mergeCell ref="B46:V46"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="E27:H27"/>
+    <mergeCell ref="I27:P27"/>
+    <mergeCell ref="R27:V27"/>
+    <mergeCell ref="B28:V28"/>
+    <mergeCell ref="B29:V29"/>
+    <mergeCell ref="B30:V30"/>
+    <mergeCell ref="B31:V42"/>
+    <mergeCell ref="C43:V43"/>
+    <mergeCell ref="B44:V44"/>
+    <mergeCell ref="B45:V45"/>
     <mergeCell ref="J55:J56"/>
     <mergeCell ref="A26:W26"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="E21:H21"/>
     <mergeCell ref="J21:P21"/>
     <mergeCell ref="R21:V21"/>
     <mergeCell ref="A22:W22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="E23:H23"/>
     <mergeCell ref="J23:P23"/>
     <mergeCell ref="R23:V23"/>
     <mergeCell ref="A24:W24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="E25:H25"/>
     <mergeCell ref="I25:P25"/>
     <mergeCell ref="R25:V25"/>
-    <mergeCell ref="B46:V46"/>
-[...42 lines deleted...]
-    <mergeCell ref="H55:I56"/>
+    <mergeCell ref="A20:W20"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="E15:H15"/>
+    <mergeCell ref="J15:P15"/>
+    <mergeCell ref="U15:V15"/>
+    <mergeCell ref="A16:W16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="E17:H17"/>
+    <mergeCell ref="J17:P17"/>
+    <mergeCell ref="R17:V17"/>
+    <mergeCell ref="A18:W18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="E19:H19"/>
+    <mergeCell ref="J19:P19"/>
+    <mergeCell ref="R19:V19"/>
+    <mergeCell ref="A14:W14"/>
+    <mergeCell ref="A1:W1"/>
+    <mergeCell ref="C2:V2"/>
+    <mergeCell ref="C3:V3"/>
+    <mergeCell ref="B5:V9"/>
+    <mergeCell ref="B10:V10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="E11:H11"/>
+    <mergeCell ref="J11:V11"/>
+    <mergeCell ref="A12:W12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="E13:H13"/>
+    <mergeCell ref="J13:P13"/>
+    <mergeCell ref="U13:V13"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I65" r:id="rId1" xr:uid="{89C1F12E-CF50-4FDF-88FB-324C777D229F}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"-,Regular"&amp;11
 Non-Utility Generator Industry (CA13)&amp;C&amp;"-,Regular"&amp;11 5&amp;R&amp;"-,Regular"&amp;11Revised 12/2023</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:L55"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="A9" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="14.5703125" style="1" customWidth="1"/>
     <col min="3" max="6" width="14.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="13.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="21.42578125" style="1" customWidth="1"/>
     <col min="11" max="16384" width="8" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="15" customFormat="1" ht="28.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="300" t="s">
+      <c r="A1" s="299" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="301"/>
-[...4 lines deleted...]
-      <c r="G1" s="344"/>
+      <c r="B1" s="300"/>
+      <c r="C1" s="300"/>
+      <c r="D1" s="300"/>
+      <c r="E1" s="300"/>
+      <c r="F1" s="300"/>
+      <c r="G1" s="357"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
       <c r="J1" s="14"/>
       <c r="K1" s="14"/>
       <c r="L1" s="14"/>
     </row>
     <row r="2" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="28"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="30"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
     </row>
     <row r="3" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="431" t="s">
+      <c r="A3" s="443" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="432"/>
-[...4 lines deleted...]
-      <c r="G3" s="433"/>
+      <c r="B3" s="440"/>
+      <c r="C3" s="440"/>
+      <c r="D3" s="440"/>
+      <c r="E3" s="440"/>
+      <c r="F3" s="440"/>
+      <c r="G3" s="441"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
     </row>
     <row r="4" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="418" t="s">
+      <c r="A4" s="417" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="419"/>
-[...4 lines deleted...]
-      <c r="G4" s="422"/>
+      <c r="B4" s="418"/>
+      <c r="C4" s="418"/>
+      <c r="D4" s="418"/>
+      <c r="E4" s="418"/>
+      <c r="F4" s="418"/>
+      <c r="G4" s="421"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
       <c r="J4" s="11"/>
       <c r="K4" s="11"/>
       <c r="L4" s="11"/>
     </row>
     <row r="5" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="429"/>
-[...5 lines deleted...]
-      <c r="G5" s="430"/>
+      <c r="A5" s="442"/>
+      <c r="B5" s="423"/>
+      <c r="C5" s="423"/>
+      <c r="D5" s="423"/>
+      <c r="E5" s="423"/>
+      <c r="F5" s="423"/>
+      <c r="G5" s="434"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
       <c r="J5" s="11"/>
       <c r="K5" s="11"/>
       <c r="L5" s="11"/>
     </row>
     <row r="6" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="418" t="s">
+      <c r="A6" s="417" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="419"/>
-[...4 lines deleted...]
-      <c r="G6" s="422"/>
+      <c r="B6" s="418"/>
+      <c r="C6" s="418"/>
+      <c r="D6" s="418"/>
+      <c r="E6" s="418"/>
+      <c r="F6" s="418"/>
+      <c r="G6" s="421"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
       <c r="J6" s="11"/>
       <c r="K6" s="11"/>
       <c r="L6" s="11"/>
     </row>
     <row r="7" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="429"/>
-[...5 lines deleted...]
-      <c r="G7" s="430"/>
+      <c r="A7" s="442"/>
+      <c r="B7" s="423"/>
+      <c r="C7" s="423"/>
+      <c r="D7" s="423"/>
+      <c r="E7" s="423"/>
+      <c r="F7" s="423"/>
+      <c r="G7" s="434"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
       <c r="K7" s="11"/>
       <c r="L7" s="11"/>
     </row>
     <row r="8" spans="1:12" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="418" t="s">
+      <c r="A8" s="417" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="419"/>
-[...4 lines deleted...]
-      <c r="G8" s="422"/>
+      <c r="B8" s="418"/>
+      <c r="C8" s="418"/>
+      <c r="D8" s="418"/>
+      <c r="E8" s="418"/>
+      <c r="F8" s="418"/>
+      <c r="G8" s="421"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
     </row>
     <row r="9" spans="1:12" s="8" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="429"/>
-[...5 lines deleted...]
-      <c r="G9" s="430"/>
+      <c r="A9" s="442"/>
+      <c r="B9" s="423"/>
+      <c r="C9" s="423"/>
+      <c r="D9" s="423"/>
+      <c r="E9" s="423"/>
+      <c r="F9" s="423"/>
+      <c r="G9" s="434"/>
     </row>
     <row r="10" spans="1:12" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="418" t="s">
+      <c r="A10" s="417" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="419"/>
-[...4 lines deleted...]
-      <c r="G10" s="422"/>
+      <c r="B10" s="418"/>
+      <c r="C10" s="418"/>
+      <c r="D10" s="418"/>
+      <c r="E10" s="418"/>
+      <c r="F10" s="418"/>
+      <c r="G10" s="421"/>
     </row>
     <row r="11" spans="1:12" s="8" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="423"/>
-[...5 lines deleted...]
-      <c r="G11" s="430"/>
+      <c r="A11" s="422"/>
+      <c r="B11" s="423"/>
+      <c r="C11" s="423"/>
+      <c r="D11" s="423"/>
+      <c r="E11" s="423"/>
+      <c r="F11" s="423"/>
+      <c r="G11" s="434"/>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9"/>
       <c r="L11" s="9"/>
     </row>
     <row r="12" spans="1:12" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="418" t="s">
+      <c r="A12" s="417" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="419"/>
-[...1 lines deleted...]
-      <c r="D12" s="421" t="s">
+      <c r="B12" s="418"/>
+      <c r="C12" s="419"/>
+      <c r="D12" s="420" t="s">
         <v>14</v>
       </c>
-      <c r="E12" s="420"/>
-      <c r="F12" s="421" t="s">
+      <c r="E12" s="419"/>
+      <c r="F12" s="420" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="422"/>
+      <c r="G12" s="421"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="9"/>
     </row>
     <row r="13" spans="1:12" s="8" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="423"/>
-[...5 lines deleted...]
-      <c r="G13" s="428"/>
+      <c r="A13" s="422"/>
+      <c r="B13" s="423"/>
+      <c r="C13" s="424"/>
+      <c r="D13" s="425"/>
+      <c r="E13" s="424"/>
+      <c r="F13" s="426"/>
+      <c r="G13" s="427"/>
     </row>
     <row r="14" spans="1:12" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="418" t="s">
+      <c r="A14" s="417" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="419"/>
-[...1 lines deleted...]
-      <c r="D14" s="421" t="s">
+      <c r="B14" s="418"/>
+      <c r="C14" s="419"/>
+      <c r="D14" s="420" t="s">
         <v>17</v>
       </c>
-      <c r="E14" s="419"/>
-[...1 lines deleted...]
-      <c r="G14" s="422"/>
+      <c r="E14" s="418"/>
+      <c r="F14" s="418"/>
+      <c r="G14" s="421"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
     </row>
     <row r="15" spans="1:12" s="8" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="429"/>
-[...5 lines deleted...]
-      <c r="G15" s="428"/>
+      <c r="A15" s="442"/>
+      <c r="B15" s="423"/>
+      <c r="C15" s="424"/>
+      <c r="D15" s="438"/>
+      <c r="E15" s="436"/>
+      <c r="F15" s="436"/>
+      <c r="G15" s="427"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="9"/>
     </row>
     <row r="16" spans="1:12" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="418" t="s">
+      <c r="A16" s="417" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="419"/>
-[...4 lines deleted...]
-      <c r="G16" s="422"/>
+      <c r="B16" s="418"/>
+      <c r="C16" s="418"/>
+      <c r="D16" s="418"/>
+      <c r="E16" s="418"/>
+      <c r="F16" s="418"/>
+      <c r="G16" s="421"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
       <c r="L16" s="9"/>
     </row>
     <row r="17" spans="1:12" s="8" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="423"/>
-[...5 lines deleted...]
-      <c r="G17" s="430"/>
+      <c r="A17" s="422"/>
+      <c r="B17" s="423"/>
+      <c r="C17" s="423"/>
+      <c r="D17" s="423"/>
+      <c r="E17" s="423"/>
+      <c r="F17" s="423"/>
+      <c r="G17" s="434"/>
       <c r="H17" s="9"/>
       <c r="I17" s="9"/>
       <c r="J17" s="9"/>
       <c r="K17" s="9"/>
       <c r="L17" s="9"/>
     </row>
     <row r="18" spans="1:12" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="418" t="s">
+      <c r="A18" s="417" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="419"/>
-[...1 lines deleted...]
-      <c r="D18" s="421" t="s">
+      <c r="B18" s="418"/>
+      <c r="C18" s="419"/>
+      <c r="D18" s="420" t="s">
         <v>20</v>
       </c>
-      <c r="E18" s="419"/>
-[...1 lines deleted...]
-      <c r="G18" s="422"/>
+      <c r="E18" s="418"/>
+      <c r="F18" s="418"/>
+      <c r="G18" s="421"/>
     </row>
     <row r="19" spans="1:12" s="8" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="436"/>
-      <c r="B19" s="435"/>
+      <c r="A19" s="435"/>
+      <c r="B19" s="436"/>
       <c r="C19" s="437"/>
-      <c r="D19" s="434"/>
-[...2 lines deleted...]
-      <c r="G19" s="428"/>
+      <c r="D19" s="438"/>
+      <c r="E19" s="436"/>
+      <c r="F19" s="436"/>
+      <c r="G19" s="427"/>
     </row>
     <row r="20" spans="1:12" s="8" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="438" t="s">
+      <c r="A20" s="439" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="432"/>
-[...4 lines deleted...]
-      <c r="G20" s="433"/>
+      <c r="B20" s="440"/>
+      <c r="C20" s="440"/>
+      <c r="D20" s="440"/>
+      <c r="E20" s="440"/>
+      <c r="F20" s="440"/>
+      <c r="G20" s="441"/>
     </row>
     <row r="21" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="418" t="s">
+      <c r="A21" s="417" t="s">
         <v>9</v>
       </c>
-      <c r="B21" s="419"/>
-[...4 lines deleted...]
-      <c r="G21" s="422"/>
+      <c r="B21" s="418"/>
+      <c r="C21" s="418"/>
+      <c r="D21" s="418"/>
+      <c r="E21" s="418"/>
+      <c r="F21" s="418"/>
+      <c r="G21" s="421"/>
     </row>
     <row r="22" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="429"/>
-[...5 lines deleted...]
-      <c r="G22" s="430"/>
+      <c r="A22" s="442"/>
+      <c r="B22" s="423"/>
+      <c r="C22" s="423"/>
+      <c r="D22" s="423"/>
+      <c r="E22" s="423"/>
+      <c r="F22" s="423"/>
+      <c r="G22" s="434"/>
     </row>
     <row r="23" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="418" t="s">
+      <c r="A23" s="417" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="419"/>
-[...4 lines deleted...]
-      <c r="G23" s="422"/>
+      <c r="B23" s="418"/>
+      <c r="C23" s="418"/>
+      <c r="D23" s="418"/>
+      <c r="E23" s="418"/>
+      <c r="F23" s="418"/>
+      <c r="G23" s="421"/>
     </row>
     <row r="24" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="429"/>
-[...5 lines deleted...]
-      <c r="G24" s="430"/>
+      <c r="A24" s="442"/>
+      <c r="B24" s="423"/>
+      <c r="C24" s="423"/>
+      <c r="D24" s="423"/>
+      <c r="E24" s="423"/>
+      <c r="F24" s="423"/>
+      <c r="G24" s="434"/>
     </row>
     <row r="25" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="418" t="s">
+      <c r="A25" s="417" t="s">
         <v>21</v>
       </c>
-      <c r="B25" s="419"/>
-[...4 lines deleted...]
-      <c r="G25" s="422"/>
+      <c r="B25" s="418"/>
+      <c r="C25" s="418"/>
+      <c r="D25" s="418"/>
+      <c r="E25" s="418"/>
+      <c r="F25" s="418"/>
+      <c r="G25" s="421"/>
     </row>
     <row r="26" spans="1:12" s="8" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="429"/>
-[...5 lines deleted...]
-      <c r="G26" s="430"/>
+      <c r="A26" s="442"/>
+      <c r="B26" s="423"/>
+      <c r="C26" s="423"/>
+      <c r="D26" s="423"/>
+      <c r="E26" s="423"/>
+      <c r="F26" s="423"/>
+      <c r="G26" s="434"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
       <c r="L26" s="9"/>
     </row>
     <row r="27" spans="1:12" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="418" t="s">
+      <c r="A27" s="417" t="s">
         <v>13</v>
       </c>
-      <c r="B27" s="419"/>
-[...1 lines deleted...]
-      <c r="D27" s="421" t="s">
+      <c r="B27" s="418"/>
+      <c r="C27" s="419"/>
+      <c r="D27" s="420" t="s">
         <v>14</v>
       </c>
-      <c r="E27" s="420"/>
-      <c r="F27" s="421" t="s">
+      <c r="E27" s="419"/>
+      <c r="F27" s="420" t="s">
         <v>15</v>
       </c>
-      <c r="G27" s="422"/>
+      <c r="G27" s="421"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
       <c r="K27" s="9"/>
       <c r="L27" s="9"/>
     </row>
     <row r="28" spans="1:12" s="8" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="423"/>
-[...5 lines deleted...]
-      <c r="G28" s="428"/>
+      <c r="A28" s="422"/>
+      <c r="B28" s="423"/>
+      <c r="C28" s="424"/>
+      <c r="D28" s="425"/>
+      <c r="E28" s="424"/>
+      <c r="F28" s="426"/>
+      <c r="G28" s="427"/>
     </row>
     <row r="29" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="418" t="s">
+      <c r="A29" s="417" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="419"/>
-[...4 lines deleted...]
-      <c r="G29" s="422"/>
+      <c r="B29" s="418"/>
+      <c r="C29" s="418"/>
+      <c r="D29" s="418"/>
+      <c r="E29" s="418"/>
+      <c r="F29" s="418"/>
+      <c r="G29" s="421"/>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
     </row>
     <row r="30" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="423"/>
-[...5 lines deleted...]
-      <c r="G30" s="430"/>
+      <c r="A30" s="422"/>
+      <c r="B30" s="423"/>
+      <c r="C30" s="423"/>
+      <c r="D30" s="423"/>
+      <c r="E30" s="423"/>
+      <c r="F30" s="423"/>
+      <c r="G30" s="434"/>
     </row>
     <row r="31" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="418" t="s">
+      <c r="A31" s="417" t="s">
         <v>19</v>
       </c>
-      <c r="B31" s="419"/>
-[...1 lines deleted...]
-      <c r="D31" s="421" t="s">
+      <c r="B31" s="418"/>
+      <c r="C31" s="419"/>
+      <c r="D31" s="420" t="s">
         <v>20</v>
       </c>
-      <c r="E31" s="419"/>
-[...1 lines deleted...]
-      <c r="G31" s="422"/>
+      <c r="E31" s="418"/>
+      <c r="F31" s="418"/>
+      <c r="G31" s="421"/>
     </row>
     <row r="32" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="436"/>
-      <c r="B32" s="435"/>
+      <c r="A32" s="435"/>
+      <c r="B32" s="436"/>
       <c r="C32" s="437"/>
-      <c r="D32" s="434"/>
-[...2 lines deleted...]
-      <c r="G32" s="428"/>
+      <c r="D32" s="438"/>
+      <c r="E32" s="436"/>
+      <c r="F32" s="436"/>
+      <c r="G32" s="427"/>
     </row>
     <row r="33" spans="1:12" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="438" t="s">
+      <c r="A33" s="439" t="s">
         <v>25</v>
       </c>
-      <c r="B33" s="432"/>
-[...4 lines deleted...]
-      <c r="G33" s="433"/>
+      <c r="B33" s="440"/>
+      <c r="C33" s="440"/>
+      <c r="D33" s="440"/>
+      <c r="E33" s="440"/>
+      <c r="F33" s="440"/>
+      <c r="G33" s="441"/>
     </row>
     <row r="34" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="418" t="s">
+      <c r="A34" s="417" t="s">
         <v>9</v>
       </c>
-      <c r="B34" s="419"/>
-[...4 lines deleted...]
-      <c r="G34" s="422"/>
+      <c r="B34" s="418"/>
+      <c r="C34" s="418"/>
+      <c r="D34" s="418"/>
+      <c r="E34" s="418"/>
+      <c r="F34" s="418"/>
+      <c r="G34" s="421"/>
     </row>
     <row r="35" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="429"/>
-[...5 lines deleted...]
-      <c r="G35" s="430"/>
+      <c r="A35" s="442"/>
+      <c r="B35" s="423"/>
+      <c r="C35" s="423"/>
+      <c r="D35" s="423"/>
+      <c r="E35" s="423"/>
+      <c r="F35" s="423"/>
+      <c r="G35" s="434"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
     </row>
     <row r="36" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="418" t="s">
+      <c r="A36" s="417" t="s">
         <v>10</v>
       </c>
-      <c r="B36" s="419"/>
-[...4 lines deleted...]
-      <c r="G36" s="422"/>
+      <c r="B36" s="418"/>
+      <c r="C36" s="418"/>
+      <c r="D36" s="418"/>
+      <c r="E36" s="418"/>
+      <c r="F36" s="418"/>
+      <c r="G36" s="421"/>
     </row>
     <row r="37" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="429"/>
-[...5 lines deleted...]
-      <c r="G37" s="430"/>
+      <c r="A37" s="442"/>
+      <c r="B37" s="423"/>
+      <c r="C37" s="423"/>
+      <c r="D37" s="423"/>
+      <c r="E37" s="423"/>
+      <c r="F37" s="423"/>
+      <c r="G37" s="434"/>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
     </row>
     <row r="38" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="418" t="s">
+      <c r="A38" s="417" t="s">
         <v>18</v>
       </c>
-      <c r="B38" s="419"/>
-[...4 lines deleted...]
-      <c r="G38" s="422"/>
+      <c r="B38" s="418"/>
+      <c r="C38" s="418"/>
+      <c r="D38" s="418"/>
+      <c r="E38" s="418"/>
+      <c r="F38" s="418"/>
+      <c r="G38" s="421"/>
       <c r="H38" s="11"/>
       <c r="I38" s="11"/>
       <c r="J38" s="11"/>
       <c r="K38" s="11"/>
       <c r="L38" s="11"/>
     </row>
     <row r="39" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="423"/>
-[...5 lines deleted...]
-      <c r="G39" s="430"/>
+      <c r="A39" s="422"/>
+      <c r="B39" s="423"/>
+      <c r="C39" s="423"/>
+      <c r="D39" s="423"/>
+      <c r="E39" s="423"/>
+      <c r="F39" s="423"/>
+      <c r="G39" s="434"/>
     </row>
     <row r="40" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="418" t="s">
+      <c r="A40" s="417" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="419"/>
-[...1 lines deleted...]
-      <c r="D40" s="421" t="s">
+      <c r="B40" s="418"/>
+      <c r="C40" s="419"/>
+      <c r="D40" s="420" t="s">
         <v>20</v>
       </c>
-      <c r="E40" s="419"/>
-[...1 lines deleted...]
-      <c r="G40" s="422"/>
+      <c r="E40" s="418"/>
+      <c r="F40" s="418"/>
+      <c r="G40" s="421"/>
     </row>
     <row r="41" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="436"/>
-      <c r="B41" s="435"/>
+      <c r="A41" s="435"/>
+      <c r="B41" s="436"/>
       <c r="C41" s="437"/>
-      <c r="D41" s="434"/>
-[...2 lines deleted...]
-      <c r="G41" s="428"/>
+      <c r="D41" s="438"/>
+      <c r="E41" s="436"/>
+      <c r="F41" s="436"/>
+      <c r="G41" s="427"/>
     </row>
     <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="439" t="s">
+      <c r="A42" s="428" t="s">
         <v>26</v>
       </c>
-      <c r="B42" s="440"/>
-[...4 lines deleted...]
-      <c r="G42" s="441"/>
+      <c r="B42" s="429"/>
+      <c r="C42" s="429"/>
+      <c r="D42" s="429"/>
+      <c r="E42" s="429"/>
+      <c r="F42" s="429"/>
+      <c r="G42" s="430"/>
     </row>
     <row r="43" spans="1:12" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="442"/>
-[...5 lines deleted...]
-      <c r="G43" s="444"/>
+      <c r="A43" s="431"/>
+      <c r="B43" s="432"/>
+      <c r="C43" s="432"/>
+      <c r="D43" s="432"/>
+      <c r="E43" s="432"/>
+      <c r="F43" s="432"/>
+      <c r="G43" s="433"/>
     </row>
     <row r="44" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="18"/>
       <c r="B44" s="17"/>
       <c r="C44" s="17"/>
       <c r="D44" s="17"/>
       <c r="E44" s="17"/>
       <c r="F44" s="17"/>
       <c r="G44" s="17"/>
     </row>
     <row r="45" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="18"/>
       <c r="B45" s="17"/>
       <c r="C45" s="17"/>
       <c r="D45" s="17"/>
       <c r="E45" s="17"/>
       <c r="F45" s="17"/>
       <c r="G45" s="17"/>
     </row>
     <row r="46" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="18"/>
       <c r="B46" s="17"/>
       <c r="C46" s="17"/>
       <c r="D46" s="17"/>
       <c r="E46" s="17"/>
@@ -13404,108 +13315,109 @@
       <c r="C53" s="17"/>
       <c r="D53" s="17"/>
       <c r="E53" s="17"/>
       <c r="F53" s="17"/>
       <c r="G53" s="17"/>
     </row>
     <row r="54" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="19"/>
       <c r="B54" s="17"/>
       <c r="C54" s="17"/>
       <c r="D54" s="17"/>
       <c r="E54" s="17"/>
       <c r="F54" s="17"/>
       <c r="G54" s="17"/>
     </row>
     <row r="55" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="19"/>
       <c r="B55" s="17"/>
       <c r="C55" s="17"/>
       <c r="D55" s="17"/>
       <c r="E55" s="17"/>
       <c r="F55" s="17"/>
       <c r="G55" s="17"/>
     </row>
   </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="L5moZIrUNTxcechWOmWreq7XY6TELKw2Tsf6eI8CwSwsYX3drcqVjsGsUPw/xqEPBNNMPxOFvItCnJvxo1vQRg==" saltValue="kMgTnWnmW/TgiZM+FXF+5Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="57">
-    <mergeCell ref="A40:C40"/>
-[...3 lines deleted...]
-    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="A12:C12"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="A7:G7"/>
+    <mergeCell ref="A8:G8"/>
+    <mergeCell ref="A9:G9"/>
+    <mergeCell ref="A10:G10"/>
+    <mergeCell ref="A11:G11"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="A5:G5"/>
+    <mergeCell ref="A6:G6"/>
+    <mergeCell ref="D14:G14"/>
+    <mergeCell ref="D15:G15"/>
+    <mergeCell ref="A16:G16"/>
+    <mergeCell ref="A17:G17"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="A14:C14"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="D18:G18"/>
+    <mergeCell ref="D19:G19"/>
+    <mergeCell ref="A21:G21"/>
+    <mergeCell ref="A22:G22"/>
+    <mergeCell ref="A20:G20"/>
+    <mergeCell ref="A23:G23"/>
+    <mergeCell ref="A24:G24"/>
+    <mergeCell ref="A25:G25"/>
+    <mergeCell ref="A26:G26"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="F27:G27"/>
     <mergeCell ref="A42:G43"/>
     <mergeCell ref="A29:G29"/>
     <mergeCell ref="A30:G30"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="D31:G31"/>
     <mergeCell ref="A32:C32"/>
     <mergeCell ref="D32:G32"/>
     <mergeCell ref="A33:G33"/>
     <mergeCell ref="A34:G34"/>
     <mergeCell ref="A35:G35"/>
     <mergeCell ref="A36:G36"/>
     <mergeCell ref="A37:G37"/>
     <mergeCell ref="A38:G38"/>
     <mergeCell ref="A41:C41"/>
     <mergeCell ref="D41:G41"/>
     <mergeCell ref="A39:G39"/>
-    <mergeCell ref="A23:G23"/>
-[...34 lines deleted...]
-    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="A40:C40"/>
+    <mergeCell ref="D40:G40"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="F28:G28"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A45" r:id="rId1" display="propertytax@tax.idaho.gov" xr:uid="{00000000-0004-0000-0400-000001000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"-,Regular"&amp;11Geothermal Energy Industry (CA 14)&amp;C&amp;"-,Regular"&amp;11 5&amp;R&amp;"-,Regular"&amp;11Revised 12/2018</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>