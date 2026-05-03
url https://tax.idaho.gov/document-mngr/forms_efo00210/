--- v0 (2026-04-02)
+++ v1 (2026-05-03)
@@ -22,60 +22,60 @@
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AllisonD\Website Updates Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C4C13E74-961A-4D19-9B76-9B478067D758}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{64A76E6F-5228-40EC-9DE3-EE5518E80718}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="changes" sheetId="59" r:id="rId1"/>
     <sheet name="memorandum" sheetId="29" r:id="rId2"/>
     <sheet name="contents" sheetId="40" r:id="rId3"/>
     <sheet name="index pg 1-10" sheetId="60" r:id="rId4"/>
     <sheet name="notes pg11-12" sheetId="32" r:id="rId5"/>
     <sheet name="trends pg13" sheetId="45" r:id="rId6"/>
     <sheet name="pp example pg14" sheetId="46" r:id="rId7"/>
     <sheet name="personal prop pg15" sheetId="47" r:id="rId8"/>
     <sheet name="industrial pg16" sheetId="48" r:id="rId9"/>
     <sheet name="agriculture pg17" sheetId="49" r:id="rId10"/>
     <sheet name="construction pg18" sheetId="57" r:id="rId11"/>
     <sheet name="supplemental pg19" sheetId="51" r:id="rId12"/>
     <sheet name="catv pg20" sheetId="52" r:id="rId13"/>
     <sheet name="wireless pg21" sheetId="53" r:id="rId14"/>
     <sheet name="isp pg22" sheetId="54" r:id="rId15"/>
     <sheet name="Depreciation" sheetId="61" state="hidden" r:id="rId16"/>
   </sheets>
   <definedNames>
     <definedName name="_Fill" localSheetId="9" hidden="1">#REF!</definedName>
     <definedName name="_Fill" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="_Fill" localSheetId="10" hidden="1">#REF!</definedName>
     <definedName name="_Fill" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="_Fill" localSheetId="8" hidden="1">#REF!</definedName>
@@ -4959,51 +4959,51 @@
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> November 5th, 2025 will be reviewed for consideration</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">2026 IDAHO PROPERTY VALUATION SCHEDULES (IPVS) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="General_)"/>
     <numFmt numFmtId="165" formatCode="dd\-mmm\-yy_)"/>
     <numFmt numFmtId="166" formatCode="#,##0.000"/>
     <numFmt numFmtId="167" formatCode="0_)"/>
     <numFmt numFmtId="168" formatCode="0.0%"/>
     <numFmt numFmtId="169" formatCode="_(* #,##0.000000000_);_(* \(#,##0.000000000\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="170" formatCode="0.0000%"/>
   </numFmts>
-  <fonts count="62">
+  <fonts count="61">
     <font>
       <sz val="10"/>
       <name val="Helv"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -5312,57 +5312,50 @@
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <u/>
       <sz val="10"/>
-      <name val="Arial"/>
-[...5 lines deleted...]
-      <color rgb="FF7030A0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -6014,51 +6007,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="449">
+  <cellXfs count="448">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -6726,66 +6719,60 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="28" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="29" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="7" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="7" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="61" fillId="0" borderId="11" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="31" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="11" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="7" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="61" fillId="3" borderId="11" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="31" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="11" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="3" borderId="11" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="28" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="57" fillId="0" borderId="11" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="10" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -6957,94 +6944,97 @@
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="25" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="3" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="25" fillId="3" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="19" fillId="3" borderId="6" xfId="23" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="25" fillId="3" borderId="6" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="3" borderId="6" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="19" fillId="3" borderId="1" xfId="23" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="11" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="15" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="15" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="15" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="21" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -7080,78 +7070,78 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="25" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="41" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="0" xfId="26" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="41" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="12" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="13" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="44" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="48" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="3" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="21" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="28">
     <cellStyle name="Comma 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Comma 3" xfId="13" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 2 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 2 2 2" xfId="14" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 3" xfId="11" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal 3 2" xfId="12" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Normal 4" xfId="15" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Normal 5" xfId="17" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
@@ -8192,1458 +8182,1458 @@
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:L17"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:D2"/>
+    <sheetView showGridLines="0" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B8" sqref="B8:D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.28515625" style="71" customWidth="1"/>
     <col min="2" max="2" width="30.7109375" style="71" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="71" customWidth="1"/>
     <col min="4" max="4" width="31.28515625" style="71" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="71"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="41.25">
-      <c r="A1" s="400" t="s">
+      <c r="A1" s="399" t="s">
         <v>434</v>
       </c>
-      <c r="B1" s="400"/>
-[...1 lines deleted...]
-      <c r="D1" s="400"/>
+      <c r="B1" s="399"/>
+      <c r="C1" s="399"/>
+      <c r="D1" s="399"/>
       <c r="E1" s="204"/>
       <c r="F1" s="204"/>
       <c r="G1" s="204"/>
       <c r="H1" s="204"/>
       <c r="I1" s="204"/>
       <c r="J1" s="204"/>
       <c r="K1" s="204"/>
       <c r="L1" s="204"/>
     </row>
-    <row r="2" spans="1:12" ht="41.25" customHeight="1">
-      <c r="A2" s="397" t="s">
+    <row r="2" spans="1:12" ht="33.75" customHeight="1">
+      <c r="A2" s="396" t="s">
         <v>766</v>
       </c>
-      <c r="B2" s="401"/>
-[...1 lines deleted...]
-      <c r="D2" s="396"/>
+      <c r="B2" s="400"/>
+      <c r="C2" s="400"/>
+      <c r="D2" s="395"/>
       <c r="E2" s="72"/>
       <c r="F2" s="72"/>
       <c r="G2" s="72"/>
       <c r="H2" s="72"/>
       <c r="I2" s="72"/>
       <c r="J2" s="72"/>
       <c r="K2" s="72"/>
     </row>
     <row r="3" spans="1:12" ht="10.5" customHeight="1">
       <c r="A3" s="206"/>
       <c r="B3" s="207"/>
       <c r="C3" s="207"/>
       <c r="D3" s="72"/>
       <c r="E3" s="72"/>
       <c r="F3" s="72"/>
       <c r="G3" s="72"/>
       <c r="H3" s="72"/>
       <c r="I3" s="72"/>
       <c r="J3" s="72"/>
       <c r="K3" s="72"/>
     </row>
     <row r="4" spans="1:12" ht="10.5" customHeight="1">
       <c r="A4" s="206"/>
       <c r="B4" s="207"/>
       <c r="C4" s="207"/>
       <c r="D4" s="72"/>
       <c r="E4" s="72"/>
       <c r="F4" s="72"/>
       <c r="G4" s="72"/>
       <c r="H4" s="72"/>
       <c r="I4" s="72"/>
       <c r="J4" s="72"/>
       <c r="K4" s="72"/>
     </row>
     <row r="5" spans="1:12" ht="10.5" customHeight="1">
       <c r="A5" s="73"/>
       <c r="B5" s="73"/>
       <c r="C5" s="73"/>
       <c r="D5" s="74"/>
       <c r="E5" s="74"/>
       <c r="F5" s="74"/>
       <c r="G5" s="74"/>
       <c r="H5" s="74"/>
       <c r="I5" s="74"/>
       <c r="J5" s="74"/>
       <c r="K5" s="74"/>
     </row>
     <row r="6" spans="1:12" ht="64.5" customHeight="1">
       <c r="A6" s="73"/>
-      <c r="B6" s="399" t="s">
+      <c r="B6" s="398" t="s">
         <v>765</v>
       </c>
-      <c r="C6" s="399"/>
-      <c r="D6" s="396"/>
+      <c r="C6" s="398"/>
+      <c r="D6" s="395"/>
       <c r="E6" s="74"/>
       <c r="F6" s="74"/>
       <c r="G6" s="74"/>
       <c r="H6" s="74"/>
       <c r="I6" s="74"/>
       <c r="J6" s="74"/>
       <c r="K6" s="74"/>
     </row>
     <row r="7" spans="1:12" ht="10.5" customHeight="1">
       <c r="A7" s="73"/>
       <c r="B7" s="73"/>
       <c r="C7" s="73"/>
       <c r="D7" s="74"/>
       <c r="E7" s="74"/>
       <c r="F7" s="74"/>
       <c r="G7" s="74"/>
       <c r="H7" s="74"/>
       <c r="I7" s="74"/>
       <c r="J7" s="74"/>
       <c r="K7" s="74"/>
     </row>
     <row r="8" spans="1:12" ht="15" customHeight="1">
       <c r="A8" s="73"/>
-      <c r="B8" s="402" t="s">
+      <c r="B8" s="401" t="s">
         <v>828</v>
       </c>
-      <c r="C8" s="402"/>
-      <c r="D8" s="402"/>
+      <c r="C8" s="401"/>
+      <c r="D8" s="401"/>
       <c r="E8" s="74"/>
       <c r="F8" s="74"/>
       <c r="G8" s="74"/>
       <c r="H8" s="74"/>
       <c r="I8" s="74"/>
       <c r="J8" s="74"/>
       <c r="K8" s="74"/>
     </row>
     <row r="9" spans="1:12" ht="10.5" customHeight="1">
       <c r="A9" s="73"/>
-      <c r="B9" s="402"/>
-[...1 lines deleted...]
-      <c r="D9" s="402"/>
+      <c r="B9" s="401"/>
+      <c r="C9" s="401"/>
+      <c r="D9" s="401"/>
       <c r="E9" s="74"/>
       <c r="F9" s="74"/>
       <c r="G9" s="74"/>
       <c r="H9" s="74"/>
       <c r="I9" s="74"/>
       <c r="J9" s="74"/>
       <c r="K9" s="74"/>
     </row>
     <row r="10" spans="1:12" ht="37.5" customHeight="1">
       <c r="A10" s="73"/>
-      <c r="B10" s="402"/>
-[...1 lines deleted...]
-      <c r="D10" s="402"/>
+      <c r="B10" s="401"/>
+      <c r="C10" s="401"/>
+      <c r="D10" s="401"/>
       <c r="E10" s="74"/>
       <c r="F10" s="74"/>
       <c r="G10" s="74"/>
       <c r="H10" s="74"/>
       <c r="I10" s="74"/>
       <c r="J10" s="74"/>
       <c r="K10" s="74"/>
     </row>
     <row r="11" spans="1:12" ht="10.5" customHeight="1">
       <c r="A11" s="73"/>
       <c r="B11" s="203"/>
       <c r="C11" s="203"/>
       <c r="D11" s="74"/>
       <c r="E11" s="74"/>
       <c r="F11" s="74"/>
       <c r="G11" s="74"/>
       <c r="H11" s="74"/>
       <c r="I11" s="74"/>
       <c r="J11" s="74"/>
       <c r="K11" s="74"/>
     </row>
     <row r="12" spans="1:12" ht="21" customHeight="1">
-      <c r="A12" s="395" t="s">
+      <c r="A12" s="394" t="s">
         <v>758</v>
       </c>
-      <c r="B12" s="396"/>
-[...1 lines deleted...]
-      <c r="D12" s="396"/>
+      <c r="B12" s="395"/>
+      <c r="C12" s="395"/>
+      <c r="D12" s="395"/>
     </row>
     <row r="13" spans="1:12" ht="21" customHeight="1">
       <c r="A13" s="214" t="s">
         <v>764</v>
       </c>
       <c r="B13" s="211" t="s">
         <v>760</v>
       </c>
       <c r="C13" s="211" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="16.5" customHeight="1">
       <c r="A14" s="209" t="s">
         <v>733</v>
       </c>
       <c r="B14" s="208" t="s">
         <v>759</v>
       </c>
       <c r="C14" s="208" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="16.5" customHeight="1">
       <c r="A15" s="209" t="s">
         <v>732</v>
       </c>
       <c r="B15" s="213" t="s">
         <v>752</v>
       </c>
       <c r="C15" s="213" t="s">
         <v>762</v>
       </c>
       <c r="D15" s="210"/>
     </row>
     <row r="16" spans="1:12" ht="10.5" customHeight="1">
       <c r="B16" s="205"/>
       <c r="C16" s="205"/>
     </row>
     <row r="17" spans="1:4" ht="35.25" customHeight="1">
-      <c r="A17" s="397"/>
-[...2 lines deleted...]
-      <c r="D17" s="396"/>
+      <c r="A17" s="396"/>
+      <c r="B17" s="397"/>
+      <c r="C17" s="397"/>
+      <c r="D17" s="395"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="A17:D17"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="B8:D10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1" xr:uid="{E1734FF5-1A61-431F-B13B-751AD8B7B273}"/>
     <hyperlink ref="C15" r:id="rId2" xr:uid="{5565AC81-C01A-48B6-9491-C6C5366F5F41}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0" footer="0"/>
   <pageSetup orientation="portrait" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:L59"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="L44" sqref="L44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="118"/>
     <col min="2" max="2" width="6.85546875" style="118" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="118" customWidth="1"/>
     <col min="4" max="9" width="9.85546875" style="118" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="118"/>
     <col min="11" max="11" width="5.28515625" style="118" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="118"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:12" ht="15">
-      <c r="A2" s="424" t="s">
+      <c r="A2" s="423" t="s">
         <v>774</v>
       </c>
-      <c r="B2" s="424"/>
-[...7 lines deleted...]
-      <c r="J2" s="424"/>
+      <c r="B2" s="423"/>
+      <c r="C2" s="423"/>
+      <c r="D2" s="423"/>
+      <c r="E2" s="423"/>
+      <c r="F2" s="423"/>
+      <c r="G2" s="423"/>
+      <c r="H2" s="423"/>
+      <c r="I2" s="423"/>
+      <c r="J2" s="423"/>
       <c r="K2" s="117"/>
       <c r="L2" s="117"/>
     </row>
     <row r="3" spans="1:12" ht="15">
-      <c r="A3" s="424" t="s">
+      <c r="A3" s="423" t="s">
         <v>600</v>
       </c>
-      <c r="B3" s="424"/>
-[...7 lines deleted...]
-      <c r="J3" s="424"/>
+      <c r="B3" s="423"/>
+      <c r="C3" s="423"/>
+      <c r="D3" s="423"/>
+      <c r="E3" s="423"/>
+      <c r="F3" s="423"/>
+      <c r="G3" s="423"/>
+      <c r="H3" s="423"/>
+      <c r="I3" s="423"/>
+      <c r="J3" s="423"/>
       <c r="K3" s="117"/>
       <c r="L3" s="117"/>
     </row>
     <row r="4" spans="1:12">
-      <c r="A4" s="425" t="s">
+      <c r="A4" s="424" t="s">
         <v>601</v>
       </c>
-      <c r="B4" s="425"/>
-[...7 lines deleted...]
-      <c r="J4" s="425"/>
+      <c r="B4" s="424"/>
+      <c r="C4" s="424"/>
+      <c r="D4" s="424"/>
+      <c r="E4" s="424"/>
+      <c r="F4" s="424"/>
+      <c r="G4" s="424"/>
+      <c r="H4" s="424"/>
+      <c r="I4" s="424"/>
+      <c r="J4" s="424"/>
       <c r="K4" s="119"/>
       <c r="L4" s="119"/>
     </row>
     <row r="5" spans="1:12">
       <c r="B5" s="120"/>
       <c r="C5" s="119"/>
       <c r="D5" s="119"/>
       <c r="E5" s="119"/>
       <c r="F5" s="119"/>
       <c r="G5" s="119"/>
       <c r="H5" s="119"/>
       <c r="I5" s="119"/>
       <c r="J5" s="119"/>
       <c r="K5" s="119"/>
       <c r="L5" s="119"/>
     </row>
     <row r="6" spans="1:12" ht="13.5" thickBot="1">
       <c r="B6" s="120"/>
       <c r="C6" s="119"/>
       <c r="D6" s="119"/>
       <c r="E6" s="119"/>
       <c r="F6" s="119"/>
       <c r="G6" s="119"/>
       <c r="H6" s="119"/>
       <c r="I6" s="119"/>
       <c r="J6" s="119"/>
       <c r="K6" s="119"/>
       <c r="L6" s="119"/>
     </row>
     <row r="7" spans="1:12">
       <c r="B7" s="121"/>
       <c r="C7" s="122"/>
-      <c r="D7" s="426" t="s">
+      <c r="D7" s="425" t="s">
         <v>602</v>
       </c>
-      <c r="E7" s="427"/>
-      <c r="F7" s="428" t="s">
+      <c r="E7" s="426"/>
+      <c r="F7" s="427" t="s">
         <v>602</v>
       </c>
-      <c r="G7" s="427"/>
+      <c r="G7" s="426"/>
       <c r="H7" s="121"/>
       <c r="I7" s="122"/>
       <c r="J7" s="120"/>
       <c r="K7" s="120"/>
       <c r="L7" s="120"/>
     </row>
     <row r="8" spans="1:12">
       <c r="B8" s="123" t="s">
         <v>603</v>
       </c>
       <c r="C8" s="124"/>
-      <c r="D8" s="425" t="s">
+      <c r="D8" s="424" t="s">
         <v>604</v>
       </c>
-      <c r="E8" s="429"/>
-      <c r="F8" s="430" t="s">
+      <c r="E8" s="428"/>
+      <c r="F8" s="429" t="s">
         <v>605</v>
       </c>
-      <c r="G8" s="429"/>
-      <c r="H8" s="430" t="s">
+      <c r="G8" s="428"/>
+      <c r="H8" s="429" t="s">
         <v>606</v>
       </c>
-      <c r="I8" s="429"/>
+      <c r="I8" s="428"/>
       <c r="J8" s="119"/>
-      <c r="K8" s="425"/>
-      <c r="L8" s="425"/>
+      <c r="K8" s="424"/>
+      <c r="L8" s="424"/>
     </row>
     <row r="9" spans="1:12">
       <c r="B9" s="125"/>
       <c r="C9" s="126"/>
-      <c r="D9" s="431" t="s">
+      <c r="D9" s="430" t="s">
         <v>607</v>
       </c>
-      <c r="E9" s="432"/>
-      <c r="F9" s="433" t="s">
+      <c r="E9" s="431"/>
+      <c r="F9" s="432" t="s">
         <v>608</v>
       </c>
-      <c r="G9" s="432"/>
-      <c r="H9" s="433" t="s">
+      <c r="G9" s="431"/>
+      <c r="H9" s="432" t="s">
         <v>609</v>
       </c>
-      <c r="I9" s="432"/>
+      <c r="I9" s="431"/>
       <c r="J9" s="119"/>
-      <c r="K9" s="425"/>
-      <c r="L9" s="425"/>
+      <c r="K9" s="424"/>
+      <c r="L9" s="424"/>
     </row>
     <row r="10" spans="1:12">
       <c r="B10" s="127"/>
       <c r="C10" s="128" t="s">
         <v>610</v>
       </c>
-      <c r="D10" s="332">
+      <c r="D10" s="330">
         <v>26</v>
       </c>
       <c r="E10" s="304">
         <v>47</v>
       </c>
-      <c r="F10" s="333">
+      <c r="F10" s="331">
         <v>94</v>
       </c>
       <c r="G10" s="304">
         <v>95</v>
       </c>
-      <c r="H10" s="333">
+      <c r="H10" s="331">
         <v>23</v>
       </c>
       <c r="I10" s="304">
         <v>24</v>
       </c>
       <c r="J10" s="119"/>
       <c r="K10" s="119"/>
       <c r="L10" s="119"/>
     </row>
     <row r="11" spans="1:12" s="129" customFormat="1">
       <c r="B11" s="130"/>
       <c r="C11" s="131" t="s">
         <v>611</v>
       </c>
-      <c r="D11" s="334">
+      <c r="D11" s="332">
         <v>472</v>
       </c>
       <c r="E11" s="304">
         <v>675</v>
       </c>
-      <c r="F11" s="335">
+      <c r="F11" s="333">
         <v>696</v>
       </c>
       <c r="G11" s="304">
         <v>697</v>
       </c>
-      <c r="H11" s="335">
+      <c r="H11" s="333">
         <v>655</v>
       </c>
       <c r="I11" s="304">
         <v>656</v>
       </c>
       <c r="J11" s="132"/>
-      <c r="K11" s="423"/>
-      <c r="L11" s="423"/>
+      <c r="K11" s="422"/>
+      <c r="L11" s="422"/>
     </row>
     <row r="12" spans="1:12" s="133" customFormat="1">
       <c r="B12" s="134"/>
       <c r="C12" s="135" t="s">
         <v>612</v>
       </c>
-      <c r="D12" s="336" t="s">
+      <c r="D12" s="334" t="s">
         <v>613</v>
       </c>
-      <c r="E12" s="337" t="s">
+      <c r="E12" s="335" t="s">
         <v>614</v>
       </c>
-      <c r="F12" s="338" t="s">
+      <c r="F12" s="336" t="s">
         <v>613</v>
       </c>
-      <c r="G12" s="337" t="s">
+      <c r="G12" s="335" t="s">
         <v>614</v>
       </c>
-      <c r="H12" s="338" t="s">
+      <c r="H12" s="336" t="s">
         <v>613</v>
       </c>
-      <c r="I12" s="337" t="s">
+      <c r="I12" s="335" t="s">
         <v>614</v>
       </c>
       <c r="J12" s="132"/>
       <c r="K12" s="132"/>
       <c r="L12" s="132"/>
     </row>
     <row r="13" spans="1:12">
       <c r="B13" s="136" t="s">
         <v>583</v>
       </c>
       <c r="C13" s="137" t="s">
         <v>526</v>
       </c>
-      <c r="D13" s="339"/>
+      <c r="D13" s="337"/>
       <c r="E13" s="137"/>
-      <c r="F13" s="340"/>
+      <c r="F13" s="338"/>
       <c r="G13" s="137"/>
-      <c r="H13" s="340"/>
+      <c r="H13" s="338"/>
       <c r="I13" s="137"/>
       <c r="J13" s="132"/>
       <c r="K13" s="132"/>
       <c r="L13" s="132"/>
     </row>
     <row r="14" spans="1:12">
       <c r="B14" s="136">
         <v>0</v>
       </c>
       <c r="C14" s="137">
         <v>2026</v>
       </c>
-      <c r="D14" s="341">
+      <c r="D14" s="339">
         <v>100</v>
       </c>
       <c r="E14" s="137">
         <v>100</v>
       </c>
-      <c r="F14" s="342">
+      <c r="F14" s="340">
         <v>100</v>
       </c>
       <c r="G14" s="137">
         <v>100</v>
       </c>
-      <c r="H14" s="342">
+      <c r="H14" s="340">
         <v>100</v>
       </c>
       <c r="I14" s="137">
         <v>100</v>
       </c>
       <c r="J14" s="132"/>
       <c r="K14" s="132"/>
       <c r="L14" s="132"/>
     </row>
     <row r="15" spans="1:12">
-      <c r="B15" s="345">
+      <c r="B15" s="343">
         <v>1</v>
       </c>
-      <c r="C15" s="346">
+      <c r="C15" s="344">
         <f t="shared" ref="C15:C44" si="0">C14-1</f>
         <v>2025</v>
       </c>
-      <c r="D15" s="347">
+      <c r="D15" s="345">
         <v>91</v>
       </c>
-      <c r="E15" s="346">
+      <c r="E15" s="344">
         <v>96</v>
       </c>
-      <c r="F15" s="348">
+      <c r="F15" s="346">
         <v>92</v>
       </c>
-      <c r="G15" s="346">
+      <c r="G15" s="344">
         <v>98</v>
       </c>
-      <c r="H15" s="348">
+      <c r="H15" s="346">
         <v>85</v>
       </c>
-      <c r="I15" s="346">
+      <c r="I15" s="344">
         <v>79</v>
       </c>
       <c r="J15" s="132"/>
       <c r="K15" s="132"/>
       <c r="L15" s="132"/>
     </row>
     <row r="16" spans="1:12">
       <c r="B16" s="136">
         <v>2</v>
       </c>
       <c r="C16" s="137">
         <f t="shared" si="0"/>
         <v>2024</v>
       </c>
-      <c r="D16" s="341">
+      <c r="D16" s="339">
         <v>82</v>
       </c>
       <c r="E16" s="137">
         <v>93</v>
       </c>
-      <c r="F16" s="342">
+      <c r="F16" s="340">
         <v>83</v>
       </c>
       <c r="G16" s="137">
         <v>94</v>
       </c>
-      <c r="H16" s="342">
+      <c r="H16" s="340">
         <v>70</v>
       </c>
       <c r="I16" s="137">
         <v>57</v>
       </c>
       <c r="J16" s="132"/>
       <c r="K16" s="132"/>
       <c r="L16" s="132"/>
     </row>
     <row r="17" spans="2:12">
-      <c r="B17" s="345">
+      <c r="B17" s="343">
         <v>3</v>
       </c>
-      <c r="C17" s="346">
+      <c r="C17" s="344">
         <f t="shared" si="0"/>
         <v>2023</v>
       </c>
-      <c r="D17" s="347">
+      <c r="D17" s="345">
         <v>79</v>
       </c>
-      <c r="E17" s="346">
+      <c r="E17" s="344">
         <v>90</v>
       </c>
-      <c r="F17" s="348">
+      <c r="F17" s="346">
         <v>81</v>
       </c>
-      <c r="G17" s="346">
+      <c r="G17" s="344">
         <v>94</v>
       </c>
-      <c r="H17" s="348">
+      <c r="H17" s="346">
         <v>55</v>
       </c>
-      <c r="I17" s="346">
+      <c r="I17" s="344">
         <v>50</v>
       </c>
       <c r="J17" s="132"/>
       <c r="K17" s="132"/>
       <c r="L17" s="132"/>
     </row>
     <row r="18" spans="2:12">
       <c r="B18" s="136">
         <v>4</v>
       </c>
       <c r="C18" s="137">
         <f t="shared" si="0"/>
         <v>2022</v>
       </c>
-      <c r="D18" s="341">
+      <c r="D18" s="339">
         <v>76</v>
       </c>
       <c r="E18" s="137">
         <v>85</v>
       </c>
-      <c r="F18" s="342">
+      <c r="F18" s="340">
         <v>78</v>
       </c>
       <c r="G18" s="137">
         <v>89</v>
       </c>
-      <c r="H18" s="342">
+      <c r="H18" s="340">
         <v>40</v>
       </c>
       <c r="I18" s="137">
         <v>43</v>
       </c>
       <c r="J18" s="132"/>
       <c r="K18" s="132"/>
       <c r="L18" s="132"/>
     </row>
     <row r="19" spans="2:12">
-      <c r="B19" s="345">
+      <c r="B19" s="343">
         <v>5</v>
       </c>
-      <c r="C19" s="346">
+      <c r="C19" s="344">
         <f t="shared" si="0"/>
         <v>2021</v>
       </c>
-      <c r="D19" s="347">
+      <c r="D19" s="345">
         <v>74</v>
       </c>
-      <c r="E19" s="346">
+      <c r="E19" s="344">
         <v>84</v>
       </c>
-      <c r="F19" s="348">
+      <c r="F19" s="346">
         <v>78</v>
       </c>
-      <c r="G19" s="346">
+      <c r="G19" s="344">
         <v>87</v>
       </c>
-      <c r="H19" s="348">
+      <c r="H19" s="346">
         <v>35</v>
       </c>
-      <c r="I19" s="346">
+      <c r="I19" s="344">
         <v>36</v>
       </c>
       <c r="J19" s="132"/>
       <c r="K19" s="132"/>
       <c r="L19" s="132"/>
     </row>
     <row r="20" spans="2:12">
       <c r="B20" s="136">
         <v>6</v>
       </c>
       <c r="C20" s="137">
         <f t="shared" si="0"/>
         <v>2020</v>
       </c>
-      <c r="D20" s="341">
+      <c r="D20" s="339">
         <v>70</v>
       </c>
       <c r="E20" s="137">
         <v>82</v>
       </c>
-      <c r="F20" s="342">
+      <c r="F20" s="340">
         <v>74</v>
       </c>
       <c r="G20" s="137">
         <v>84</v>
       </c>
-      <c r="H20" s="342">
+      <c r="H20" s="340">
         <v>30</v>
       </c>
       <c r="I20" s="137">
         <v>36</v>
       </c>
       <c r="J20" s="132"/>
       <c r="K20" s="132"/>
       <c r="L20" s="132"/>
     </row>
     <row r="21" spans="2:12">
-      <c r="B21" s="345">
+      <c r="B21" s="343">
         <v>7</v>
       </c>
-      <c r="C21" s="346">
+      <c r="C21" s="344">
         <f t="shared" si="0"/>
         <v>2019</v>
       </c>
-      <c r="D21" s="347">
+      <c r="D21" s="345">
         <v>69</v>
       </c>
-      <c r="E21" s="346">
+      <c r="E21" s="344">
         <v>77</v>
       </c>
-      <c r="F21" s="348">
+      <c r="F21" s="346">
         <v>72</v>
       </c>
-      <c r="G21" s="346">
+      <c r="G21" s="344">
         <v>81</v>
       </c>
-      <c r="H21" s="348">
+      <c r="H21" s="346">
         <v>25</v>
       </c>
-      <c r="I21" s="346">
+      <c r="I21" s="344">
         <v>36</v>
       </c>
       <c r="J21" s="132"/>
       <c r="K21" s="132"/>
       <c r="L21" s="132"/>
     </row>
     <row r="22" spans="2:12">
       <c r="B22" s="136">
         <v>8</v>
       </c>
       <c r="C22" s="137">
         <f t="shared" si="0"/>
         <v>2018</v>
       </c>
-      <c r="D22" s="341">
+      <c r="D22" s="339">
         <v>67</v>
       </c>
       <c r="E22" s="137">
         <v>74</v>
       </c>
-      <c r="F22" s="342">
+      <c r="F22" s="340">
         <v>70</v>
       </c>
       <c r="G22" s="137">
         <v>78</v>
       </c>
-      <c r="H22" s="342">
+      <c r="H22" s="340">
         <v>25</v>
       </c>
       <c r="I22" s="137">
         <v>36</v>
       </c>
       <c r="J22" s="132"/>
       <c r="K22" s="132"/>
       <c r="L22" s="132"/>
     </row>
     <row r="23" spans="2:12">
-      <c r="B23" s="345">
+      <c r="B23" s="343">
         <v>9</v>
       </c>
-      <c r="C23" s="346">
+      <c r="C23" s="344">
         <f t="shared" si="0"/>
         <v>2017</v>
       </c>
-      <c r="D23" s="347">
+      <c r="D23" s="345">
         <v>63</v>
       </c>
-      <c r="E23" s="346">
+      <c r="E23" s="344">
         <v>70</v>
       </c>
-      <c r="F23" s="348">
+      <c r="F23" s="346">
         <v>67</v>
       </c>
-      <c r="G23" s="346">
+      <c r="G23" s="344">
         <v>77</v>
       </c>
-      <c r="H23" s="348">
+      <c r="H23" s="346">
         <v>25</v>
       </c>
-      <c r="I23" s="346">
+      <c r="I23" s="344">
         <v>36</v>
       </c>
       <c r="J23" s="132"/>
       <c r="K23" s="132"/>
       <c r="L23" s="132"/>
     </row>
     <row r="24" spans="2:12">
       <c r="B24" s="136">
         <v>10</v>
       </c>
       <c r="C24" s="137">
         <f t="shared" si="0"/>
         <v>2016</v>
       </c>
-      <c r="D24" s="341">
+      <c r="D24" s="339">
         <v>61</v>
       </c>
       <c r="E24" s="137">
         <v>66</v>
       </c>
-      <c r="F24" s="342">
+      <c r="F24" s="340">
         <v>65</v>
       </c>
       <c r="G24" s="137">
         <v>72</v>
       </c>
-      <c r="H24" s="342">
+      <c r="H24" s="340">
         <v>25</v>
       </c>
       <c r="I24" s="137">
         <v>36</v>
       </c>
       <c r="J24" s="132"/>
       <c r="K24" s="132"/>
       <c r="L24" s="132"/>
     </row>
     <row r="25" spans="2:12">
-      <c r="B25" s="345">
+      <c r="B25" s="343">
         <v>11</v>
       </c>
-      <c r="C25" s="346">
+      <c r="C25" s="344">
         <f t="shared" si="0"/>
         <v>2015</v>
       </c>
-      <c r="D25" s="347">
+      <c r="D25" s="345">
         <v>57</v>
       </c>
-      <c r="E25" s="346">
+      <c r="E25" s="344">
         <v>65</v>
       </c>
-      <c r="F25" s="348">
+      <c r="F25" s="346">
         <v>64</v>
       </c>
-      <c r="G25" s="346">
+      <c r="G25" s="344">
         <v>69</v>
       </c>
-      <c r="H25" s="348">
+      <c r="H25" s="346">
         <v>25</v>
       </c>
-      <c r="I25" s="346">
+      <c r="I25" s="344">
         <v>36</v>
       </c>
       <c r="J25" s="132"/>
       <c r="K25" s="132"/>
       <c r="L25" s="132"/>
     </row>
     <row r="26" spans="2:12">
       <c r="B26" s="136">
         <v>12</v>
       </c>
       <c r="C26" s="137">
         <f t="shared" si="0"/>
         <v>2014</v>
       </c>
-      <c r="D26" s="341">
+      <c r="D26" s="339">
         <v>54</v>
       </c>
       <c r="E26" s="137">
         <v>59</v>
       </c>
-      <c r="F26" s="342">
+      <c r="F26" s="340">
         <v>60</v>
       </c>
       <c r="G26" s="137">
         <v>66</v>
       </c>
-      <c r="H26" s="342">
+      <c r="H26" s="340">
         <v>25</v>
       </c>
       <c r="I26" s="137">
         <v>36</v>
       </c>
       <c r="J26" s="132"/>
       <c r="K26" s="132"/>
       <c r="L26" s="132"/>
     </row>
     <row r="27" spans="2:12">
-      <c r="B27" s="345">
+      <c r="B27" s="343">
         <v>13</v>
       </c>
-      <c r="C27" s="346">
+      <c r="C27" s="344">
         <f t="shared" si="0"/>
         <v>2013</v>
       </c>
-      <c r="D27" s="347">
+      <c r="D27" s="345">
         <v>53</v>
       </c>
-      <c r="E27" s="346">
+      <c r="E27" s="344">
         <v>54</v>
       </c>
-      <c r="F27" s="348">
+      <c r="F27" s="346">
         <v>57</v>
       </c>
-      <c r="G27" s="346">
+      <c r="G27" s="344">
         <v>63</v>
       </c>
-      <c r="H27" s="348">
+      <c r="H27" s="346">
         <v>25</v>
       </c>
-      <c r="I27" s="346">
+      <c r="I27" s="344">
         <v>36</v>
       </c>
       <c r="J27" s="132"/>
       <c r="K27" s="132"/>
       <c r="L27" s="132"/>
     </row>
     <row r="28" spans="2:12">
       <c r="B28" s="136">
         <v>14</v>
       </c>
       <c r="C28" s="137">
         <f t="shared" si="0"/>
         <v>2012</v>
       </c>
-      <c r="D28" s="341">
+      <c r="D28" s="339">
         <v>48</v>
       </c>
       <c r="E28" s="137">
         <v>49</v>
       </c>
-      <c r="F28" s="342">
+      <c r="F28" s="340">
         <v>55</v>
       </c>
       <c r="G28" s="137">
         <v>59</v>
       </c>
-      <c r="H28" s="342">
+      <c r="H28" s="340">
         <v>25</v>
       </c>
       <c r="I28" s="137">
         <v>36</v>
       </c>
       <c r="J28" s="132"/>
       <c r="K28" s="132"/>
       <c r="L28" s="132"/>
     </row>
     <row r="29" spans="2:12">
-      <c r="B29" s="345">
+      <c r="B29" s="343">
         <v>15</v>
       </c>
-      <c r="C29" s="346">
+      <c r="C29" s="344">
         <f t="shared" si="0"/>
         <v>2011</v>
       </c>
-      <c r="D29" s="347">
+      <c r="D29" s="345">
         <v>44</v>
       </c>
-      <c r="E29" s="346">
+      <c r="E29" s="344">
         <v>49</v>
       </c>
-      <c r="F29" s="348">
+      <c r="F29" s="346">
         <v>52</v>
       </c>
-      <c r="G29" s="346">
+      <c r="G29" s="344">
         <v>59</v>
       </c>
-      <c r="H29" s="348">
+      <c r="H29" s="346">
         <v>25</v>
       </c>
-      <c r="I29" s="346">
+      <c r="I29" s="344">
         <v>36</v>
       </c>
       <c r="J29" s="132"/>
       <c r="K29" s="132"/>
       <c r="L29" s="132"/>
     </row>
     <row r="30" spans="2:12">
       <c r="B30" s="136">
         <v>16</v>
       </c>
       <c r="C30" s="137">
         <f t="shared" si="0"/>
         <v>2010</v>
       </c>
-      <c r="D30" s="341">
+      <c r="D30" s="339">
         <v>40</v>
       </c>
       <c r="E30" s="137">
         <v>46</v>
       </c>
-      <c r="F30" s="342">
+      <c r="F30" s="340">
         <v>49</v>
       </c>
       <c r="G30" s="137">
         <v>53</v>
       </c>
-      <c r="H30" s="342">
+      <c r="H30" s="340">
         <v>25</v>
       </c>
       <c r="I30" s="137">
         <v>36</v>
       </c>
       <c r="J30" s="132"/>
       <c r="K30" s="132"/>
       <c r="L30" s="132"/>
     </row>
     <row r="31" spans="2:12">
-      <c r="B31" s="345">
+      <c r="B31" s="343">
         <v>17</v>
       </c>
-      <c r="C31" s="346">
+      <c r="C31" s="344">
         <f t="shared" si="0"/>
         <v>2009</v>
       </c>
-      <c r="D31" s="347">
+      <c r="D31" s="345">
         <v>40</v>
       </c>
-      <c r="E31" s="346">
+      <c r="E31" s="344">
         <v>39</v>
       </c>
-      <c r="F31" s="348">
+      <c r="F31" s="346">
         <v>49</v>
       </c>
-      <c r="G31" s="346">
+      <c r="G31" s="344">
         <v>49</v>
       </c>
-      <c r="H31" s="348">
+      <c r="H31" s="346">
         <v>25</v>
       </c>
-      <c r="I31" s="346">
+      <c r="I31" s="344">
         <v>36</v>
       </c>
       <c r="J31" s="132"/>
       <c r="K31" s="132"/>
       <c r="L31" s="132"/>
     </row>
     <row r="32" spans="2:12">
       <c r="B32" s="136">
         <v>18</v>
       </c>
       <c r="C32" s="137">
         <f t="shared" si="0"/>
         <v>2008</v>
       </c>
-      <c r="D32" s="341">
+      <c r="D32" s="339">
         <v>38</v>
       </c>
       <c r="E32" s="137">
         <v>39</v>
       </c>
-      <c r="F32" s="342">
+      <c r="F32" s="340">
         <v>44</v>
       </c>
       <c r="G32" s="137">
         <v>49</v>
       </c>
-      <c r="H32" s="342">
+      <c r="H32" s="340">
         <v>25</v>
       </c>
       <c r="I32" s="137">
         <v>36</v>
       </c>
       <c r="J32" s="132"/>
       <c r="K32" s="132"/>
       <c r="L32" s="132"/>
     </row>
     <row r="33" spans="2:12">
-      <c r="B33" s="345">
+      <c r="B33" s="343">
         <v>19</v>
       </c>
-      <c r="C33" s="346">
+      <c r="C33" s="344">
         <f t="shared" si="0"/>
         <v>2007</v>
       </c>
-      <c r="D33" s="347">
+      <c r="D33" s="345">
         <v>32</v>
       </c>
-      <c r="E33" s="346">
+      <c r="E33" s="344">
         <v>39</v>
       </c>
-      <c r="F33" s="348">
+      <c r="F33" s="346">
         <v>41</v>
       </c>
-      <c r="G33" s="346">
+      <c r="G33" s="344">
         <v>47</v>
       </c>
-      <c r="H33" s="348">
+      <c r="H33" s="346">
         <v>25</v>
       </c>
-      <c r="I33" s="346">
+      <c r="I33" s="344">
         <v>36</v>
       </c>
       <c r="J33" s="132"/>
       <c r="K33" s="132"/>
       <c r="L33" s="132"/>
     </row>
     <row r="34" spans="2:12">
       <c r="B34" s="136">
         <v>20</v>
       </c>
       <c r="C34" s="137">
         <f t="shared" si="0"/>
         <v>2006</v>
       </c>
-      <c r="D34" s="341">
+      <c r="D34" s="339">
         <v>32</v>
       </c>
       <c r="E34" s="137">
         <v>38</v>
       </c>
-      <c r="F34" s="342">
+      <c r="F34" s="340">
         <v>41</v>
       </c>
       <c r="G34" s="137">
         <v>47</v>
       </c>
-      <c r="H34" s="342">
+      <c r="H34" s="340">
         <v>25</v>
       </c>
       <c r="I34" s="137">
         <v>36</v>
       </c>
       <c r="J34" s="132"/>
       <c r="K34" s="132"/>
       <c r="L34" s="132"/>
     </row>
     <row r="35" spans="2:12">
-      <c r="B35" s="345">
+      <c r="B35" s="343">
         <v>21</v>
       </c>
-      <c r="C35" s="346">
+      <c r="C35" s="344">
         <f t="shared" si="0"/>
         <v>2005</v>
       </c>
-      <c r="D35" s="347">
+      <c r="D35" s="345">
         <v>32</v>
       </c>
-      <c r="E35" s="346">
+      <c r="E35" s="344">
         <v>38</v>
       </c>
-      <c r="F35" s="348">
+      <c r="F35" s="346">
         <v>40</v>
       </c>
-      <c r="G35" s="346">
+      <c r="G35" s="344">
         <v>47</v>
       </c>
-      <c r="H35" s="348">
+      <c r="H35" s="346">
         <v>25</v>
       </c>
-      <c r="I35" s="346">
+      <c r="I35" s="344">
         <v>36</v>
       </c>
       <c r="J35" s="132"/>
       <c r="K35" s="132"/>
       <c r="L35" s="132"/>
     </row>
     <row r="36" spans="2:12">
       <c r="B36" s="136">
         <v>22</v>
       </c>
       <c r="C36" s="137">
         <f t="shared" si="0"/>
         <v>2004</v>
       </c>
-      <c r="D36" s="341">
+      <c r="D36" s="339">
         <v>31</v>
       </c>
       <c r="E36" s="137">
         <v>38</v>
       </c>
-      <c r="F36" s="342">
+      <c r="F36" s="340">
         <v>40</v>
       </c>
       <c r="G36" s="137">
         <v>43</v>
       </c>
-      <c r="H36" s="342">
+      <c r="H36" s="340">
         <v>25</v>
       </c>
       <c r="I36" s="137">
         <v>36</v>
       </c>
       <c r="J36" s="132"/>
       <c r="K36" s="132"/>
       <c r="L36" s="132"/>
     </row>
     <row r="37" spans="2:12">
-      <c r="B37" s="345">
+      <c r="B37" s="343">
         <v>23</v>
       </c>
-      <c r="C37" s="346">
+      <c r="C37" s="344">
         <f t="shared" si="0"/>
         <v>2003</v>
       </c>
-      <c r="D37" s="347">
+      <c r="D37" s="345">
         <v>31</v>
       </c>
-      <c r="E37" s="346">
+      <c r="E37" s="344">
         <v>35</v>
       </c>
-      <c r="F37" s="348">
+      <c r="F37" s="346">
         <v>39</v>
       </c>
-      <c r="G37" s="346">
+      <c r="G37" s="344">
         <v>43</v>
       </c>
-      <c r="H37" s="348">
+      <c r="H37" s="346">
         <v>25</v>
       </c>
-      <c r="I37" s="346">
+      <c r="I37" s="344">
         <v>36</v>
       </c>
       <c r="J37" s="132"/>
       <c r="K37" s="132"/>
       <c r="L37" s="132"/>
     </row>
     <row r="38" spans="2:12">
       <c r="B38" s="136">
         <v>24</v>
       </c>
       <c r="C38" s="137">
         <f t="shared" si="0"/>
         <v>2002</v>
       </c>
-      <c r="D38" s="341">
+      <c r="D38" s="339">
         <v>31</v>
       </c>
       <c r="E38" s="137">
         <v>32</v>
       </c>
-      <c r="F38" s="342">
+      <c r="F38" s="340">
         <v>36</v>
       </c>
       <c r="G38" s="137">
         <v>41</v>
       </c>
-      <c r="H38" s="342">
+      <c r="H38" s="340">
         <v>25</v>
       </c>
       <c r="I38" s="137">
         <v>36</v>
       </c>
       <c r="J38" s="132"/>
       <c r="K38" s="132"/>
       <c r="L38" s="132"/>
     </row>
     <row r="39" spans="2:12">
-      <c r="B39" s="345">
+      <c r="B39" s="343">
         <v>25</v>
       </c>
-      <c r="C39" s="346">
+      <c r="C39" s="344">
         <f t="shared" si="0"/>
         <v>2001</v>
       </c>
-      <c r="D39" s="347">
+      <c r="D39" s="345">
         <v>29</v>
       </c>
-      <c r="E39" s="346">
+      <c r="E39" s="344">
         <v>27</v>
       </c>
-      <c r="F39" s="348">
+      <c r="F39" s="346">
         <v>36</v>
       </c>
-      <c r="G39" s="346">
+      <c r="G39" s="344">
         <v>41</v>
       </c>
-      <c r="H39" s="348">
+      <c r="H39" s="346">
         <v>25</v>
       </c>
-      <c r="I39" s="346">
+      <c r="I39" s="344">
         <v>36</v>
       </c>
       <c r="J39" s="132"/>
       <c r="K39" s="132"/>
       <c r="L39" s="132"/>
     </row>
     <row r="40" spans="2:12">
       <c r="B40" s="136">
         <v>26</v>
       </c>
       <c r="C40" s="137">
         <f t="shared" si="0"/>
         <v>2000</v>
       </c>
-      <c r="D40" s="341">
+      <c r="D40" s="339">
         <v>26</v>
       </c>
       <c r="E40" s="137">
         <v>27</v>
       </c>
-      <c r="F40" s="342">
+      <c r="F40" s="340">
         <v>34</v>
       </c>
       <c r="G40" s="137">
         <v>37</v>
       </c>
-      <c r="H40" s="342">
+      <c r="H40" s="340">
         <v>25</v>
       </c>
       <c r="I40" s="137">
         <v>36</v>
       </c>
       <c r="J40" s="132"/>
       <c r="K40" s="132"/>
       <c r="L40" s="132"/>
     </row>
     <row r="41" spans="2:12">
-      <c r="B41" s="345">
+      <c r="B41" s="343">
         <v>27</v>
       </c>
-      <c r="C41" s="346">
+      <c r="C41" s="344">
         <f t="shared" si="0"/>
         <v>1999</v>
       </c>
-      <c r="D41" s="347">
+      <c r="D41" s="345">
         <v>22</v>
       </c>
-      <c r="E41" s="346">
+      <c r="E41" s="344">
         <v>26</v>
       </c>
-      <c r="F41" s="348">
+      <c r="F41" s="346">
         <v>34</v>
       </c>
-      <c r="G41" s="346">
+      <c r="G41" s="344">
         <v>36</v>
       </c>
-      <c r="H41" s="348">
+      <c r="H41" s="346">
         <v>25</v>
       </c>
-      <c r="I41" s="346">
+      <c r="I41" s="344">
         <v>36</v>
       </c>
       <c r="J41" s="132"/>
       <c r="K41" s="132"/>
       <c r="L41" s="132"/>
     </row>
     <row r="42" spans="2:12">
       <c r="B42" s="136">
         <v>28</v>
       </c>
       <c r="C42" s="137">
         <f t="shared" si="0"/>
         <v>1998</v>
       </c>
-      <c r="D42" s="341">
+      <c r="D42" s="339">
         <v>22</v>
       </c>
       <c r="E42" s="137">
         <v>21</v>
       </c>
-      <c r="F42" s="342">
+      <c r="F42" s="340">
         <v>31</v>
       </c>
       <c r="G42" s="137">
         <v>35</v>
       </c>
-      <c r="H42" s="342">
+      <c r="H42" s="340">
         <v>25</v>
       </c>
       <c r="I42" s="137">
         <v>36</v>
       </c>
       <c r="J42" s="132"/>
       <c r="K42" s="132"/>
       <c r="L42" s="132"/>
     </row>
     <row r="43" spans="2:12">
-      <c r="B43" s="349">
+      <c r="B43" s="347">
         <v>29</v>
       </c>
-      <c r="C43" s="350">
+      <c r="C43" s="348">
         <f t="shared" si="0"/>
         <v>1997</v>
       </c>
-      <c r="D43" s="351">
+      <c r="D43" s="349">
         <v>21</v>
       </c>
-      <c r="E43" s="350">
+      <c r="E43" s="348">
         <v>21</v>
       </c>
-      <c r="F43" s="352">
+      <c r="F43" s="350">
         <v>30</v>
       </c>
-      <c r="G43" s="350">
+      <c r="G43" s="348">
         <v>35</v>
       </c>
-      <c r="H43" s="352">
+      <c r="H43" s="350">
         <v>25</v>
       </c>
-      <c r="I43" s="350">
+      <c r="I43" s="348">
         <v>36</v>
       </c>
       <c r="J43" s="132"/>
       <c r="K43" s="132"/>
       <c r="L43" s="132"/>
     </row>
     <row r="44" spans="2:12" ht="13.5" thickBot="1">
       <c r="B44" s="138">
         <v>30</v>
       </c>
       <c r="C44" s="139">
         <f t="shared" si="0"/>
         <v>1996</v>
       </c>
-      <c r="D44" s="343">
+      <c r="D44" s="341">
         <v>17</v>
       </c>
       <c r="E44" s="139">
         <v>21</v>
       </c>
-      <c r="F44" s="344">
+      <c r="F44" s="342">
         <v>29</v>
       </c>
       <c r="G44" s="139">
         <v>35</v>
       </c>
-      <c r="H44" s="344">
+      <c r="H44" s="342">
         <v>25</v>
       </c>
       <c r="I44" s="139">
         <v>36</v>
       </c>
       <c r="J44" s="132"/>
       <c r="K44" s="132"/>
       <c r="L44" s="132"/>
     </row>
     <row r="45" spans="2:12">
       <c r="C45" s="140"/>
       <c r="F45" s="141"/>
       <c r="G45" s="141"/>
       <c r="H45" s="141"/>
       <c r="I45" s="141"/>
       <c r="J45" s="142"/>
       <c r="K45" s="142"/>
       <c r="L45" s="142"/>
     </row>
     <row r="46" spans="2:12">
       <c r="F46" s="143"/>
       <c r="G46" s="143"/>
       <c r="H46" s="143"/>
       <c r="I46" s="143"/>
       <c r="J46" s="143"/>
@@ -9779,3022 +9769,3022 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:Z58"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="AA42" sqref="AA42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6.42578125" style="118" customWidth="1"/>
     <col min="2" max="2" width="8" style="118" customWidth="1"/>
     <col min="3" max="3" width="5.28515625" style="118" customWidth="1"/>
     <col min="4" max="4" width="5.140625" style="118" customWidth="1"/>
     <col min="5" max="26" width="5.28515625" style="118" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="118"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26" ht="15">
-      <c r="A2" s="424" t="s">
+      <c r="A2" s="423" t="s">
         <v>776</v>
       </c>
-      <c r="B2" s="424"/>
-[...23 lines deleted...]
-      <c r="Z2" s="424"/>
+      <c r="B2" s="423"/>
+      <c r="C2" s="423"/>
+      <c r="D2" s="423"/>
+      <c r="E2" s="423"/>
+      <c r="F2" s="423"/>
+      <c r="G2" s="423"/>
+      <c r="H2" s="423"/>
+      <c r="I2" s="423"/>
+      <c r="J2" s="423"/>
+      <c r="K2" s="423"/>
+      <c r="L2" s="423"/>
+      <c r="M2" s="423"/>
+      <c r="N2" s="423"/>
+      <c r="O2" s="423"/>
+      <c r="P2" s="423"/>
+      <c r="Q2" s="423"/>
+      <c r="R2" s="423"/>
+      <c r="S2" s="423"/>
+      <c r="T2" s="423"/>
+      <c r="U2" s="423"/>
+      <c r="V2" s="423"/>
+      <c r="W2" s="423"/>
+      <c r="X2" s="423"/>
+      <c r="Y2" s="423"/>
+      <c r="Z2" s="423"/>
     </row>
     <row r="3" spans="1:26" ht="13.5" thickBot="1">
-      <c r="A3" s="434" t="s">
+      <c r="A3" s="433" t="s">
         <v>601</v>
       </c>
-      <c r="B3" s="434"/>
-[...23 lines deleted...]
-      <c r="Z3" s="434"/>
+      <c r="B3" s="433"/>
+      <c r="C3" s="433"/>
+      <c r="D3" s="433"/>
+      <c r="E3" s="433"/>
+      <c r="F3" s="433"/>
+      <c r="G3" s="433"/>
+      <c r="H3" s="433"/>
+      <c r="I3" s="433"/>
+      <c r="J3" s="433"/>
+      <c r="K3" s="433"/>
+      <c r="L3" s="433"/>
+      <c r="M3" s="433"/>
+      <c r="N3" s="433"/>
+      <c r="O3" s="433"/>
+      <c r="P3" s="433"/>
+      <c r="Q3" s="433"/>
+      <c r="R3" s="433"/>
+      <c r="S3" s="433"/>
+      <c r="T3" s="433"/>
+      <c r="U3" s="433"/>
+      <c r="V3" s="433"/>
+      <c r="W3" s="433"/>
+      <c r="X3" s="433"/>
+      <c r="Y3" s="433"/>
+      <c r="Z3" s="433"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="121"/>
       <c r="B4" s="144"/>
-      <c r="C4" s="428"/>
-[...1 lines deleted...]
-      <c r="E4" s="428" t="s">
+      <c r="C4" s="427"/>
+      <c r="D4" s="426"/>
+      <c r="E4" s="427" t="s">
         <v>620</v>
       </c>
-      <c r="F4" s="427"/>
+      <c r="F4" s="426"/>
       <c r="G4" s="121"/>
       <c r="H4" s="122"/>
       <c r="I4" s="121"/>
       <c r="J4" s="122"/>
       <c r="K4" s="121"/>
       <c r="L4" s="122"/>
-      <c r="M4" s="428" t="s">
+      <c r="M4" s="427" t="s">
         <v>621</v>
       </c>
-      <c r="N4" s="427"/>
+      <c r="N4" s="426"/>
       <c r="O4" s="121"/>
       <c r="P4" s="122"/>
-      <c r="Q4" s="428" t="s">
+      <c r="Q4" s="427" t="s">
         <v>622</v>
       </c>
-      <c r="R4" s="435"/>
-      <c r="S4" s="428" t="s">
+      <c r="R4" s="434"/>
+      <c r="S4" s="427" t="s">
         <v>623</v>
       </c>
-      <c r="T4" s="427"/>
-[...1 lines deleted...]
-      <c r="V4" s="427"/>
+      <c r="T4" s="426"/>
+      <c r="U4" s="427"/>
+      <c r="V4" s="426"/>
       <c r="W4" s="121"/>
       <c r="X4" s="122"/>
-      <c r="Y4" s="428"/>
-      <c r="Z4" s="427"/>
+      <c r="Y4" s="427"/>
+      <c r="Z4" s="426"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="123" t="s">
         <v>603</v>
       </c>
       <c r="B5" s="120"/>
-      <c r="C5" s="430" t="s">
+      <c r="C5" s="429" t="s">
         <v>624</v>
       </c>
-      <c r="D5" s="429"/>
-      <c r="E5" s="430" t="s">
+      <c r="D5" s="428"/>
+      <c r="E5" s="429" t="s">
         <v>625</v>
       </c>
-      <c r="F5" s="429"/>
-      <c r="G5" s="430" t="s">
+      <c r="F5" s="428"/>
+      <c r="G5" s="429" t="s">
         <v>626</v>
       </c>
-      <c r="H5" s="429"/>
-      <c r="I5" s="430" t="s">
+      <c r="H5" s="428"/>
+      <c r="I5" s="429" t="s">
         <v>627</v>
       </c>
-      <c r="J5" s="429"/>
-      <c r="K5" s="430" t="s">
+      <c r="J5" s="428"/>
+      <c r="K5" s="429" t="s">
         <v>627</v>
       </c>
-      <c r="L5" s="429"/>
-      <c r="M5" s="430" t="s">
+      <c r="L5" s="428"/>
+      <c r="M5" s="429" t="s">
         <v>628</v>
       </c>
-      <c r="N5" s="429"/>
-      <c r="O5" s="430" t="s">
+      <c r="N5" s="428"/>
+      <c r="O5" s="429" t="s">
         <v>629</v>
       </c>
-      <c r="P5" s="429"/>
-      <c r="Q5" s="430" t="s">
+      <c r="P5" s="428"/>
+      <c r="Q5" s="429" t="s">
         <v>628</v>
       </c>
-      <c r="R5" s="429"/>
-      <c r="S5" s="430" t="s">
+      <c r="R5" s="428"/>
+      <c r="S5" s="429" t="s">
         <v>630</v>
       </c>
-      <c r="T5" s="429"/>
-      <c r="U5" s="430" t="s">
+      <c r="T5" s="428"/>
+      <c r="U5" s="429" t="s">
         <v>631</v>
       </c>
-      <c r="V5" s="429"/>
-      <c r="W5" s="430" t="s">
+      <c r="V5" s="428"/>
+      <c r="W5" s="429" t="s">
         <v>632</v>
       </c>
-      <c r="X5" s="429"/>
-[...1 lines deleted...]
-      <c r="Z5" s="429"/>
+      <c r="X5" s="428"/>
+      <c r="Y5" s="429"/>
+      <c r="Z5" s="428"/>
     </row>
     <row r="6" spans="1:26" ht="14.25">
       <c r="A6" s="125"/>
       <c r="B6" s="145"/>
-      <c r="C6" s="433" t="s">
+      <c r="C6" s="432" t="s">
         <v>633</v>
       </c>
-      <c r="D6" s="432"/>
-      <c r="E6" s="433" t="s">
+      <c r="D6" s="431"/>
+      <c r="E6" s="432" t="s">
         <v>634</v>
       </c>
-      <c r="F6" s="432"/>
-      <c r="G6" s="433" t="s">
+      <c r="F6" s="431"/>
+      <c r="G6" s="432" t="s">
         <v>633</v>
       </c>
-      <c r="H6" s="432"/>
-      <c r="I6" s="433" t="s">
+      <c r="H6" s="431"/>
+      <c r="I6" s="432" t="s">
         <v>633</v>
       </c>
-      <c r="J6" s="432"/>
-      <c r="K6" s="433" t="s">
+      <c r="J6" s="431"/>
+      <c r="K6" s="432" t="s">
         <v>635</v>
       </c>
-      <c r="L6" s="432"/>
-      <c r="M6" s="433" t="s">
+      <c r="L6" s="431"/>
+      <c r="M6" s="432" t="s">
         <v>636</v>
       </c>
-      <c r="N6" s="432"/>
-      <c r="O6" s="433" t="s">
+      <c r="N6" s="431"/>
+      <c r="O6" s="432" t="s">
         <v>637</v>
       </c>
-      <c r="P6" s="432"/>
-      <c r="Q6" s="433" t="s">
+      <c r="P6" s="431"/>
+      <c r="Q6" s="432" t="s">
         <v>638</v>
       </c>
-      <c r="R6" s="432"/>
-      <c r="S6" s="433" t="s">
+      <c r="R6" s="431"/>
+      <c r="S6" s="432" t="s">
         <v>639</v>
       </c>
-      <c r="T6" s="432"/>
-      <c r="U6" s="433" t="s">
+      <c r="T6" s="431"/>
+      <c r="U6" s="432" t="s">
         <v>609</v>
       </c>
-      <c r="V6" s="432"/>
-      <c r="W6" s="433" t="s">
+      <c r="V6" s="431"/>
+      <c r="W6" s="432" t="s">
         <v>640</v>
       </c>
-      <c r="X6" s="432"/>
-      <c r="Y6" s="433" t="s">
+      <c r="X6" s="431"/>
+      <c r="Y6" s="432" t="s">
         <v>730</v>
       </c>
-      <c r="Z6" s="432"/>
+      <c r="Z6" s="431"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="123" t="s">
         <v>610</v>
       </c>
       <c r="B7" s="119"/>
-      <c r="C7" s="333">
+      <c r="C7" s="331">
         <v>30</v>
       </c>
       <c r="D7" s="304">
         <v>67</v>
       </c>
-      <c r="E7" s="333">
+      <c r="E7" s="331">
         <v>96</v>
       </c>
       <c r="F7" s="304">
         <v>97</v>
       </c>
-      <c r="G7" s="333">
+      <c r="G7" s="331">
         <v>28</v>
       </c>
       <c r="H7" s="304">
         <v>49</v>
       </c>
-      <c r="I7" s="333">
+      <c r="I7" s="331">
         <v>29</v>
       </c>
       <c r="J7" s="304">
         <v>66</v>
       </c>
-      <c r="K7" s="333">
+      <c r="K7" s="331">
         <v>32</v>
       </c>
       <c r="L7" s="304">
         <v>69</v>
       </c>
-      <c r="M7" s="333">
+      <c r="M7" s="331">
         <v>33</v>
       </c>
       <c r="N7" s="304">
         <v>80</v>
       </c>
-      <c r="O7" s="333">
+      <c r="O7" s="331">
         <v>98</v>
       </c>
       <c r="P7" s="304">
         <v>99</v>
       </c>
-      <c r="Q7" s="333">
+      <c r="Q7" s="331">
         <v>45</v>
       </c>
       <c r="R7" s="304">
         <v>92</v>
       </c>
-      <c r="S7" s="333">
+      <c r="S7" s="331">
         <v>89</v>
       </c>
       <c r="T7" s="304">
         <v>91</v>
       </c>
-      <c r="U7" s="333">
+      <c r="U7" s="331">
         <v>43</v>
       </c>
       <c r="V7" s="304">
         <v>90</v>
       </c>
-      <c r="W7" s="333">
+      <c r="W7" s="331">
         <v>64</v>
       </c>
       <c r="X7" s="304">
         <v>65</v>
       </c>
-      <c r="Y7" s="333">
+      <c r="Y7" s="331">
         <v>31</v>
       </c>
       <c r="Z7" s="304">
         <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:26" s="129" customFormat="1">
       <c r="A8" s="123" t="s">
         <v>611</v>
       </c>
       <c r="B8" s="133"/>
-      <c r="C8" s="335">
+      <c r="C8" s="333">
         <v>557</v>
       </c>
       <c r="D8" s="304">
         <v>679</v>
       </c>
-      <c r="E8" s="335">
+      <c r="E8" s="333">
         <v>698</v>
       </c>
       <c r="F8" s="304">
         <v>699</v>
       </c>
-      <c r="G8" s="335">
+      <c r="G8" s="333">
         <v>510</v>
       </c>
       <c r="H8" s="304">
         <v>677</v>
       </c>
-      <c r="I8" s="335">
+      <c r="I8" s="333">
         <v>537</v>
       </c>
       <c r="J8" s="304">
         <v>678</v>
       </c>
-      <c r="K8" s="335">
+      <c r="K8" s="333">
         <v>580</v>
       </c>
       <c r="L8" s="304">
         <v>681</v>
       </c>
-      <c r="M8" s="335">
+      <c r="M8" s="333">
         <v>581</v>
       </c>
       <c r="N8" s="304">
         <v>682</v>
       </c>
-      <c r="O8" s="335">
+      <c r="O8" s="333">
         <v>670</v>
       </c>
       <c r="P8" s="304">
         <v>691</v>
       </c>
-      <c r="Q8" s="335">
+      <c r="Q8" s="333">
         <v>673</v>
       </c>
       <c r="R8" s="304">
         <v>694</v>
       </c>
-      <c r="S8" s="335" t="s">
+      <c r="S8" s="333" t="s">
         <v>564</v>
       </c>
       <c r="T8" s="304">
         <v>649</v>
       </c>
-      <c r="U8" s="335">
+      <c r="U8" s="333">
         <v>671</v>
       </c>
       <c r="V8" s="304">
         <v>692</v>
       </c>
-      <c r="W8" s="335">
+      <c r="W8" s="333">
         <v>518</v>
       </c>
       <c r="X8" s="304">
         <v>519</v>
       </c>
-      <c r="Y8" s="335">
+      <c r="Y8" s="333">
         <v>573</v>
       </c>
       <c r="Z8" s="304">
         <v>680</v>
       </c>
     </row>
     <row r="9" spans="1:26" s="133" customFormat="1">
       <c r="A9" s="134"/>
       <c r="B9" s="146" t="s">
         <v>612</v>
       </c>
-      <c r="C9" s="342" t="s">
+      <c r="C9" s="340" t="s">
         <v>613</v>
       </c>
       <c r="D9" s="137" t="s">
         <v>614</v>
       </c>
-      <c r="E9" s="342" t="s">
+      <c r="E9" s="340" t="s">
         <v>613</v>
       </c>
-      <c r="F9" s="353" t="s">
+      <c r="F9" s="351" t="s">
         <v>614</v>
       </c>
-      <c r="G9" s="342" t="s">
+      <c r="G9" s="340" t="s">
         <v>613</v>
       </c>
       <c r="H9" s="137" t="s">
         <v>614</v>
       </c>
-      <c r="I9" s="342" t="s">
+      <c r="I9" s="340" t="s">
         <v>613</v>
       </c>
       <c r="J9" s="137" t="s">
         <v>614</v>
       </c>
-      <c r="K9" s="342" t="s">
+      <c r="K9" s="340" t="s">
         <v>613</v>
       </c>
       <c r="L9" s="137" t="s">
         <v>614</v>
       </c>
-      <c r="M9" s="342" t="s">
+      <c r="M9" s="340" t="s">
         <v>613</v>
       </c>
       <c r="N9" s="137" t="s">
         <v>614</v>
       </c>
-      <c r="O9" s="342" t="s">
+      <c r="O9" s="340" t="s">
         <v>613</v>
       </c>
       <c r="P9" s="137" t="s">
         <v>614</v>
       </c>
-      <c r="Q9" s="342" t="s">
+      <c r="Q9" s="340" t="s">
         <v>613</v>
       </c>
       <c r="R9" s="137" t="s">
         <v>614</v>
       </c>
-      <c r="S9" s="342" t="s">
+      <c r="S9" s="340" t="s">
         <v>613</v>
       </c>
       <c r="T9" s="137" t="s">
         <v>614</v>
       </c>
-      <c r="U9" s="342" t="s">
+      <c r="U9" s="340" t="s">
         <v>613</v>
       </c>
       <c r="V9" s="137" t="s">
         <v>614</v>
       </c>
-      <c r="W9" s="342" t="s">
+      <c r="W9" s="340" t="s">
         <v>613</v>
       </c>
       <c r="X9" s="137" t="s">
         <v>614</v>
       </c>
-      <c r="Y9" s="342" t="s">
+      <c r="Y9" s="340" t="s">
         <v>613</v>
       </c>
       <c r="Z9" s="137" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="136" t="s">
         <v>583</v>
       </c>
       <c r="B10" s="132" t="s">
         <v>526</v>
       </c>
-      <c r="C10" s="340"/>
-[...22 lines deleted...]
-      <c r="Z10" s="354"/>
+      <c r="C10" s="338"/>
+      <c r="D10" s="352"/>
+      <c r="E10" s="338"/>
+      <c r="F10" s="352"/>
+      <c r="G10" s="338"/>
+      <c r="H10" s="352"/>
+      <c r="I10" s="338"/>
+      <c r="J10" s="352"/>
+      <c r="K10" s="338"/>
+      <c r="L10" s="352"/>
+      <c r="M10" s="338"/>
+      <c r="N10" s="352"/>
+      <c r="O10" s="338"/>
+      <c r="P10" s="352"/>
+      <c r="Q10" s="338"/>
+      <c r="R10" s="352"/>
+      <c r="S10" s="338"/>
+      <c r="T10" s="352"/>
+      <c r="U10" s="338"/>
+      <c r="V10" s="352"/>
+      <c r="W10" s="338"/>
+      <c r="X10" s="352"/>
+      <c r="Y10" s="338"/>
+      <c r="Z10" s="352"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="136">
         <v>0</v>
       </c>
       <c r="B11" s="132">
         <v>2026</v>
       </c>
-      <c r="C11" s="342">
+      <c r="C11" s="340">
         <v>100</v>
       </c>
-      <c r="D11" s="353">
+      <c r="D11" s="351">
         <v>100</v>
       </c>
-      <c r="E11" s="342">
+      <c r="E11" s="340">
         <v>100</v>
       </c>
-      <c r="F11" s="353">
+      <c r="F11" s="351">
         <v>100</v>
       </c>
-      <c r="G11" s="342">
+      <c r="G11" s="340">
         <v>100</v>
       </c>
-      <c r="H11" s="353">
+      <c r="H11" s="351">
         <v>100</v>
       </c>
-      <c r="I11" s="342">
+      <c r="I11" s="340">
         <v>100</v>
       </c>
-      <c r="J11" s="353">
+      <c r="J11" s="351">
         <v>100</v>
       </c>
-      <c r="K11" s="342">
+      <c r="K11" s="340">
         <v>100</v>
       </c>
-      <c r="L11" s="353">
+      <c r="L11" s="351">
         <v>100</v>
       </c>
-      <c r="M11" s="342">
+      <c r="M11" s="340">
         <v>100</v>
       </c>
-      <c r="N11" s="353">
+      <c r="N11" s="351">
         <v>100</v>
       </c>
-      <c r="O11" s="342">
+      <c r="O11" s="340">
         <v>100</v>
       </c>
-      <c r="P11" s="353">
+      <c r="P11" s="351">
         <v>100</v>
       </c>
-      <c r="Q11" s="342">
+      <c r="Q11" s="340">
         <v>100</v>
       </c>
-      <c r="R11" s="353">
+      <c r="R11" s="351">
         <v>100</v>
       </c>
-      <c r="S11" s="342">
+      <c r="S11" s="340">
         <v>100</v>
       </c>
-      <c r="T11" s="353">
+      <c r="T11" s="351">
         <v>100</v>
       </c>
-      <c r="U11" s="342">
+      <c r="U11" s="340">
         <v>100</v>
       </c>
-      <c r="V11" s="353">
+      <c r="V11" s="351">
         <v>100</v>
       </c>
-      <c r="W11" s="342">
+      <c r="W11" s="340">
         <v>100</v>
       </c>
-      <c r="X11" s="353">
+      <c r="X11" s="351">
         <v>100</v>
       </c>
-      <c r="Y11" s="342">
+      <c r="Y11" s="340">
         <v>100</v>
       </c>
-      <c r="Z11" s="353">
+      <c r="Z11" s="351">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:26">
-      <c r="A12" s="345">
+      <c r="A12" s="343">
         <v>1</v>
       </c>
-      <c r="B12" s="356">
+      <c r="B12" s="354">
         <f>B11-1</f>
         <v>2025</v>
       </c>
-      <c r="C12" s="348">
+      <c r="C12" s="346">
         <v>90</v>
       </c>
-      <c r="D12" s="357">
+      <c r="D12" s="355">
         <v>90</v>
       </c>
-      <c r="E12" s="348">
+      <c r="E12" s="346">
         <v>91</v>
       </c>
-      <c r="F12" s="357">
+      <c r="F12" s="355">
         <v>89</v>
       </c>
-      <c r="G12" s="348">
+      <c r="G12" s="346">
         <v>87</v>
       </c>
-      <c r="H12" s="357">
+      <c r="H12" s="355">
         <v>88</v>
       </c>
-      <c r="I12" s="348">
+      <c r="I12" s="346">
         <v>86</v>
       </c>
-      <c r="J12" s="357">
+      <c r="J12" s="355">
         <v>85</v>
       </c>
-      <c r="K12" s="348">
+      <c r="K12" s="346">
         <v>86</v>
       </c>
-      <c r="L12" s="357">
+      <c r="L12" s="355">
         <v>85</v>
       </c>
-      <c r="M12" s="348">
+      <c r="M12" s="346">
         <v>88</v>
       </c>
-      <c r="N12" s="357">
+      <c r="N12" s="355">
         <v>87</v>
       </c>
-      <c r="O12" s="348">
+      <c r="O12" s="346">
         <v>87</v>
       </c>
-      <c r="P12" s="357">
+      <c r="P12" s="355">
         <v>83</v>
       </c>
-      <c r="Q12" s="348">
+      <c r="Q12" s="346">
         <v>85</v>
       </c>
-      <c r="R12" s="357">
+      <c r="R12" s="355">
         <v>88</v>
       </c>
-      <c r="S12" s="348">
+      <c r="S12" s="346">
         <v>85</v>
       </c>
-      <c r="T12" s="357">
+      <c r="T12" s="355">
         <v>92</v>
       </c>
-      <c r="U12" s="348">
+      <c r="U12" s="346">
         <v>87</v>
       </c>
-      <c r="V12" s="357">
+      <c r="V12" s="355">
         <v>82</v>
       </c>
-      <c r="W12" s="348">
+      <c r="W12" s="346">
         <v>88</v>
       </c>
-      <c r="X12" s="357">
+      <c r="X12" s="355">
         <v>91</v>
       </c>
-      <c r="Y12" s="348">
+      <c r="Y12" s="346">
         <v>82</v>
       </c>
-      <c r="Z12" s="357">
+      <c r="Z12" s="355">
         <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="136">
         <v>2</v>
       </c>
       <c r="B13" s="132">
         <f t="shared" ref="B13:B41" si="0">B12-1</f>
         <v>2024</v>
       </c>
-      <c r="C13" s="340">
+      <c r="C13" s="338">
         <v>83</v>
       </c>
-      <c r="D13" s="354">
+      <c r="D13" s="352">
         <v>83</v>
       </c>
-      <c r="E13" s="340">
+      <c r="E13" s="338">
         <v>85</v>
       </c>
-      <c r="F13" s="354">
+      <c r="F13" s="352">
         <v>83</v>
       </c>
-      <c r="G13" s="340">
+      <c r="G13" s="338">
         <v>78</v>
       </c>
-      <c r="H13" s="354">
+      <c r="H13" s="352">
         <v>77</v>
       </c>
-      <c r="I13" s="340">
+      <c r="I13" s="338">
         <v>76</v>
       </c>
-      <c r="J13" s="354">
+      <c r="J13" s="352">
         <v>77</v>
       </c>
-      <c r="K13" s="340">
+      <c r="K13" s="338">
         <v>75</v>
       </c>
-      <c r="L13" s="354">
+      <c r="L13" s="352">
         <v>76</v>
       </c>
-      <c r="M13" s="340">
+      <c r="M13" s="338">
         <v>80</v>
       </c>
-      <c r="N13" s="354">
+      <c r="N13" s="352">
         <v>77</v>
       </c>
-      <c r="O13" s="340">
+      <c r="O13" s="338">
         <v>77</v>
       </c>
-      <c r="P13" s="354">
+      <c r="P13" s="352">
         <v>74</v>
       </c>
-      <c r="Q13" s="340">
+      <c r="Q13" s="338">
         <v>74</v>
       </c>
-      <c r="R13" s="354">
+      <c r="R13" s="352">
         <v>86</v>
       </c>
-      <c r="S13" s="340">
+      <c r="S13" s="338">
         <v>73</v>
       </c>
-      <c r="T13" s="354">
+      <c r="T13" s="352">
         <v>85</v>
       </c>
-      <c r="U13" s="340">
+      <c r="U13" s="338">
         <v>77</v>
       </c>
-      <c r="V13" s="354">
+      <c r="V13" s="352">
         <v>64</v>
       </c>
-      <c r="W13" s="340">
+      <c r="W13" s="338">
         <v>80</v>
       </c>
-      <c r="X13" s="354">
+      <c r="X13" s="352">
         <v>84</v>
       </c>
-      <c r="Y13" s="340">
+      <c r="Y13" s="338">
         <v>66</v>
       </c>
-      <c r="Z13" s="354">
+      <c r="Z13" s="352">
         <v>87</v>
       </c>
     </row>
     <row r="14" spans="1:26">
-      <c r="A14" s="345">
+      <c r="A14" s="343">
         <v>3</v>
       </c>
-      <c r="B14" s="356">
+      <c r="B14" s="354">
         <f t="shared" si="0"/>
         <v>2023</v>
       </c>
-      <c r="C14" s="348">
+      <c r="C14" s="346">
         <v>78</v>
       </c>
-      <c r="D14" s="357">
+      <c r="D14" s="355">
         <v>78</v>
       </c>
-      <c r="E14" s="348">
+      <c r="E14" s="346">
         <v>77</v>
       </c>
-      <c r="F14" s="357">
+      <c r="F14" s="355">
         <v>83</v>
       </c>
-      <c r="G14" s="348">
+      <c r="G14" s="346">
         <v>71</v>
       </c>
-      <c r="H14" s="357">
+      <c r="H14" s="355">
         <v>71</v>
       </c>
-      <c r="I14" s="348">
+      <c r="I14" s="346">
         <v>67</v>
       </c>
-      <c r="J14" s="357">
+      <c r="J14" s="355">
         <v>72</v>
       </c>
-      <c r="K14" s="348">
+      <c r="K14" s="346">
         <v>66</v>
       </c>
-      <c r="L14" s="357">
+      <c r="L14" s="355">
         <v>69</v>
       </c>
-      <c r="M14" s="348">
+      <c r="M14" s="346">
         <v>72</v>
       </c>
-      <c r="N14" s="357">
+      <c r="N14" s="355">
         <v>69</v>
       </c>
-      <c r="O14" s="348">
+      <c r="O14" s="346">
         <v>66</v>
       </c>
-      <c r="P14" s="357">
+      <c r="P14" s="355">
         <v>68</v>
       </c>
-      <c r="Q14" s="348">
+      <c r="Q14" s="346">
         <v>67</v>
       </c>
-      <c r="R14" s="357">
+      <c r="R14" s="355">
         <v>77</v>
       </c>
-      <c r="S14" s="348">
+      <c r="S14" s="346">
         <v>69</v>
       </c>
-      <c r="T14" s="357">
+      <c r="T14" s="355">
         <v>79</v>
       </c>
-      <c r="U14" s="348">
+      <c r="U14" s="346">
         <v>64</v>
       </c>
-      <c r="V14" s="357">
+      <c r="V14" s="355">
         <v>55</v>
       </c>
-      <c r="W14" s="348">
+      <c r="W14" s="346">
         <v>76</v>
       </c>
-      <c r="X14" s="357">
+      <c r="X14" s="355">
         <v>82</v>
       </c>
-      <c r="Y14" s="348">
+      <c r="Y14" s="346">
         <v>62</v>
       </c>
-      <c r="Z14" s="357">
+      <c r="Z14" s="355">
         <v>82</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="136">
         <v>4</v>
       </c>
       <c r="B15" s="132">
         <f t="shared" si="0"/>
         <v>2022</v>
       </c>
-      <c r="C15" s="340">
+      <c r="C15" s="338">
         <v>72</v>
       </c>
-      <c r="D15" s="354">
+      <c r="D15" s="352">
         <v>74</v>
       </c>
-      <c r="E15" s="340">
+      <c r="E15" s="338">
         <v>74</v>
       </c>
-      <c r="F15" s="354">
+      <c r="F15" s="352">
         <v>67</v>
       </c>
-      <c r="G15" s="340">
+      <c r="G15" s="338">
         <v>61</v>
       </c>
-      <c r="H15" s="354">
+      <c r="H15" s="352">
         <v>68</v>
       </c>
-      <c r="I15" s="340">
+      <c r="I15" s="338">
         <v>60</v>
       </c>
-      <c r="J15" s="354">
+      <c r="J15" s="352">
         <v>65</v>
       </c>
-      <c r="K15" s="340">
+      <c r="K15" s="338">
         <v>58</v>
       </c>
-      <c r="L15" s="354">
+      <c r="L15" s="352">
         <v>62</v>
       </c>
-      <c r="M15" s="340">
+      <c r="M15" s="338">
         <v>63</v>
       </c>
-      <c r="N15" s="354">
+      <c r="N15" s="352">
         <v>55</v>
       </c>
-      <c r="O15" s="340">
+      <c r="O15" s="338">
         <v>58</v>
       </c>
-      <c r="P15" s="354">
+      <c r="P15" s="352">
         <v>63</v>
       </c>
-      <c r="Q15" s="340">
+      <c r="Q15" s="338">
         <v>66</v>
       </c>
-      <c r="R15" s="354">
+      <c r="R15" s="352">
         <v>68</v>
       </c>
-      <c r="S15" s="340">
+      <c r="S15" s="338">
         <v>64</v>
       </c>
-      <c r="T15" s="354">
+      <c r="T15" s="352">
         <v>73</v>
       </c>
-      <c r="U15" s="340">
+      <c r="U15" s="338">
         <v>50</v>
       </c>
-      <c r="V15" s="354">
+      <c r="V15" s="352">
         <v>50</v>
       </c>
-      <c r="W15" s="340">
+      <c r="W15" s="338">
         <v>69</v>
       </c>
-      <c r="X15" s="354">
+      <c r="X15" s="352">
         <v>80</v>
       </c>
-      <c r="Y15" s="340">
+      <c r="Y15" s="338">
         <v>59</v>
       </c>
-      <c r="Z15" s="354">
+      <c r="Z15" s="352">
         <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:26">
-      <c r="A16" s="345">
+      <c r="A16" s="343">
         <v>5</v>
       </c>
-      <c r="B16" s="356">
+      <c r="B16" s="354">
         <f t="shared" si="0"/>
         <v>2021</v>
       </c>
-      <c r="C16" s="348">
+      <c r="C16" s="346">
         <v>67</v>
       </c>
-      <c r="D16" s="357">
+      <c r="D16" s="355">
         <v>69</v>
       </c>
-      <c r="E16" s="348">
+      <c r="E16" s="346">
         <v>66</v>
       </c>
-      <c r="F16" s="357">
+      <c r="F16" s="355">
         <v>58</v>
       </c>
-      <c r="G16" s="348">
+      <c r="G16" s="346">
         <v>56</v>
       </c>
-      <c r="H16" s="357">
+      <c r="H16" s="355">
         <v>62</v>
       </c>
-      <c r="I16" s="348">
+      <c r="I16" s="346">
         <v>56</v>
       </c>
-      <c r="J16" s="357">
+      <c r="J16" s="355">
         <v>57</v>
       </c>
-      <c r="K16" s="348">
+      <c r="K16" s="346">
         <v>53</v>
       </c>
-      <c r="L16" s="357">
+      <c r="L16" s="355">
         <v>54</v>
       </c>
-      <c r="M16" s="348">
+      <c r="M16" s="346">
         <v>56</v>
       </c>
-      <c r="N16" s="357">
+      <c r="N16" s="355">
         <v>50</v>
       </c>
-      <c r="O16" s="348">
+      <c r="O16" s="346">
         <v>53</v>
       </c>
-      <c r="P16" s="357">
+      <c r="P16" s="355">
         <v>57</v>
       </c>
-      <c r="Q16" s="348">
+      <c r="Q16" s="346">
         <v>58</v>
       </c>
-      <c r="R16" s="357">
+      <c r="R16" s="355">
         <v>53</v>
       </c>
-      <c r="S16" s="348">
+      <c r="S16" s="346">
         <v>59</v>
       </c>
-      <c r="T16" s="357">
+      <c r="T16" s="355">
         <v>69</v>
       </c>
-      <c r="U16" s="348">
+      <c r="U16" s="346">
         <v>44</v>
       </c>
-      <c r="V16" s="357">
+      <c r="V16" s="355">
         <v>41</v>
       </c>
-      <c r="W16" s="348">
+      <c r="W16" s="346">
         <v>67</v>
       </c>
-      <c r="X16" s="357">
+      <c r="X16" s="355">
         <v>75</v>
       </c>
-      <c r="Y16" s="348">
+      <c r="Y16" s="346">
         <v>55</v>
       </c>
-      <c r="Z16" s="357">
+      <c r="Z16" s="355">
         <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="136">
         <v>6</v>
       </c>
       <c r="B17" s="132">
         <f t="shared" si="0"/>
         <v>2020</v>
       </c>
-      <c r="C17" s="340">
+      <c r="C17" s="338">
         <v>63</v>
       </c>
-      <c r="D17" s="354">
+      <c r="D17" s="352">
         <v>67</v>
       </c>
-      <c r="E17" s="340">
+      <c r="E17" s="338">
         <v>57</v>
       </c>
-      <c r="F17" s="354">
+      <c r="F17" s="352">
         <v>56</v>
       </c>
-      <c r="G17" s="340">
+      <c r="G17" s="338">
         <v>54</v>
       </c>
-      <c r="H17" s="354">
+      <c r="H17" s="352">
         <v>59</v>
       </c>
-      <c r="I17" s="340">
+      <c r="I17" s="338">
         <v>50</v>
       </c>
-      <c r="J17" s="354">
+      <c r="J17" s="352">
         <v>54</v>
       </c>
-      <c r="K17" s="340">
+      <c r="K17" s="338">
         <v>48</v>
       </c>
-      <c r="L17" s="354">
+      <c r="L17" s="352">
         <v>50</v>
       </c>
-      <c r="M17" s="340">
+      <c r="M17" s="338">
         <v>46</v>
       </c>
-      <c r="N17" s="354">
+      <c r="N17" s="352">
         <v>47</v>
       </c>
-      <c r="O17" s="340">
+      <c r="O17" s="338">
         <v>50</v>
       </c>
-      <c r="P17" s="354">
+      <c r="P17" s="352">
         <v>54</v>
       </c>
-      <c r="Q17" s="340">
+      <c r="Q17" s="338">
         <v>51</v>
       </c>
-      <c r="R17" s="354">
+      <c r="R17" s="352">
         <v>52</v>
       </c>
-      <c r="S17" s="340">
+      <c r="S17" s="338">
         <v>54</v>
       </c>
-      <c r="T17" s="354">
+      <c r="T17" s="352">
         <v>66</v>
       </c>
-      <c r="U17" s="340">
+      <c r="U17" s="338">
         <v>39</v>
       </c>
-      <c r="V17" s="354">
+      <c r="V17" s="352">
         <v>37</v>
       </c>
-      <c r="W17" s="340">
+      <c r="W17" s="338">
         <v>65</v>
       </c>
-      <c r="X17" s="354">
+      <c r="X17" s="352">
         <v>71</v>
       </c>
-      <c r="Y17" s="340">
+      <c r="Y17" s="338">
         <v>52</v>
       </c>
-      <c r="Z17" s="354">
+      <c r="Z17" s="352">
         <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:26">
-      <c r="A18" s="345">
+      <c r="A18" s="343">
         <v>7</v>
       </c>
-      <c r="B18" s="356">
+      <c r="B18" s="354">
         <f t="shared" si="0"/>
         <v>2019</v>
       </c>
-      <c r="C18" s="348">
+      <c r="C18" s="346">
         <v>59</v>
       </c>
-      <c r="D18" s="357">
+      <c r="D18" s="355">
         <v>65</v>
       </c>
-      <c r="E18" s="348">
+      <c r="E18" s="346">
         <v>51</v>
       </c>
-      <c r="F18" s="357">
+      <c r="F18" s="355">
         <v>55</v>
       </c>
-      <c r="G18" s="348">
+      <c r="G18" s="346">
         <v>50</v>
       </c>
-      <c r="H18" s="357">
+      <c r="H18" s="355">
         <v>54</v>
       </c>
-      <c r="I18" s="348">
+      <c r="I18" s="346">
         <v>45</v>
       </c>
-      <c r="J18" s="357">
+      <c r="J18" s="355">
         <v>45</v>
       </c>
-      <c r="K18" s="348">
+      <c r="K18" s="346">
         <v>42</v>
       </c>
-      <c r="L18" s="357">
+      <c r="L18" s="355">
         <v>50</v>
       </c>
-      <c r="M18" s="348">
+      <c r="M18" s="346">
         <v>42</v>
       </c>
-      <c r="N18" s="357">
+      <c r="N18" s="355">
         <v>43</v>
       </c>
-      <c r="O18" s="348">
+      <c r="O18" s="346">
         <v>46</v>
       </c>
-      <c r="P18" s="357">
+      <c r="P18" s="355">
         <v>54</v>
       </c>
-      <c r="Q18" s="348">
+      <c r="Q18" s="346">
         <v>41</v>
       </c>
-      <c r="R18" s="357">
+      <c r="R18" s="355">
         <v>49</v>
       </c>
-      <c r="S18" s="348">
+      <c r="S18" s="346">
         <v>51</v>
       </c>
-      <c r="T18" s="357">
+      <c r="T18" s="355">
         <v>61</v>
       </c>
-      <c r="U18" s="348">
+      <c r="U18" s="346">
         <v>32</v>
       </c>
-      <c r="V18" s="357">
+      <c r="V18" s="355">
         <v>34</v>
       </c>
-      <c r="W18" s="348">
+      <c r="W18" s="346">
         <v>62</v>
       </c>
-      <c r="X18" s="357">
+      <c r="X18" s="355">
         <v>66</v>
       </c>
-      <c r="Y18" s="348">
+      <c r="Y18" s="346">
         <v>50</v>
       </c>
-      <c r="Z18" s="357">
+      <c r="Z18" s="355">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="136">
         <v>8</v>
       </c>
       <c r="B19" s="132">
         <f t="shared" si="0"/>
         <v>2018</v>
       </c>
-      <c r="C19" s="340">
+      <c r="C19" s="338">
         <v>57</v>
       </c>
-      <c r="D19" s="354">
+      <c r="D19" s="352">
         <v>60</v>
       </c>
-      <c r="E19" s="340">
+      <c r="E19" s="338">
         <v>50</v>
       </c>
-      <c r="F19" s="354">
+      <c r="F19" s="352">
         <v>55</v>
       </c>
-      <c r="G19" s="340">
+      <c r="G19" s="338">
         <v>48</v>
       </c>
-      <c r="H19" s="354">
+      <c r="H19" s="352">
         <v>50</v>
       </c>
-      <c r="I19" s="340">
+      <c r="I19" s="338">
         <v>43</v>
       </c>
-      <c r="J19" s="354">
+      <c r="J19" s="352">
         <v>39</v>
       </c>
-      <c r="K19" s="340">
+      <c r="K19" s="338">
         <v>39</v>
       </c>
-      <c r="L19" s="354">
+      <c r="L19" s="352">
         <v>47</v>
       </c>
-      <c r="M19" s="340">
+      <c r="M19" s="338">
         <v>38</v>
       </c>
-      <c r="N19" s="354">
+      <c r="N19" s="352">
         <v>39</v>
       </c>
-      <c r="O19" s="340">
+      <c r="O19" s="338">
         <v>43</v>
       </c>
-      <c r="P19" s="354">
+      <c r="P19" s="352">
         <v>54</v>
       </c>
-      <c r="Q19" s="340">
+      <c r="Q19" s="338">
         <v>40</v>
       </c>
-      <c r="R19" s="354">
+      <c r="R19" s="352">
         <v>44</v>
       </c>
-      <c r="S19" s="340">
+      <c r="S19" s="338">
         <v>50</v>
       </c>
-      <c r="T19" s="354">
+      <c r="T19" s="352">
         <v>54</v>
       </c>
-      <c r="U19" s="340">
+      <c r="U19" s="338">
         <v>29</v>
       </c>
-      <c r="V19" s="354">
+      <c r="V19" s="352">
         <v>31</v>
       </c>
-      <c r="W19" s="340">
+      <c r="W19" s="338">
         <v>58</v>
       </c>
-      <c r="X19" s="354">
+      <c r="X19" s="352">
         <v>61</v>
       </c>
-      <c r="Y19" s="340">
+      <c r="Y19" s="338">
         <v>47</v>
       </c>
-      <c r="Z19" s="354">
+      <c r="Z19" s="352">
         <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:26">
-      <c r="A20" s="345">
+      <c r="A20" s="343">
         <v>9</v>
       </c>
-      <c r="B20" s="356">
+      <c r="B20" s="354">
         <f t="shared" si="0"/>
         <v>2017</v>
       </c>
-      <c r="C20" s="348">
+      <c r="C20" s="346">
         <v>56</v>
       </c>
-      <c r="D20" s="357">
+      <c r="D20" s="355">
         <v>55</v>
       </c>
-      <c r="E20" s="348">
+      <c r="E20" s="346">
         <v>49</v>
       </c>
-      <c r="F20" s="357">
+      <c r="F20" s="355">
         <v>50</v>
       </c>
-      <c r="G20" s="348">
+      <c r="G20" s="346">
         <v>44</v>
       </c>
-      <c r="H20" s="357">
+      <c r="H20" s="355">
         <v>45</v>
       </c>
-      <c r="I20" s="348">
+      <c r="I20" s="346">
         <v>35</v>
       </c>
-      <c r="J20" s="357">
+      <c r="J20" s="355">
         <v>36</v>
       </c>
-      <c r="K20" s="348">
+      <c r="K20" s="346">
         <v>38</v>
       </c>
-      <c r="L20" s="357">
+      <c r="L20" s="355">
         <v>42</v>
       </c>
-      <c r="M20" s="348">
+      <c r="M20" s="346">
         <v>35</v>
       </c>
-      <c r="N20" s="357">
+      <c r="N20" s="355">
         <v>37</v>
       </c>
-      <c r="O20" s="348">
+      <c r="O20" s="346">
         <v>43</v>
       </c>
-      <c r="P20" s="357">
+      <c r="P20" s="355">
         <v>52</v>
       </c>
-      <c r="Q20" s="348">
+      <c r="Q20" s="346">
         <v>37</v>
       </c>
-      <c r="R20" s="357">
+      <c r="R20" s="355">
         <v>41</v>
       </c>
-      <c r="S20" s="348">
+      <c r="S20" s="346">
         <v>46</v>
       </c>
-      <c r="T20" s="357">
+      <c r="T20" s="355">
         <v>50</v>
       </c>
-      <c r="U20" s="348">
+      <c r="U20" s="346">
         <v>27</v>
       </c>
-      <c r="V20" s="357">
+      <c r="V20" s="355">
         <v>26</v>
       </c>
-      <c r="W20" s="348">
+      <c r="W20" s="346">
         <v>54</v>
       </c>
-      <c r="X20" s="357">
+      <c r="X20" s="355">
         <v>58</v>
       </c>
-      <c r="Y20" s="348">
+      <c r="Y20" s="346">
         <v>41</v>
       </c>
-      <c r="Z20" s="357">
+      <c r="Z20" s="355">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="136">
         <v>10</v>
       </c>
       <c r="B21" s="132">
         <f t="shared" si="0"/>
         <v>2016</v>
       </c>
-      <c r="C21" s="340">
+      <c r="C21" s="338">
         <v>51</v>
       </c>
-      <c r="D21" s="354">
+      <c r="D21" s="352">
         <v>53</v>
       </c>
-      <c r="E21" s="340">
+      <c r="E21" s="338">
         <v>47</v>
       </c>
-      <c r="F21" s="354">
+      <c r="F21" s="352">
         <v>50</v>
       </c>
-      <c r="G21" s="340">
+      <c r="G21" s="338">
         <v>40</v>
       </c>
-      <c r="H21" s="354">
+      <c r="H21" s="352">
         <v>42</v>
       </c>
-      <c r="I21" s="340">
+      <c r="I21" s="338">
         <v>30</v>
       </c>
-      <c r="J21" s="354">
+      <c r="J21" s="352">
         <v>28</v>
       </c>
-      <c r="K21" s="340">
+      <c r="K21" s="338">
         <v>36</v>
       </c>
-      <c r="L21" s="354">
+      <c r="L21" s="352">
         <v>38</v>
       </c>
-      <c r="M21" s="340">
+      <c r="M21" s="338">
         <v>32</v>
       </c>
-      <c r="N21" s="354">
+      <c r="N21" s="352">
         <v>32</v>
       </c>
-      <c r="O21" s="340">
+      <c r="O21" s="338">
         <v>43</v>
       </c>
-      <c r="P21" s="354">
+      <c r="P21" s="352">
         <v>47</v>
       </c>
-      <c r="Q21" s="340">
+      <c r="Q21" s="338">
         <v>33</v>
       </c>
-      <c r="R21" s="354">
+      <c r="R21" s="352">
         <v>31</v>
       </c>
-      <c r="S21" s="340">
+      <c r="S21" s="338">
         <v>41</v>
       </c>
-      <c r="T21" s="354">
+      <c r="T21" s="352">
         <v>50</v>
       </c>
-      <c r="U21" s="340">
+      <c r="U21" s="338">
         <v>24</v>
       </c>
-      <c r="V21" s="354">
+      <c r="V21" s="352">
         <v>26</v>
       </c>
-      <c r="W21" s="340">
+      <c r="W21" s="338">
         <v>50</v>
       </c>
-      <c r="X21" s="354">
+      <c r="X21" s="352">
         <v>51</v>
       </c>
-      <c r="Y21" s="340">
+      <c r="Y21" s="338">
         <v>35</v>
       </c>
-      <c r="Z21" s="354">
+      <c r="Z21" s="352">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:26">
-      <c r="A22" s="345">
+      <c r="A22" s="343">
         <v>11</v>
       </c>
-      <c r="B22" s="356">
+      <c r="B22" s="354">
         <f t="shared" si="0"/>
         <v>2015</v>
       </c>
-      <c r="C22" s="348">
+      <c r="C22" s="346">
         <v>48</v>
       </c>
-      <c r="D22" s="357">
+      <c r="D22" s="355">
         <v>51</v>
       </c>
-      <c r="E22" s="348">
+      <c r="E22" s="346">
         <v>45</v>
       </c>
-      <c r="F22" s="357">
+      <c r="F22" s="355">
         <v>46</v>
       </c>
-      <c r="G22" s="348">
+      <c r="G22" s="346">
         <v>36</v>
       </c>
-      <c r="H22" s="357">
+      <c r="H22" s="355">
         <v>38</v>
       </c>
-      <c r="I22" s="348">
+      <c r="I22" s="346">
         <v>28</v>
       </c>
-      <c r="J22" s="357">
+      <c r="J22" s="355">
         <v>25</v>
       </c>
-      <c r="K22" s="348">
+      <c r="K22" s="346">
         <v>32</v>
       </c>
-      <c r="L22" s="357">
+      <c r="L22" s="355">
         <v>35</v>
       </c>
-      <c r="M22" s="348">
+      <c r="M22" s="346">
         <v>30</v>
       </c>
-      <c r="N22" s="357">
+      <c r="N22" s="355">
         <v>28</v>
       </c>
-      <c r="O22" s="348">
+      <c r="O22" s="346">
         <v>42</v>
       </c>
-      <c r="P22" s="357">
+      <c r="P22" s="355">
         <v>43</v>
       </c>
-      <c r="Q22" s="348">
+      <c r="Q22" s="346">
         <v>31</v>
       </c>
-      <c r="R22" s="357">
+      <c r="R22" s="355">
         <v>20</v>
       </c>
-      <c r="S22" s="348">
+      <c r="S22" s="346">
         <v>38</v>
       </c>
-      <c r="T22" s="357">
+      <c r="T22" s="355">
         <v>50</v>
       </c>
-      <c r="U22" s="348">
+      <c r="U22" s="346">
         <v>20</v>
       </c>
-      <c r="V22" s="357">
+      <c r="V22" s="355">
         <v>26</v>
       </c>
-      <c r="W22" s="348">
+      <c r="W22" s="346">
         <v>48</v>
       </c>
-      <c r="X22" s="357">
+      <c r="X22" s="355">
         <v>46</v>
       </c>
-      <c r="Y22" s="348">
+      <c r="Y22" s="346">
         <v>35</v>
       </c>
-      <c r="Z22" s="357">
+      <c r="Z22" s="355">
         <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="136">
         <v>12</v>
       </c>
       <c r="B23" s="132">
         <f t="shared" si="0"/>
         <v>2014</v>
       </c>
-      <c r="C23" s="340">
+      <c r="C23" s="338">
         <v>46</v>
       </c>
-      <c r="D23" s="354">
+      <c r="D23" s="352">
         <v>50</v>
       </c>
-      <c r="E23" s="340">
+      <c r="E23" s="338">
         <v>42</v>
       </c>
-      <c r="F23" s="354">
+      <c r="F23" s="352">
         <v>44</v>
       </c>
-      <c r="G23" s="340">
+      <c r="G23" s="338">
         <v>33</v>
       </c>
-      <c r="H23" s="354">
+      <c r="H23" s="352">
         <v>35</v>
       </c>
-      <c r="I23" s="340">
+      <c r="I23" s="338">
         <v>22</v>
       </c>
-      <c r="J23" s="354">
+      <c r="J23" s="352">
         <v>22</v>
       </c>
-      <c r="K23" s="340">
+      <c r="K23" s="338">
         <v>29</v>
       </c>
-      <c r="L23" s="354">
+      <c r="L23" s="352">
         <v>29</v>
       </c>
-      <c r="M23" s="340">
+      <c r="M23" s="338">
         <v>26</v>
       </c>
-      <c r="N23" s="354">
+      <c r="N23" s="352">
         <v>26</v>
       </c>
-      <c r="O23" s="340">
+      <c r="O23" s="338">
         <v>37</v>
       </c>
-      <c r="P23" s="354">
+      <c r="P23" s="352">
         <v>38</v>
       </c>
-      <c r="Q23" s="340">
+      <c r="Q23" s="338">
         <v>23</v>
       </c>
-      <c r="R23" s="354">
+      <c r="R23" s="352">
         <v>20</v>
       </c>
-      <c r="S23" s="340">
+      <c r="S23" s="338">
         <v>38</v>
       </c>
-      <c r="T23" s="354">
+      <c r="T23" s="352">
         <v>50</v>
       </c>
-      <c r="U23" s="340">
+      <c r="U23" s="338">
         <v>20</v>
       </c>
-      <c r="V23" s="354">
+      <c r="V23" s="352">
         <v>26</v>
       </c>
-      <c r="W23" s="340">
+      <c r="W23" s="338">
         <v>42</v>
       </c>
-      <c r="X23" s="354">
+      <c r="X23" s="352">
         <v>41</v>
       </c>
-      <c r="Y23" s="340">
+      <c r="Y23" s="338">
         <v>35</v>
       </c>
-      <c r="Z23" s="354">
+      <c r="Z23" s="352">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:26">
-      <c r="A24" s="345">
+      <c r="A24" s="343">
         <v>13</v>
       </c>
-      <c r="B24" s="356">
+      <c r="B24" s="354">
         <f t="shared" si="0"/>
         <v>2013</v>
       </c>
-      <c r="C24" s="348">
+      <c r="C24" s="346">
         <v>45</v>
       </c>
-      <c r="D24" s="357">
+      <c r="D24" s="355">
         <v>48</v>
       </c>
-      <c r="E24" s="348">
+      <c r="E24" s="346">
         <v>40</v>
       </c>
-      <c r="F24" s="357">
+      <c r="F24" s="355">
         <v>43</v>
       </c>
-      <c r="G24" s="348">
+      <c r="G24" s="346">
         <v>30</v>
       </c>
-      <c r="H24" s="357">
+      <c r="H24" s="355">
         <v>34</v>
       </c>
-      <c r="I24" s="348">
+      <c r="I24" s="346">
         <v>19</v>
       </c>
-      <c r="J24" s="357">
+      <c r="J24" s="355">
         <v>22</v>
       </c>
-      <c r="K24" s="348">
+      <c r="K24" s="346">
         <v>27</v>
       </c>
-      <c r="L24" s="357">
+      <c r="L24" s="355">
         <v>28</v>
       </c>
-      <c r="M24" s="348">
+      <c r="M24" s="346">
         <v>23</v>
       </c>
-      <c r="N24" s="357">
+      <c r="N24" s="355">
         <v>25</v>
       </c>
-      <c r="O24" s="348">
+      <c r="O24" s="346">
         <v>34</v>
       </c>
-      <c r="P24" s="357">
+      <c r="P24" s="355">
         <v>37</v>
       </c>
-      <c r="Q24" s="348">
+      <c r="Q24" s="346">
         <v>16</v>
       </c>
-      <c r="R24" s="357">
+      <c r="R24" s="355">
         <v>17</v>
       </c>
-      <c r="S24" s="348">
+      <c r="S24" s="346">
         <v>38</v>
       </c>
-      <c r="T24" s="357">
+      <c r="T24" s="355">
         <v>50</v>
       </c>
-      <c r="U24" s="348">
+      <c r="U24" s="346">
         <v>20</v>
       </c>
-      <c r="V24" s="357">
+      <c r="V24" s="355">
         <v>26</v>
       </c>
-      <c r="W24" s="348">
+      <c r="W24" s="346">
         <v>38</v>
       </c>
-      <c r="X24" s="357">
+      <c r="X24" s="355">
         <v>38</v>
       </c>
-      <c r="Y24" s="348">
+      <c r="Y24" s="346">
         <v>35</v>
       </c>
-      <c r="Z24" s="357">
+      <c r="Z24" s="355">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="136">
         <v>14</v>
       </c>
       <c r="B25" s="132">
         <f t="shared" si="0"/>
         <v>2012</v>
       </c>
-      <c r="C25" s="340">
+      <c r="C25" s="338">
         <v>43</v>
       </c>
-      <c r="D25" s="354">
+      <c r="D25" s="352">
         <v>47</v>
       </c>
-      <c r="E25" s="340">
+      <c r="E25" s="338">
         <v>39</v>
       </c>
-      <c r="F25" s="354">
+      <c r="F25" s="352">
         <v>41</v>
       </c>
-      <c r="G25" s="340">
+      <c r="G25" s="338">
         <v>28</v>
       </c>
-      <c r="H25" s="354">
+      <c r="H25" s="352">
         <v>33</v>
       </c>
-      <c r="I25" s="340">
+      <c r="I25" s="338">
         <v>17</v>
       </c>
-      <c r="J25" s="354">
+      <c r="J25" s="352">
         <v>21</v>
       </c>
-      <c r="K25" s="340">
+      <c r="K25" s="338">
         <v>22</v>
       </c>
-      <c r="L25" s="354">
+      <c r="L25" s="352">
         <v>28</v>
       </c>
-      <c r="M25" s="340">
+      <c r="M25" s="338">
         <v>21</v>
       </c>
-      <c r="N25" s="354">
+      <c r="N25" s="352">
         <v>23</v>
       </c>
-      <c r="O25" s="340">
+      <c r="O25" s="338">
         <v>30</v>
       </c>
-      <c r="P25" s="354">
+      <c r="P25" s="352">
         <v>36</v>
       </c>
-      <c r="Q25" s="340">
+      <c r="Q25" s="338">
         <v>16</v>
       </c>
-      <c r="R25" s="354">
+      <c r="R25" s="352">
         <v>17</v>
       </c>
-      <c r="S25" s="340">
+      <c r="S25" s="338">
         <v>38</v>
       </c>
-      <c r="T25" s="354">
+      <c r="T25" s="352">
         <v>50</v>
       </c>
-      <c r="U25" s="340">
+      <c r="U25" s="338">
         <v>20</v>
       </c>
-      <c r="V25" s="354">
+      <c r="V25" s="352">
         <v>26</v>
       </c>
-      <c r="W25" s="340">
+      <c r="W25" s="338">
         <v>33</v>
       </c>
-      <c r="X25" s="354">
+      <c r="X25" s="352">
         <v>36</v>
       </c>
-      <c r="Y25" s="340">
+      <c r="Y25" s="338">
         <v>35</v>
       </c>
-      <c r="Z25" s="354">
+      <c r="Z25" s="352">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:26">
-      <c r="A26" s="345">
+      <c r="A26" s="343">
         <v>15</v>
       </c>
-      <c r="B26" s="356">
+      <c r="B26" s="354">
         <f t="shared" si="0"/>
         <v>2011</v>
       </c>
-      <c r="C26" s="348">
+      <c r="C26" s="346">
         <v>41</v>
       </c>
-      <c r="D26" s="357">
+      <c r="D26" s="355">
         <v>44</v>
       </c>
-      <c r="E26" s="348">
+      <c r="E26" s="346">
         <v>38</v>
       </c>
-      <c r="F26" s="357">
+      <c r="F26" s="355">
         <v>37</v>
       </c>
-      <c r="G26" s="348">
+      <c r="G26" s="346">
         <v>27</v>
       </c>
-      <c r="H26" s="357">
+      <c r="H26" s="355">
         <v>33</v>
       </c>
-      <c r="I26" s="348">
+      <c r="I26" s="346">
         <v>17</v>
       </c>
-      <c r="J26" s="357">
+      <c r="J26" s="355">
         <v>19</v>
       </c>
-      <c r="K26" s="348">
+      <c r="K26" s="346">
         <v>22</v>
       </c>
-      <c r="L26" s="357">
+      <c r="L26" s="355">
         <v>28</v>
       </c>
-      <c r="M26" s="348">
+      <c r="M26" s="346">
         <v>20</v>
       </c>
-      <c r="N26" s="357">
+      <c r="N26" s="355">
         <v>22</v>
       </c>
-      <c r="O26" s="348">
+      <c r="O26" s="346">
         <v>29</v>
       </c>
-      <c r="P26" s="357">
+      <c r="P26" s="355">
         <v>33</v>
       </c>
-      <c r="Q26" s="348">
+      <c r="Q26" s="346">
         <v>14</v>
       </c>
-      <c r="R26" s="357">
+      <c r="R26" s="355">
         <v>16</v>
       </c>
-      <c r="S26" s="348">
+      <c r="S26" s="346">
         <v>38</v>
       </c>
-      <c r="T26" s="357">
+      <c r="T26" s="355">
         <v>50</v>
       </c>
-      <c r="U26" s="348">
+      <c r="U26" s="346">
         <v>20</v>
       </c>
-      <c r="V26" s="357">
+      <c r="V26" s="355">
         <v>26</v>
       </c>
-      <c r="W26" s="348">
+      <c r="W26" s="346">
         <v>31</v>
       </c>
-      <c r="X26" s="357">
+      <c r="X26" s="355">
         <v>32</v>
       </c>
-      <c r="Y26" s="348">
+      <c r="Y26" s="346">
         <v>35</v>
       </c>
-      <c r="Z26" s="357">
+      <c r="Z26" s="355">
         <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="136">
         <v>16</v>
       </c>
       <c r="B27" s="132">
         <f t="shared" si="0"/>
         <v>2010</v>
       </c>
-      <c r="C27" s="340">
+      <c r="C27" s="338">
         <v>40</v>
       </c>
-      <c r="D27" s="354">
+      <c r="D27" s="352">
         <v>43</v>
       </c>
-      <c r="E27" s="340">
+      <c r="E27" s="338">
         <v>34</v>
       </c>
-      <c r="F27" s="354">
+      <c r="F27" s="352">
         <v>37</v>
       </c>
-      <c r="G27" s="340">
+      <c r="G27" s="338">
         <v>26</v>
       </c>
-      <c r="H27" s="354">
+      <c r="H27" s="352">
         <v>33</v>
       </c>
-      <c r="I27" s="340">
+      <c r="I27" s="338">
         <v>17</v>
       </c>
-      <c r="J27" s="354">
+      <c r="J27" s="352">
         <v>19</v>
       </c>
-      <c r="K27" s="340">
+      <c r="K27" s="338">
         <v>22</v>
       </c>
-      <c r="L27" s="354">
+      <c r="L27" s="352">
         <v>28</v>
       </c>
-      <c r="M27" s="340">
+      <c r="M27" s="338">
         <v>19</v>
       </c>
-      <c r="N27" s="354">
+      <c r="N27" s="352">
         <v>22</v>
       </c>
-      <c r="O27" s="340">
+      <c r="O27" s="338">
         <v>28</v>
       </c>
       <c r="P27" s="137">
         <v>33</v>
       </c>
-      <c r="Q27" s="340">
+      <c r="Q27" s="338">
         <v>13</v>
       </c>
-      <c r="R27" s="354">
+      <c r="R27" s="352">
         <v>16</v>
       </c>
-      <c r="S27" s="340">
+      <c r="S27" s="338">
         <v>38</v>
       </c>
-      <c r="T27" s="354">
+      <c r="T27" s="352">
         <v>50</v>
       </c>
-      <c r="U27" s="340">
+      <c r="U27" s="338">
         <v>20</v>
       </c>
-      <c r="V27" s="354">
+      <c r="V27" s="352">
         <v>26</v>
       </c>
-      <c r="W27" s="340">
+      <c r="W27" s="338">
         <v>29</v>
       </c>
-      <c r="X27" s="354">
+      <c r="X27" s="352">
         <v>30</v>
       </c>
-      <c r="Y27" s="340">
+      <c r="Y27" s="338">
         <v>35</v>
       </c>
-      <c r="Z27" s="354">
+      <c r="Z27" s="352">
         <v>51</v>
       </c>
     </row>
     <row r="28" spans="1:26">
-      <c r="A28" s="345">
+      <c r="A28" s="343">
         <v>17</v>
       </c>
-      <c r="B28" s="356">
+      <c r="B28" s="354">
         <f t="shared" si="0"/>
         <v>2009</v>
       </c>
-      <c r="C28" s="348">
+      <c r="C28" s="346">
         <v>38</v>
       </c>
-      <c r="D28" s="357">
+      <c r="D28" s="355">
         <v>41</v>
       </c>
-      <c r="E28" s="348">
+      <c r="E28" s="346">
         <v>32</v>
       </c>
-      <c r="F28" s="357">
+      <c r="F28" s="355">
         <v>37</v>
       </c>
-      <c r="G28" s="348">
+      <c r="G28" s="346">
         <v>26</v>
       </c>
-      <c r="H28" s="357">
+      <c r="H28" s="355">
         <v>33</v>
       </c>
-      <c r="I28" s="348">
+      <c r="I28" s="346">
         <v>16</v>
       </c>
-      <c r="J28" s="357">
+      <c r="J28" s="355">
         <v>18</v>
       </c>
-      <c r="K28" s="348">
+      <c r="K28" s="346">
         <v>22</v>
       </c>
-      <c r="L28" s="357">
+      <c r="L28" s="355">
         <v>27</v>
       </c>
-      <c r="M28" s="348">
+      <c r="M28" s="346">
         <v>18</v>
       </c>
-      <c r="N28" s="357">
+      <c r="N28" s="355">
         <v>19</v>
       </c>
-      <c r="O28" s="348">
+      <c r="O28" s="346">
         <v>26</v>
       </c>
-      <c r="P28" s="350">
+      <c r="P28" s="348">
         <v>33</v>
       </c>
-      <c r="Q28" s="348">
+      <c r="Q28" s="346">
         <v>12</v>
       </c>
-      <c r="R28" s="357">
+      <c r="R28" s="355">
         <v>16</v>
       </c>
-      <c r="S28" s="348">
+      <c r="S28" s="346">
         <v>38</v>
       </c>
-      <c r="T28" s="357">
+      <c r="T28" s="355">
         <v>50</v>
       </c>
-      <c r="U28" s="348">
+      <c r="U28" s="346">
         <v>20</v>
       </c>
-      <c r="V28" s="357">
+      <c r="V28" s="355">
         <v>26</v>
       </c>
-      <c r="W28" s="348">
+      <c r="W28" s="346">
         <v>26</v>
       </c>
-      <c r="X28" s="357">
+      <c r="X28" s="355">
         <v>29</v>
       </c>
-      <c r="Y28" s="348">
+      <c r="Y28" s="346">
         <v>35</v>
       </c>
-      <c r="Z28" s="357">
+      <c r="Z28" s="355">
         <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="136">
         <v>18</v>
       </c>
       <c r="B29" s="132">
         <f t="shared" si="0"/>
         <v>2008</v>
       </c>
-      <c r="C29" s="340">
+      <c r="C29" s="338">
         <v>37</v>
       </c>
-      <c r="D29" s="354">
+      <c r="D29" s="352">
         <v>39</v>
       </c>
-      <c r="E29" s="340">
+      <c r="E29" s="338">
         <v>32</v>
       </c>
-      <c r="F29" s="354">
+      <c r="F29" s="352">
         <v>37</v>
       </c>
-      <c r="G29" s="340">
+      <c r="G29" s="338">
         <v>26</v>
       </c>
-      <c r="H29" s="354">
+      <c r="H29" s="352">
         <v>33</v>
       </c>
-      <c r="I29" s="340">
+      <c r="I29" s="338">
         <v>16</v>
       </c>
-      <c r="J29" s="354">
+      <c r="J29" s="352">
         <v>18</v>
       </c>
-      <c r="K29" s="340">
+      <c r="K29" s="338">
         <v>21</v>
       </c>
-      <c r="L29" s="354">
+      <c r="L29" s="352">
         <v>27</v>
       </c>
-      <c r="M29" s="340">
+      <c r="M29" s="338">
         <v>18</v>
       </c>
-      <c r="N29" s="354">
+      <c r="N29" s="352">
         <v>19</v>
       </c>
-      <c r="O29" s="340">
+      <c r="O29" s="338">
         <v>26</v>
       </c>
-      <c r="P29" s="354">
+      <c r="P29" s="352">
         <v>33</v>
       </c>
-      <c r="Q29" s="340">
+      <c r="Q29" s="338">
         <v>12</v>
       </c>
-      <c r="R29" s="354">
+      <c r="R29" s="352">
         <v>13</v>
       </c>
-      <c r="S29" s="340">
+      <c r="S29" s="338">
         <v>38</v>
       </c>
-      <c r="T29" s="354">
+      <c r="T29" s="352">
         <v>50</v>
       </c>
-      <c r="U29" s="340">
+      <c r="U29" s="338">
         <v>20</v>
       </c>
-      <c r="V29" s="354">
+      <c r="V29" s="352">
         <v>26</v>
       </c>
-      <c r="W29" s="340">
+      <c r="W29" s="338">
         <v>24</v>
       </c>
-      <c r="X29" s="354">
+      <c r="X29" s="352">
         <v>28</v>
       </c>
-      <c r="Y29" s="340">
+      <c r="Y29" s="338">
         <v>35</v>
       </c>
-      <c r="Z29" s="354">
+      <c r="Z29" s="352">
         <v>51</v>
       </c>
     </row>
     <row r="30" spans="1:26">
-      <c r="A30" s="345">
+      <c r="A30" s="343">
         <v>19</v>
       </c>
-      <c r="B30" s="356">
+      <c r="B30" s="354">
         <f t="shared" si="0"/>
         <v>2007</v>
       </c>
-      <c r="C30" s="348">
+      <c r="C30" s="346">
         <v>35</v>
       </c>
-      <c r="D30" s="357">
+      <c r="D30" s="355">
         <v>37</v>
       </c>
-      <c r="E30" s="348">
+      <c r="E30" s="346">
         <v>32</v>
       </c>
-      <c r="F30" s="357">
+      <c r="F30" s="355">
         <v>32</v>
       </c>
-      <c r="G30" s="348">
+      <c r="G30" s="346">
         <v>26</v>
       </c>
-      <c r="H30" s="357">
+      <c r="H30" s="355">
         <v>32</v>
       </c>
-      <c r="I30" s="348">
+      <c r="I30" s="346">
         <v>14</v>
       </c>
-      <c r="J30" s="357">
+      <c r="J30" s="355">
         <v>18</v>
       </c>
-      <c r="K30" s="348">
+      <c r="K30" s="346">
         <v>21</v>
       </c>
-      <c r="L30" s="357">
+      <c r="L30" s="355">
         <v>27</v>
       </c>
-      <c r="M30" s="348">
+      <c r="M30" s="346">
         <v>16</v>
       </c>
-      <c r="N30" s="357">
+      <c r="N30" s="355">
         <v>16</v>
       </c>
-      <c r="O30" s="348">
+      <c r="O30" s="346">
         <v>26</v>
       </c>
-      <c r="P30" s="357">
+      <c r="P30" s="355">
         <v>33</v>
       </c>
-      <c r="Q30" s="348">
+      <c r="Q30" s="346">
         <v>12</v>
       </c>
-      <c r="R30" s="357">
+      <c r="R30" s="355">
         <v>12</v>
       </c>
-      <c r="S30" s="348">
+      <c r="S30" s="346">
         <v>38</v>
       </c>
-      <c r="T30" s="357">
+      <c r="T30" s="355">
         <v>50</v>
       </c>
-      <c r="U30" s="348">
+      <c r="U30" s="346">
         <v>20</v>
       </c>
-      <c r="V30" s="357">
+      <c r="V30" s="355">
         <v>26</v>
       </c>
-      <c r="W30" s="348">
+      <c r="W30" s="346">
         <v>24</v>
       </c>
-      <c r="X30" s="357">
+      <c r="X30" s="355">
         <v>26</v>
       </c>
-      <c r="Y30" s="348">
+      <c r="Y30" s="346">
         <v>35</v>
       </c>
-      <c r="Z30" s="357">
+      <c r="Z30" s="355">
         <v>51</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="136">
         <v>20</v>
       </c>
       <c r="B31" s="132">
         <f t="shared" si="0"/>
         <v>2006</v>
       </c>
-      <c r="C31" s="340">
+      <c r="C31" s="338">
         <v>33</v>
       </c>
-      <c r="D31" s="354">
+      <c r="D31" s="352">
         <v>35</v>
       </c>
-      <c r="E31" s="340">
+      <c r="E31" s="338">
         <v>32</v>
       </c>
-      <c r="F31" s="354">
+      <c r="F31" s="352">
         <v>32</v>
       </c>
-      <c r="G31" s="340">
+      <c r="G31" s="338">
         <v>26</v>
       </c>
-      <c r="H31" s="354">
+      <c r="H31" s="352">
         <v>32</v>
       </c>
-      <c r="I31" s="340">
+      <c r="I31" s="338">
         <v>14</v>
       </c>
-      <c r="J31" s="354">
+      <c r="J31" s="352">
         <v>18</v>
       </c>
-      <c r="K31" s="340">
+      <c r="K31" s="338">
         <v>21</v>
       </c>
-      <c r="L31" s="354">
+      <c r="L31" s="352">
         <v>27</v>
       </c>
-      <c r="M31" s="340">
+      <c r="M31" s="338">
         <v>16</v>
       </c>
-      <c r="N31" s="354">
+      <c r="N31" s="352">
         <v>16</v>
       </c>
-      <c r="O31" s="340">
+      <c r="O31" s="338">
         <v>26</v>
       </c>
-      <c r="P31" s="354">
+      <c r="P31" s="352">
         <v>33</v>
       </c>
-      <c r="Q31" s="340">
+      <c r="Q31" s="338">
         <v>10</v>
       </c>
-      <c r="R31" s="354">
+      <c r="R31" s="352">
         <v>12</v>
       </c>
-      <c r="S31" s="340">
+      <c r="S31" s="338">
         <v>38</v>
       </c>
-      <c r="T31" s="354">
+      <c r="T31" s="352">
         <v>50</v>
       </c>
-      <c r="U31" s="340">
+      <c r="U31" s="338">
         <v>20</v>
       </c>
-      <c r="V31" s="354">
+      <c r="V31" s="352">
         <v>26</v>
       </c>
-      <c r="W31" s="340">
+      <c r="W31" s="338">
         <v>23</v>
       </c>
-      <c r="X31" s="354">
+      <c r="X31" s="352">
         <v>26</v>
       </c>
-      <c r="Y31" s="340">
+      <c r="Y31" s="338">
         <v>35</v>
       </c>
-      <c r="Z31" s="354">
+      <c r="Z31" s="352">
         <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:26">
-      <c r="A32" s="345">
+      <c r="A32" s="343">
         <v>21</v>
       </c>
-      <c r="B32" s="356">
+      <c r="B32" s="354">
         <f t="shared" si="0"/>
         <v>2005</v>
       </c>
-      <c r="C32" s="348">
+      <c r="C32" s="346">
         <v>32</v>
       </c>
-      <c r="D32" s="357">
+      <c r="D32" s="355">
         <v>33</v>
       </c>
-      <c r="E32" s="348">
+      <c r="E32" s="346">
         <v>28</v>
       </c>
-      <c r="F32" s="357">
+      <c r="F32" s="355">
         <v>32</v>
       </c>
-      <c r="G32" s="348">
+      <c r="G32" s="346">
         <v>25</v>
       </c>
-      <c r="H32" s="357">
+      <c r="H32" s="355">
         <v>32</v>
       </c>
-      <c r="I32" s="348">
+      <c r="I32" s="346">
         <v>14</v>
       </c>
-      <c r="J32" s="357">
+      <c r="J32" s="355">
         <v>18</v>
       </c>
-      <c r="K32" s="348">
+      <c r="K32" s="346">
         <v>21</v>
       </c>
-      <c r="L32" s="357">
+      <c r="L32" s="355">
         <v>27</v>
       </c>
-      <c r="M32" s="348">
+      <c r="M32" s="346">
         <v>13</v>
       </c>
-      <c r="N32" s="357">
+      <c r="N32" s="355">
         <v>16</v>
       </c>
-      <c r="O32" s="348">
+      <c r="O32" s="346">
         <v>26</v>
       </c>
-      <c r="P32" s="357">
+      <c r="P32" s="355">
         <v>33</v>
       </c>
-      <c r="Q32" s="348">
+      <c r="Q32" s="346">
         <v>9</v>
       </c>
-      <c r="R32" s="357">
+      <c r="R32" s="355">
         <v>12</v>
       </c>
-      <c r="S32" s="348">
+      <c r="S32" s="346">
         <v>38</v>
       </c>
-      <c r="T32" s="357">
+      <c r="T32" s="355">
         <v>50</v>
       </c>
-      <c r="U32" s="348">
+      <c r="U32" s="346">
         <v>20</v>
       </c>
-      <c r="V32" s="357">
+      <c r="V32" s="355">
         <v>26</v>
       </c>
-      <c r="W32" s="348">
+      <c r="W32" s="346">
         <v>21</v>
       </c>
-      <c r="X32" s="357">
+      <c r="X32" s="355">
         <v>26</v>
       </c>
-      <c r="Y32" s="348">
+      <c r="Y32" s="346">
         <v>35</v>
       </c>
-      <c r="Z32" s="357">
+      <c r="Z32" s="355">
         <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="136">
         <v>22</v>
       </c>
       <c r="B33" s="132">
         <f t="shared" si="0"/>
         <v>2004</v>
       </c>
-      <c r="C33" s="340">
+      <c r="C33" s="338">
         <v>30</v>
       </c>
-      <c r="D33" s="354">
+      <c r="D33" s="352">
         <v>32</v>
       </c>
-      <c r="E33" s="340">
+      <c r="E33" s="338">
         <v>28</v>
       </c>
-      <c r="F33" s="354">
+      <c r="F33" s="352">
         <v>32</v>
       </c>
-      <c r="G33" s="340">
+      <c r="G33" s="338">
         <v>25</v>
       </c>
-      <c r="H33" s="354">
+      <c r="H33" s="352">
         <v>32</v>
       </c>
-      <c r="I33" s="340">
+      <c r="I33" s="338">
         <v>14</v>
       </c>
-      <c r="J33" s="354">
+      <c r="J33" s="352">
         <v>18</v>
       </c>
-      <c r="K33" s="340">
+      <c r="K33" s="338">
         <v>21</v>
       </c>
-      <c r="L33" s="354">
+      <c r="L33" s="352">
         <v>27</v>
       </c>
-      <c r="M33" s="340">
+      <c r="M33" s="338">
         <v>13</v>
       </c>
-      <c r="N33" s="354">
+      <c r="N33" s="352">
         <v>16</v>
       </c>
-      <c r="O33" s="340">
+      <c r="O33" s="338">
         <v>26</v>
       </c>
-      <c r="P33" s="354">
+      <c r="P33" s="352">
         <v>33</v>
       </c>
-      <c r="Q33" s="340">
+      <c r="Q33" s="338">
         <v>9</v>
       </c>
-      <c r="R33" s="354">
+      <c r="R33" s="352">
         <v>12</v>
       </c>
-      <c r="S33" s="340">
+      <c r="S33" s="338">
         <v>38</v>
       </c>
-      <c r="T33" s="354">
+      <c r="T33" s="352">
         <v>50</v>
       </c>
-      <c r="U33" s="340">
+      <c r="U33" s="338">
         <v>20</v>
       </c>
-      <c r="V33" s="354">
+      <c r="V33" s="352">
         <v>26</v>
       </c>
-      <c r="W33" s="340">
+      <c r="W33" s="338">
         <v>21</v>
       </c>
-      <c r="X33" s="354">
+      <c r="X33" s="352">
         <v>26</v>
       </c>
-      <c r="Y33" s="340">
+      <c r="Y33" s="338">
         <v>35</v>
       </c>
-      <c r="Z33" s="354">
+      <c r="Z33" s="352">
         <v>51</v>
       </c>
     </row>
     <row r="34" spans="1:26">
-      <c r="A34" s="345">
+      <c r="A34" s="343">
         <v>23</v>
       </c>
-      <c r="B34" s="356">
+      <c r="B34" s="354">
         <f t="shared" si="0"/>
         <v>2003</v>
       </c>
-      <c r="C34" s="348">
+      <c r="C34" s="346">
         <v>28</v>
       </c>
-      <c r="D34" s="357">
+      <c r="D34" s="355">
         <v>32</v>
       </c>
-      <c r="E34" s="348">
+      <c r="E34" s="346">
         <v>28</v>
       </c>
-      <c r="F34" s="357">
+      <c r="F34" s="355">
         <v>32</v>
       </c>
-      <c r="G34" s="348">
+      <c r="G34" s="346">
         <v>25</v>
       </c>
-      <c r="H34" s="357">
+      <c r="H34" s="355">
         <v>32</v>
       </c>
-      <c r="I34" s="348">
+      <c r="I34" s="346">
         <v>14</v>
       </c>
-      <c r="J34" s="357">
+      <c r="J34" s="355">
         <v>18</v>
       </c>
-      <c r="K34" s="348">
+      <c r="K34" s="346">
         <v>21</v>
       </c>
-      <c r="L34" s="357">
+      <c r="L34" s="355">
         <v>27</v>
       </c>
-      <c r="M34" s="348">
+      <c r="M34" s="346">
         <v>13</v>
       </c>
-      <c r="N34" s="357">
+      <c r="N34" s="355">
         <v>16</v>
       </c>
-      <c r="O34" s="348">
+      <c r="O34" s="346">
         <v>26</v>
       </c>
-      <c r="P34" s="357">
+      <c r="P34" s="355">
         <v>33</v>
       </c>
-      <c r="Q34" s="348">
+      <c r="Q34" s="346">
         <v>9</v>
       </c>
-      <c r="R34" s="357">
+      <c r="R34" s="355">
         <v>12</v>
       </c>
-      <c r="S34" s="348">
+      <c r="S34" s="346">
         <v>38</v>
       </c>
-      <c r="T34" s="357">
+      <c r="T34" s="355">
         <v>50</v>
       </c>
-      <c r="U34" s="348">
+      <c r="U34" s="346">
         <v>20</v>
       </c>
-      <c r="V34" s="357">
+      <c r="V34" s="355">
         <v>26</v>
       </c>
-      <c r="W34" s="348">
+      <c r="W34" s="346">
         <v>21</v>
       </c>
-      <c r="X34" s="357">
+      <c r="X34" s="355">
         <v>26</v>
       </c>
-      <c r="Y34" s="348">
+      <c r="Y34" s="346">
         <v>35</v>
       </c>
-      <c r="Z34" s="357">
+      <c r="Z34" s="355">
         <v>51</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="136">
         <v>24</v>
       </c>
       <c r="B35" s="132">
         <f t="shared" si="0"/>
         <v>2002</v>
       </c>
-      <c r="C35" s="340">
+      <c r="C35" s="338">
         <v>27</v>
       </c>
-      <c r="D35" s="354">
+      <c r="D35" s="352">
         <v>32</v>
       </c>
-      <c r="E35" s="340">
+      <c r="E35" s="338">
         <v>28</v>
       </c>
-      <c r="F35" s="354">
+      <c r="F35" s="352">
         <v>32</v>
       </c>
-      <c r="G35" s="340">
+      <c r="G35" s="338">
         <v>25</v>
       </c>
-      <c r="H35" s="354">
+      <c r="H35" s="352">
         <v>32</v>
       </c>
-      <c r="I35" s="340">
+      <c r="I35" s="338">
         <v>14</v>
       </c>
-      <c r="J35" s="354">
+      <c r="J35" s="352">
         <v>18</v>
       </c>
-      <c r="K35" s="340">
+      <c r="K35" s="338">
         <v>21</v>
       </c>
-      <c r="L35" s="354">
+      <c r="L35" s="352">
         <v>27</v>
       </c>
-      <c r="M35" s="340">
+      <c r="M35" s="338">
         <v>13</v>
       </c>
-      <c r="N35" s="354">
+      <c r="N35" s="352">
         <v>16</v>
       </c>
-      <c r="O35" s="340">
+      <c r="O35" s="338">
         <v>26</v>
       </c>
-      <c r="P35" s="354">
+      <c r="P35" s="352">
         <v>33</v>
       </c>
-      <c r="Q35" s="340">
+      <c r="Q35" s="338">
         <v>9</v>
       </c>
-      <c r="R35" s="354">
+      <c r="R35" s="352">
         <v>12</v>
       </c>
-      <c r="S35" s="340">
+      <c r="S35" s="338">
         <v>38</v>
       </c>
-      <c r="T35" s="354">
+      <c r="T35" s="352">
         <v>50</v>
       </c>
-      <c r="U35" s="340">
+      <c r="U35" s="338">
         <v>20</v>
       </c>
-      <c r="V35" s="354">
+      <c r="V35" s="352">
         <v>26</v>
       </c>
-      <c r="W35" s="340">
+      <c r="W35" s="338">
         <v>21</v>
       </c>
-      <c r="X35" s="354">
+      <c r="X35" s="352">
         <v>26</v>
       </c>
-      <c r="Y35" s="340">
+      <c r="Y35" s="338">
         <v>35</v>
       </c>
-      <c r="Z35" s="354">
+      <c r="Z35" s="352">
         <v>51</v>
       </c>
     </row>
     <row r="36" spans="1:26">
-      <c r="A36" s="345">
+      <c r="A36" s="343">
         <v>25</v>
       </c>
-      <c r="B36" s="356">
+      <c r="B36" s="354">
         <f t="shared" si="0"/>
         <v>2001</v>
       </c>
-      <c r="C36" s="348">
+      <c r="C36" s="346">
         <v>27</v>
       </c>
-      <c r="D36" s="357">
+      <c r="D36" s="355">
         <v>32</v>
       </c>
-      <c r="E36" s="348">
+      <c r="E36" s="346">
         <v>28</v>
       </c>
-      <c r="F36" s="357">
+      <c r="F36" s="355">
         <v>32</v>
       </c>
-      <c r="G36" s="348">
+      <c r="G36" s="346">
         <v>25</v>
       </c>
-      <c r="H36" s="357">
+      <c r="H36" s="355">
         <v>32</v>
       </c>
-      <c r="I36" s="348">
+      <c r="I36" s="346">
         <v>14</v>
       </c>
-      <c r="J36" s="357">
+      <c r="J36" s="355">
         <v>18</v>
       </c>
-      <c r="K36" s="348">
+      <c r="K36" s="346">
         <v>21</v>
       </c>
-      <c r="L36" s="357">
+      <c r="L36" s="355">
         <v>27</v>
       </c>
-      <c r="M36" s="348">
+      <c r="M36" s="346">
         <v>13</v>
       </c>
-      <c r="N36" s="357">
+      <c r="N36" s="355">
         <v>16</v>
       </c>
-      <c r="O36" s="348">
+      <c r="O36" s="346">
         <v>26</v>
       </c>
-      <c r="P36" s="357">
+      <c r="P36" s="355">
         <v>33</v>
       </c>
-      <c r="Q36" s="348">
+      <c r="Q36" s="346">
         <v>9</v>
       </c>
-      <c r="R36" s="357">
+      <c r="R36" s="355">
         <v>12</v>
       </c>
-      <c r="S36" s="348">
+      <c r="S36" s="346">
         <v>38</v>
       </c>
-      <c r="T36" s="357">
+      <c r="T36" s="355">
         <v>50</v>
       </c>
-      <c r="U36" s="348">
+      <c r="U36" s="346">
         <v>20</v>
       </c>
-      <c r="V36" s="357">
+      <c r="V36" s="355">
         <v>26</v>
       </c>
-      <c r="W36" s="348">
+      <c r="W36" s="346">
         <v>21</v>
       </c>
-      <c r="X36" s="357">
+      <c r="X36" s="355">
         <v>26</v>
       </c>
-      <c r="Y36" s="348">
+      <c r="Y36" s="346">
         <v>35</v>
       </c>
-      <c r="Z36" s="357">
+      <c r="Z36" s="355">
         <v>51</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="136">
         <v>26</v>
       </c>
       <c r="B37" s="132">
         <f t="shared" si="0"/>
         <v>2000</v>
       </c>
-      <c r="C37" s="340">
+      <c r="C37" s="338">
         <v>27</v>
       </c>
-      <c r="D37" s="354">
+      <c r="D37" s="352">
         <v>32</v>
       </c>
-      <c r="E37" s="340">
+      <c r="E37" s="338">
         <v>28</v>
       </c>
-      <c r="F37" s="354">
+      <c r="F37" s="352">
         <v>32</v>
       </c>
-      <c r="G37" s="340">
+      <c r="G37" s="338">
         <v>25</v>
       </c>
-      <c r="H37" s="354">
+      <c r="H37" s="352">
         <v>32</v>
       </c>
-      <c r="I37" s="340">
+      <c r="I37" s="338">
         <v>14</v>
       </c>
-      <c r="J37" s="354">
+      <c r="J37" s="352">
         <v>18</v>
       </c>
-      <c r="K37" s="340">
+      <c r="K37" s="338">
         <v>21</v>
       </c>
-      <c r="L37" s="354">
+      <c r="L37" s="352">
         <v>27</v>
       </c>
-      <c r="M37" s="340">
+      <c r="M37" s="338">
         <v>13</v>
       </c>
-      <c r="N37" s="354">
+      <c r="N37" s="352">
         <v>16</v>
       </c>
-      <c r="O37" s="340">
+      <c r="O37" s="338">
         <v>26</v>
       </c>
-      <c r="P37" s="354">
+      <c r="P37" s="352">
         <v>33</v>
       </c>
-      <c r="Q37" s="340">
+      <c r="Q37" s="338">
         <v>9</v>
       </c>
-      <c r="R37" s="354">
+      <c r="R37" s="352">
         <v>12</v>
       </c>
-      <c r="S37" s="340">
+      <c r="S37" s="338">
         <v>38</v>
       </c>
-      <c r="T37" s="354">
+      <c r="T37" s="352">
         <v>50</v>
       </c>
-      <c r="U37" s="340">
+      <c r="U37" s="338">
         <v>20</v>
       </c>
-      <c r="V37" s="354">
+      <c r="V37" s="352">
         <v>26</v>
       </c>
-      <c r="W37" s="340">
+      <c r="W37" s="338">
         <v>21</v>
       </c>
-      <c r="X37" s="354">
+      <c r="X37" s="352">
         <v>26</v>
       </c>
-      <c r="Y37" s="340">
+      <c r="Y37" s="338">
         <v>35</v>
       </c>
-      <c r="Z37" s="354">
+      <c r="Z37" s="352">
         <v>51</v>
       </c>
     </row>
     <row r="38" spans="1:26">
-      <c r="A38" s="345">
+      <c r="A38" s="343">
         <v>27</v>
       </c>
-      <c r="B38" s="356">
+      <c r="B38" s="354">
         <f t="shared" si="0"/>
         <v>1999</v>
       </c>
-      <c r="C38" s="348">
+      <c r="C38" s="346">
         <v>27</v>
       </c>
-      <c r="D38" s="357">
+      <c r="D38" s="355">
         <v>32</v>
       </c>
-      <c r="E38" s="348">
+      <c r="E38" s="346">
         <v>28</v>
       </c>
-      <c r="F38" s="357">
+      <c r="F38" s="355">
         <v>32</v>
       </c>
-      <c r="G38" s="348">
+      <c r="G38" s="346">
         <v>25</v>
       </c>
-      <c r="H38" s="357">
+      <c r="H38" s="355">
         <v>32</v>
       </c>
-      <c r="I38" s="348">
+      <c r="I38" s="346">
         <v>14</v>
       </c>
-      <c r="J38" s="357">
+      <c r="J38" s="355">
         <v>18</v>
       </c>
-      <c r="K38" s="348">
+      <c r="K38" s="346">
         <v>21</v>
       </c>
-      <c r="L38" s="357">
+      <c r="L38" s="355">
         <v>27</v>
       </c>
-      <c r="M38" s="348">
+      <c r="M38" s="346">
         <v>13</v>
       </c>
-      <c r="N38" s="357">
+      <c r="N38" s="355">
         <v>16</v>
       </c>
-      <c r="O38" s="348">
+      <c r="O38" s="346">
         <v>26</v>
       </c>
-      <c r="P38" s="357">
+      <c r="P38" s="355">
         <v>33</v>
       </c>
-      <c r="Q38" s="348">
+      <c r="Q38" s="346">
         <v>9</v>
       </c>
-      <c r="R38" s="357">
+      <c r="R38" s="355">
         <v>12</v>
       </c>
-      <c r="S38" s="348">
+      <c r="S38" s="346">
         <v>38</v>
       </c>
-      <c r="T38" s="357">
+      <c r="T38" s="355">
         <v>50</v>
       </c>
-      <c r="U38" s="348">
+      <c r="U38" s="346">
         <v>20</v>
       </c>
-      <c r="V38" s="357">
+      <c r="V38" s="355">
         <v>26</v>
       </c>
-      <c r="W38" s="348">
+      <c r="W38" s="346">
         <v>21</v>
       </c>
-      <c r="X38" s="357">
+      <c r="X38" s="355">
         <v>26</v>
       </c>
-      <c r="Y38" s="348">
+      <c r="Y38" s="346">
         <v>35</v>
       </c>
-      <c r="Z38" s="357">
+      <c r="Z38" s="355">
         <v>51</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="136">
         <v>28</v>
       </c>
       <c r="B39" s="132">
         <f t="shared" si="0"/>
         <v>1998</v>
       </c>
-      <c r="C39" s="340">
+      <c r="C39" s="338">
         <v>27</v>
       </c>
-      <c r="D39" s="354">
+      <c r="D39" s="352">
         <v>32</v>
       </c>
-      <c r="E39" s="340">
+      <c r="E39" s="338">
         <v>28</v>
       </c>
-      <c r="F39" s="354">
+      <c r="F39" s="352">
         <v>32</v>
       </c>
-      <c r="G39" s="340">
+      <c r="G39" s="338">
         <v>25</v>
       </c>
-      <c r="H39" s="354">
+      <c r="H39" s="352">
         <v>32</v>
       </c>
-      <c r="I39" s="340">
+      <c r="I39" s="338">
         <v>14</v>
       </c>
-      <c r="J39" s="354">
+      <c r="J39" s="352">
         <v>18</v>
       </c>
-      <c r="K39" s="340">
+      <c r="K39" s="338">
         <v>21</v>
       </c>
-      <c r="L39" s="354">
+      <c r="L39" s="352">
         <v>27</v>
       </c>
-      <c r="M39" s="340">
+      <c r="M39" s="338">
         <v>13</v>
       </c>
-      <c r="N39" s="354">
+      <c r="N39" s="352">
         <v>16</v>
       </c>
-      <c r="O39" s="340">
+      <c r="O39" s="338">
         <v>26</v>
       </c>
-      <c r="P39" s="354">
+      <c r="P39" s="352">
         <v>33</v>
       </c>
-      <c r="Q39" s="340">
+      <c r="Q39" s="338">
         <v>9</v>
       </c>
-      <c r="R39" s="354">
+      <c r="R39" s="352">
         <v>12</v>
       </c>
-      <c r="S39" s="340">
+      <c r="S39" s="338">
         <v>38</v>
       </c>
-      <c r="T39" s="354">
+      <c r="T39" s="352">
         <v>50</v>
       </c>
-      <c r="U39" s="340">
+      <c r="U39" s="338">
         <v>20</v>
       </c>
-      <c r="V39" s="354">
+      <c r="V39" s="352">
         <v>26</v>
       </c>
-      <c r="W39" s="340">
+      <c r="W39" s="338">
         <v>21</v>
       </c>
-      <c r="X39" s="354">
+      <c r="X39" s="352">
         <v>26</v>
       </c>
-      <c r="Y39" s="340">
+      <c r="Y39" s="338">
         <v>35</v>
       </c>
-      <c r="Z39" s="354">
+      <c r="Z39" s="352">
         <v>51</v>
       </c>
     </row>
     <row r="40" spans="1:26">
-      <c r="A40" s="349">
+      <c r="A40" s="347">
         <v>29</v>
       </c>
-      <c r="B40" s="358">
+      <c r="B40" s="356">
         <f t="shared" si="0"/>
         <v>1997</v>
       </c>
-      <c r="C40" s="352">
+      <c r="C40" s="350">
         <v>27</v>
       </c>
-      <c r="D40" s="359">
+      <c r="D40" s="357">
         <v>32</v>
       </c>
-      <c r="E40" s="352">
+      <c r="E40" s="350">
         <v>28</v>
       </c>
-      <c r="F40" s="359">
+      <c r="F40" s="357">
         <v>32</v>
       </c>
-      <c r="G40" s="352">
+      <c r="G40" s="350">
         <v>25</v>
       </c>
-      <c r="H40" s="359">
+      <c r="H40" s="357">
         <v>32</v>
       </c>
-      <c r="I40" s="352">
+      <c r="I40" s="350">
         <v>14</v>
       </c>
-      <c r="J40" s="359">
+      <c r="J40" s="357">
         <v>18</v>
       </c>
-      <c r="K40" s="352">
+      <c r="K40" s="350">
         <v>21</v>
       </c>
-      <c r="L40" s="359">
+      <c r="L40" s="357">
         <v>27</v>
       </c>
-      <c r="M40" s="352">
+      <c r="M40" s="350">
         <v>13</v>
       </c>
-      <c r="N40" s="359">
+      <c r="N40" s="357">
         <v>16</v>
       </c>
-      <c r="O40" s="352">
+      <c r="O40" s="350">
         <v>26</v>
       </c>
-      <c r="P40" s="359">
+      <c r="P40" s="357">
         <v>33</v>
       </c>
-      <c r="Q40" s="352">
+      <c r="Q40" s="350">
         <v>9</v>
       </c>
-      <c r="R40" s="359">
+      <c r="R40" s="357">
         <v>12</v>
       </c>
-      <c r="S40" s="352">
+      <c r="S40" s="350">
         <v>38</v>
       </c>
-      <c r="T40" s="359">
+      <c r="T40" s="357">
         <v>50</v>
       </c>
-      <c r="U40" s="352">
+      <c r="U40" s="350">
         <v>20</v>
       </c>
-      <c r="V40" s="359">
+      <c r="V40" s="357">
         <v>26</v>
       </c>
-      <c r="W40" s="352">
+      <c r="W40" s="350">
         <v>21</v>
       </c>
-      <c r="X40" s="359">
+      <c r="X40" s="357">
         <v>26</v>
       </c>
-      <c r="Y40" s="352">
+      <c r="Y40" s="350">
         <v>35</v>
       </c>
-      <c r="Z40" s="359">
+      <c r="Z40" s="357">
         <v>51</v>
       </c>
     </row>
     <row r="41" spans="1:26" ht="13.5" thickBot="1">
       <c r="A41" s="138">
         <v>30</v>
       </c>
       <c r="B41" s="147">
         <f t="shared" si="0"/>
         <v>1996</v>
       </c>
-      <c r="C41" s="344">
+      <c r="C41" s="342">
         <v>27</v>
       </c>
-      <c r="D41" s="355">
+      <c r="D41" s="353">
         <v>32</v>
       </c>
-      <c r="E41" s="344">
+      <c r="E41" s="342">
         <v>28</v>
       </c>
-      <c r="F41" s="355">
+      <c r="F41" s="353">
         <v>32</v>
       </c>
-      <c r="G41" s="344">
+      <c r="G41" s="342">
         <v>25</v>
       </c>
-      <c r="H41" s="355">
+      <c r="H41" s="353">
         <v>32</v>
       </c>
-      <c r="I41" s="344">
+      <c r="I41" s="342">
         <v>14</v>
       </c>
-      <c r="J41" s="355">
+      <c r="J41" s="353">
         <v>18</v>
       </c>
-      <c r="K41" s="344">
+      <c r="K41" s="342">
         <v>21</v>
       </c>
-      <c r="L41" s="355">
+      <c r="L41" s="353">
         <v>27</v>
       </c>
-      <c r="M41" s="344">
+      <c r="M41" s="342">
         <v>13</v>
       </c>
-      <c r="N41" s="355">
+      <c r="N41" s="353">
         <v>16</v>
       </c>
-      <c r="O41" s="344">
+      <c r="O41" s="342">
         <v>26</v>
       </c>
-      <c r="P41" s="355">
+      <c r="P41" s="353">
         <v>33</v>
       </c>
-      <c r="Q41" s="344">
+      <c r="Q41" s="342">
         <v>9</v>
       </c>
-      <c r="R41" s="355">
+      <c r="R41" s="353">
         <v>12</v>
       </c>
-      <c r="S41" s="344">
+      <c r="S41" s="342">
         <v>38</v>
       </c>
-      <c r="T41" s="355">
+      <c r="T41" s="353">
         <v>50</v>
       </c>
-      <c r="U41" s="344">
+      <c r="U41" s="342">
         <v>20</v>
       </c>
-      <c r="V41" s="355">
+      <c r="V41" s="353">
         <v>26</v>
       </c>
-      <c r="W41" s="344">
+      <c r="W41" s="342">
         <v>21</v>
       </c>
-      <c r="X41" s="355">
+      <c r="X41" s="353">
         <v>26</v>
       </c>
-      <c r="Y41" s="344">
+      <c r="Y41" s="342">
         <v>35</v>
       </c>
-      <c r="Z41" s="355">
+      <c r="Z41" s="353">
         <v>51</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="118" t="s">
         <v>585</v>
       </c>
       <c r="B42" s="133" t="s">
         <v>641</v>
       </c>
       <c r="C42" s="133"/>
     </row>
     <row r="43" spans="1:26">
       <c r="B43" s="133" t="s">
         <v>642</v>
       </c>
       <c r="C43" s="133"/>
     </row>
     <row r="44" spans="1:26" ht="15">
       <c r="B44" s="133" t="s">
         <v>826</v>
       </c>
       <c r="C44" s="133"/>
     </row>
     <row r="45" spans="1:26">
@@ -12964,546 +12954,546 @@
       <c r="D58" s="143"/>
       <c r="E58" s="143"/>
       <c r="F58" s="143"/>
       <c r="G58" s="143"/>
       <c r="H58" s="143"/>
       <c r="I58" s="143"/>
       <c r="J58" s="143"/>
       <c r="K58" s="143"/>
       <c r="L58" s="143"/>
       <c r="M58" s="143"/>
       <c r="N58" s="143"/>
       <c r="O58" s="143"/>
       <c r="P58" s="143"/>
       <c r="Q58" s="143"/>
       <c r="R58" s="143"/>
       <c r="S58" s="143"/>
       <c r="T58" s="143"/>
       <c r="U58" s="143"/>
       <c r="V58" s="143"/>
       <c r="W58" s="143"/>
       <c r="X58" s="143"/>
       <c r="Y58" s="143"/>
     </row>
   </sheetData>
   <mergeCells count="33">
-    <mergeCell ref="A2:Z2"/>
-[...7 lines deleted...]
-    <mergeCell ref="Y4:Z4"/>
+    <mergeCell ref="Y6:Z6"/>
+    <mergeCell ref="C6:D6"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="G6:H6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="K6:L6"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="S6:T6"/>
+    <mergeCell ref="U6:V6"/>
+    <mergeCell ref="W6:X6"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="W5:X5"/>
-    <mergeCell ref="Y6:Z6"/>
-[...10 lines deleted...]
-    <mergeCell ref="W6:X6"/>
+    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="A3:Z3"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="S4:T4"/>
+    <mergeCell ref="U4:V4"/>
+    <mergeCell ref="Y4:Z4"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.05" bottom="0.45" header="0" footer="0"/>
   <pageSetup scale="86" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;LIdaho Property Valuation Schedules
 &amp;C18
 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G39"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="F32" sqref="F32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="4" width="22.7109375" style="150" customWidth="1"/>
     <col min="5" max="5" width="2" style="150" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="150"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="20.25">
-      <c r="A1" s="441" t="s">
+      <c r="A1" s="436" t="s">
         <v>646</v>
       </c>
-      <c r="B1" s="441"/>
-[...1 lines deleted...]
-      <c r="D1" s="441"/>
+      <c r="B1" s="436"/>
+      <c r="C1" s="436"/>
+      <c r="D1" s="436"/>
       <c r="E1" s="149"/>
       <c r="F1" s="149"/>
     </row>
     <row r="2" spans="1:7" ht="20.25">
       <c r="A2" s="151"/>
       <c r="B2" s="151"/>
       <c r="C2" s="151"/>
       <c r="D2" s="151"/>
       <c r="E2" s="149"/>
       <c r="F2" s="149"/>
     </row>
     <row r="3" spans="1:7" ht="10.5" customHeight="1">
       <c r="A3" s="152"/>
       <c r="B3" s="152"/>
       <c r="C3" s="152"/>
       <c r="D3" s="152"/>
       <c r="E3" s="149"/>
       <c r="F3" s="149"/>
     </row>
     <row r="4" spans="1:7" ht="15.75">
       <c r="A4" s="153" t="s">
         <v>647</v>
       </c>
       <c r="B4" s="154"/>
       <c r="C4" s="154"/>
       <c r="D4" s="155"/>
       <c r="E4" s="155"/>
       <c r="F4" s="155"/>
     </row>
     <row r="5" spans="1:7" ht="15.75">
       <c r="A5" s="153" t="s">
         <v>648</v>
       </c>
       <c r="B5" s="154"/>
       <c r="C5" s="154"/>
       <c r="D5" s="155"/>
       <c r="E5" s="155"/>
       <c r="F5" s="155"/>
     </row>
     <row r="6" spans="1:7" ht="15.75">
       <c r="A6" s="153" t="s">
         <v>649</v>
       </c>
       <c r="B6" s="154"/>
       <c r="C6" s="154"/>
       <c r="D6" s="154"/>
     </row>
     <row r="7" spans="1:7" ht="25.5" customHeight="1">
-      <c r="A7" s="436" t="s">
+      <c r="A7" s="437" t="s">
         <v>650</v>
       </c>
-      <c r="B7" s="436"/>
-[...1 lines deleted...]
-      <c r="D7" s="436"/>
+      <c r="B7" s="437"/>
+      <c r="C7" s="437"/>
+      <c r="D7" s="437"/>
     </row>
     <row r="8" spans="1:7" ht="15.75">
-      <c r="A8" s="442" t="s">
+      <c r="A8" s="438" t="s">
         <v>651</v>
       </c>
-      <c r="B8" s="442"/>
-[...1 lines deleted...]
-      <c r="D8" s="442"/>
+      <c r="B8" s="438"/>
+      <c r="C8" s="438"/>
+      <c r="D8" s="438"/>
     </row>
     <row r="9" spans="1:7" ht="32.25" customHeight="1">
-      <c r="A9" s="360" t="s">
+      <c r="A9" s="358" t="s">
         <v>583</v>
       </c>
-      <c r="B9" s="443" t="s">
+      <c r="B9" s="439" t="s">
         <v>526</v>
       </c>
-      <c r="C9" s="444"/>
-      <c r="D9" s="361" t="s">
+      <c r="C9" s="440"/>
+      <c r="D9" s="359" t="s">
         <v>652</v>
       </c>
       <c r="G9" s="156"/>
     </row>
     <row r="10" spans="1:7" ht="15" customHeight="1">
-      <c r="A10" s="362">
+      <c r="A10" s="360">
         <v>0</v>
       </c>
-      <c r="B10" s="445">
+      <c r="B10" s="441">
         <v>2026</v>
       </c>
-      <c r="C10" s="445"/>
-      <c r="D10" s="363">
+      <c r="C10" s="441"/>
+      <c r="D10" s="361">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="15" customHeight="1">
-      <c r="A11" s="368">
+      <c r="A11" s="366">
         <v>1</v>
       </c>
-      <c r="B11" s="439">
+      <c r="B11" s="435">
         <f>B10-1</f>
         <v>2025</v>
       </c>
-      <c r="C11" s="439"/>
-      <c r="D11" s="369">
+      <c r="C11" s="435"/>
+      <c r="D11" s="367">
         <v>91</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="15" customHeight="1">
-      <c r="A12" s="364">
+      <c r="A12" s="362">
         <v>2</v>
       </c>
-      <c r="B12" s="438">
+      <c r="B12" s="443">
         <f>B11-1</f>
         <v>2024</v>
       </c>
-      <c r="C12" s="438"/>
-      <c r="D12" s="365">
+      <c r="C12" s="443"/>
+      <c r="D12" s="363">
         <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="15" customHeight="1">
-      <c r="A13" s="368">
+      <c r="A13" s="366">
         <v>3</v>
       </c>
-      <c r="B13" s="439">
+      <c r="B13" s="435">
         <f>B12-1</f>
         <v>2023</v>
       </c>
-      <c r="C13" s="439"/>
-      <c r="D13" s="369">
+      <c r="C13" s="435"/>
+      <c r="D13" s="367">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="15" customHeight="1">
-      <c r="A14" s="364">
+      <c r="A14" s="362">
         <v>4</v>
       </c>
-      <c r="B14" s="438">
+      <c r="B14" s="443">
         <f t="shared" ref="B14:B15" si="0">B13-1</f>
         <v>2022</v>
       </c>
-      <c r="C14" s="438"/>
-      <c r="D14" s="365">
+      <c r="C14" s="443"/>
+      <c r="D14" s="363">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15" customHeight="1">
-      <c r="A15" s="368">
+      <c r="A15" s="366">
         <v>5</v>
       </c>
-      <c r="B15" s="439">
+      <c r="B15" s="435">
         <f t="shared" si="0"/>
         <v>2021</v>
       </c>
-      <c r="C15" s="439"/>
-      <c r="D15" s="369">
+      <c r="C15" s="435"/>
+      <c r="D15" s="367">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="15" customHeight="1">
-      <c r="A16" s="366">
+      <c r="A16" s="364">
         <v>6</v>
       </c>
-      <c r="B16" s="440" t="s">
+      <c r="B16" s="444" t="s">
         <v>653</v>
       </c>
-      <c r="C16" s="440"/>
-      <c r="D16" s="367">
+      <c r="C16" s="444"/>
+      <c r="D16" s="365">
         <v>10</v>
       </c>
       <c r="G16" s="156"/>
     </row>
     <row r="17" spans="1:4" ht="15.75" customHeight="1">
       <c r="A17" s="157" t="s">
         <v>654</v>
       </c>
       <c r="B17" s="158"/>
       <c r="C17" s="158"/>
       <c r="D17" s="158"/>
     </row>
     <row r="18" spans="1:4" ht="15.75" customHeight="1">
       <c r="A18" s="159"/>
       <c r="B18" s="158"/>
       <c r="C18" s="158"/>
       <c r="D18" s="158"/>
     </row>
     <row r="19" spans="1:4" ht="11.25" customHeight="1">
       <c r="A19" s="159"/>
       <c r="B19" s="158"/>
       <c r="C19" s="158"/>
       <c r="D19" s="158"/>
     </row>
     <row r="20" spans="1:4" ht="25.5" customHeight="1">
-      <c r="A20" s="436" t="s">
+      <c r="A20" s="437" t="s">
         <v>655</v>
       </c>
-      <c r="B20" s="436"/>
-[...1 lines deleted...]
-      <c r="D20" s="436"/>
+      <c r="B20" s="437"/>
+      <c r="C20" s="437"/>
+      <c r="D20" s="437"/>
     </row>
     <row r="21" spans="1:4" ht="25.5" customHeight="1">
-      <c r="A21" s="436" t="s">
+      <c r="A21" s="437" t="s">
         <v>656</v>
       </c>
-      <c r="B21" s="436"/>
-[...1 lines deleted...]
-      <c r="D21" s="436"/>
+      <c r="B21" s="437"/>
+      <c r="C21" s="437"/>
+      <c r="D21" s="437"/>
     </row>
     <row r="22" spans="1:4" ht="25.5" customHeight="1">
-      <c r="A22" s="436" t="s">
+      <c r="A22" s="437" t="s">
         <v>657</v>
       </c>
-      <c r="B22" s="436"/>
-[...1 lines deleted...]
-      <c r="D22" s="436"/>
+      <c r="B22" s="437"/>
+      <c r="C22" s="437"/>
+      <c r="D22" s="437"/>
     </row>
     <row r="24" spans="1:4" ht="14.25">
-      <c r="A24" s="370" t="s">
+      <c r="A24" s="368" t="s">
         <v>658</v>
       </c>
-      <c r="B24" s="371"/>
-[...1 lines deleted...]
-      <c r="D24" s="372"/>
+      <c r="B24" s="369"/>
+      <c r="C24" s="369"/>
+      <c r="D24" s="370"/>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="373"/>
-[...2 lines deleted...]
-      <c r="D25" s="375"/>
+      <c r="A25" s="371"/>
+      <c r="B25" s="372"/>
+      <c r="C25" s="372"/>
+      <c r="D25" s="373"/>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="373" t="s">
+      <c r="A26" s="371" t="s">
         <v>659</v>
       </c>
-      <c r="B26" s="374"/>
-[...1 lines deleted...]
-      <c r="D26" s="375"/>
+      <c r="B26" s="372"/>
+      <c r="C26" s="372"/>
+      <c r="D26" s="373"/>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="373"/>
-[...2 lines deleted...]
-      <c r="D27" s="375"/>
+      <c r="A27" s="371"/>
+      <c r="B27" s="372"/>
+      <c r="C27" s="372"/>
+      <c r="D27" s="373"/>
     </row>
     <row r="28" spans="1:4" ht="14.25">
-      <c r="A28" s="376" t="s">
+      <c r="A28" s="374" t="s">
         <v>660</v>
       </c>
-      <c r="B28" s="377"/>
-[...1 lines deleted...]
-      <c r="D28" s="378"/>
+      <c r="B28" s="375"/>
+      <c r="C28" s="375"/>
+      <c r="D28" s="376"/>
     </row>
     <row r="29" spans="1:4" ht="11.25" customHeight="1">
       <c r="A29" s="160"/>
     </row>
     <row r="30" spans="1:4" ht="15.75" customHeight="1">
       <c r="A30" s="159" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="15.75" customHeight="1">
       <c r="A31" s="159" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="32" spans="1:4" ht="15.75" customHeight="1">
       <c r="A32" s="159" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="15.75" customHeight="1">
       <c r="A33" s="159" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="34" spans="1:4" ht="15.75" customHeight="1">
       <c r="A34" s="159" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="15.75" customHeight="1">
       <c r="A35" s="159" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="36" spans="1:4" ht="15.75" customHeight="1">
       <c r="A36" s="159" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="15.75" customHeight="1">
       <c r="A37" s="159" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="38" spans="1:4" ht="11.25" customHeight="1">
       <c r="A38" s="159"/>
     </row>
     <row r="39" spans="1:4" ht="42.75" customHeight="1">
-      <c r="A39" s="437" t="s">
+      <c r="A39" s="442" t="s">
         <v>669</v>
       </c>
-      <c r="B39" s="437"/>
-[...1 lines deleted...]
-      <c r="D39" s="437"/>
+      <c r="B39" s="442"/>
+      <c r="C39" s="442"/>
+      <c r="D39" s="442"/>
     </row>
   </sheetData>
   <mergeCells count="15">
-    <mergeCell ref="B11:C11"/>
-[...4 lines deleted...]
-    <mergeCell ref="B10:C10"/>
     <mergeCell ref="A21:D21"/>
     <mergeCell ref="A22:D22"/>
     <mergeCell ref="A39:D39"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="A20:D20"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="A8:D8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B10:C10"/>
   </mergeCells>
   <pageMargins left="0.42" right="0.44" top="0.94" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="99" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;LIdaho Property Valuation Schedules
 &amp;C19
 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView showWhiteSpace="0" view="pageLayout" zoomScale="110" zoomScaleNormal="120" zoomScalePageLayoutView="110" workbookViewId="0">
       <selection activeCell="N23" sqref="N23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="161" customWidth="1"/>
     <col min="2" max="2" width="5.7109375" style="161" customWidth="1"/>
     <col min="3" max="4" width="9.7109375" style="161" customWidth="1"/>
     <col min="5" max="7" width="13.7109375" style="161" customWidth="1"/>
     <col min="8" max="8" width="15.7109375" style="161" customWidth="1"/>
     <col min="9" max="9" width="3.7109375" style="161" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="161"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="25.5">
-      <c r="A1" s="446" t="s">
+      <c r="A1" s="445" t="s">
         <v>646</v>
       </c>
-      <c r="B1" s="446"/>
-[...6 lines deleted...]
-      <c r="I1" s="446"/>
+      <c r="B1" s="445"/>
+      <c r="C1" s="445"/>
+      <c r="D1" s="445"/>
+      <c r="E1" s="445"/>
+      <c r="F1" s="445"/>
+      <c r="G1" s="445"/>
+      <c r="H1" s="445"/>
+      <c r="I1" s="445"/>
     </row>
     <row r="2" spans="1:9" ht="25.5">
-      <c r="A2" s="446" t="s">
+      <c r="A2" s="445" t="s">
         <v>775</v>
       </c>
-      <c r="B2" s="446"/>
-[...6 lines deleted...]
-      <c r="I2" s="446"/>
+      <c r="B2" s="445"/>
+      <c r="C2" s="445"/>
+      <c r="D2" s="445"/>
+      <c r="E2" s="445"/>
+      <c r="F2" s="445"/>
+      <c r="G2" s="445"/>
+      <c r="H2" s="445"/>
+      <c r="I2" s="445"/>
     </row>
     <row r="3" spans="1:9" ht="18" customHeight="1">
       <c r="B3" s="162" t="s">
         <v>670</v>
       </c>
       <c r="C3" s="163"/>
       <c r="D3" s="163"/>
       <c r="E3" s="163"/>
       <c r="F3" s="163"/>
       <c r="G3" s="163"/>
       <c r="H3" s="163"/>
       <c r="I3" s="163"/>
     </row>
     <row r="4" spans="1:9" ht="13.5" customHeight="1">
       <c r="B4" s="162" t="s">
         <v>671</v>
       </c>
       <c r="C4" s="163"/>
       <c r="D4" s="164"/>
       <c r="E4" s="163"/>
       <c r="F4" s="163"/>
       <c r="G4" s="163"/>
       <c r="H4" s="163"/>
       <c r="I4" s="163"/>
     </row>
     <row r="5" spans="1:9" ht="6" customHeight="1">
       <c r="B5" s="165"/>
       <c r="C5" s="166"/>
       <c r="D5" s="166"/>
       <c r="E5" s="163"/>
       <c r="F5" s="163"/>
       <c r="G5" s="163"/>
       <c r="H5" s="163"/>
       <c r="I5" s="163"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="167"/>
       <c r="B6" s="168" t="s">
         <v>672</v>
       </c>
       <c r="C6" s="169"/>
       <c r="D6" s="170">
         <v>88</v>
       </c>
-      <c r="E6" s="379">
+      <c r="E6" s="377">
         <v>36</v>
       </c>
-      <c r="F6" s="379">
+      <c r="F6" s="377">
         <v>37</v>
       </c>
-      <c r="G6" s="379">
+      <c r="G6" s="377">
         <v>38</v>
       </c>
-      <c r="H6" s="379">
+      <c r="H6" s="377">
         <v>34</v>
       </c>
       <c r="I6" s="171"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="172"/>
       <c r="B7" s="169" t="s">
         <v>673</v>
       </c>
       <c r="C7" s="170"/>
       <c r="D7" s="170">
         <v>383</v>
       </c>
       <c r="E7" s="170">
         <v>381</v>
       </c>
       <c r="F7" s="170">
         <v>382</v>
       </c>
       <c r="G7" s="170">
         <v>380</v>
       </c>
       <c r="H7" s="170">
         <v>314</v>
       </c>
@@ -13547,566 +13537,566 @@
       <c r="F9" s="170">
         <v>10</v>
       </c>
       <c r="G9" s="170">
         <v>4</v>
       </c>
       <c r="H9" s="170">
         <v>6</v>
       </c>
       <c r="I9" s="173"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="172"/>
       <c r="B10" s="170"/>
       <c r="C10" s="170"/>
       <c r="D10" s="170"/>
       <c r="E10" s="170" t="s">
         <v>675</v>
       </c>
       <c r="F10" s="170" t="s">
         <v>676</v>
       </c>
       <c r="G10" s="170" t="s">
         <v>677</v>
       </c>
-      <c r="H10" s="380" t="s">
+      <c r="H10" s="378" t="s">
         <v>678</v>
       </c>
       <c r="I10" s="174"/>
     </row>
     <row r="11" spans="1:9" ht="15.75">
       <c r="A11" s="172"/>
       <c r="B11" s="175" t="s">
         <v>583</v>
       </c>
       <c r="C11" s="175" t="s">
         <v>679</v>
       </c>
       <c r="D11" s="175" t="s">
         <v>680</v>
       </c>
       <c r="E11" s="175" t="s">
         <v>681</v>
       </c>
       <c r="F11" s="175" t="s">
         <v>609</v>
       </c>
       <c r="G11" s="175" t="s">
         <v>682</v>
       </c>
-      <c r="H11" s="381" t="s">
+      <c r="H11" s="379" t="s">
         <v>683</v>
       </c>
       <c r="I11" s="174"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="172"/>
       <c r="B12" s="176"/>
       <c r="C12" s="176"/>
       <c r="D12" s="176"/>
       <c r="E12" s="176"/>
       <c r="F12" s="176"/>
       <c r="G12" s="176"/>
       <c r="I12" s="177"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="178"/>
       <c r="B13" s="179">
         <v>0</v>
       </c>
       <c r="C13" s="179">
         <v>2026</v>
       </c>
-      <c r="D13" s="383">
+      <c r="D13" s="381">
         <v>100</v>
       </c>
-      <c r="E13" s="383">
+      <c r="E13" s="381">
         <v>100</v>
       </c>
-      <c r="F13" s="383">
+      <c r="F13" s="381">
         <v>100</v>
       </c>
-      <c r="G13" s="383">
+      <c r="G13" s="381">
         <v>100</v>
       </c>
-      <c r="H13" s="383">
+      <c r="H13" s="381">
         <v>100</v>
       </c>
       <c r="I13" s="182"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="172"/>
       <c r="B14" s="176">
         <v>1</v>
       </c>
       <c r="C14" s="176">
         <f t="shared" ref="C14:C34" si="0">C13-1</f>
         <v>2025</v>
       </c>
       <c r="D14" s="181">
         <v>100</v>
       </c>
       <c r="E14" s="181">
         <v>98.066999999999979</v>
       </c>
       <c r="F14" s="181">
         <v>97.055999999999983</v>
       </c>
       <c r="G14" s="181">
         <v>88.287999999999997</v>
       </c>
       <c r="H14" s="181">
         <v>92.256</v>
       </c>
       <c r="I14" s="182"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="178"/>
       <c r="B15" s="179">
         <v>2</v>
       </c>
       <c r="C15" s="179">
         <f t="shared" si="0"/>
         <v>2024</v>
       </c>
-      <c r="D15" s="383">
+      <c r="D15" s="381">
         <v>100</v>
       </c>
-      <c r="E15" s="383">
+      <c r="E15" s="381">
         <v>97.643000000000001</v>
       </c>
-      <c r="F15" s="383">
+      <c r="F15" s="381">
         <v>94.423999999999992</v>
       </c>
-      <c r="G15" s="383">
+      <c r="G15" s="381">
         <v>62.628000000000007</v>
       </c>
-      <c r="H15" s="383">
+      <c r="H15" s="381">
         <v>73.680000000000007</v>
       </c>
       <c r="I15" s="182"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="172"/>
       <c r="B16" s="176">
         <v>3</v>
       </c>
       <c r="C16" s="176">
         <f t="shared" si="0"/>
         <v>2023</v>
       </c>
       <c r="D16" s="181">
         <v>100</v>
       </c>
       <c r="E16" s="181">
         <v>94.094999999999999</v>
       </c>
       <c r="F16" s="181">
         <v>88.56</v>
       </c>
       <c r="G16" s="181">
         <v>41.124000000000002</v>
       </c>
       <c r="H16" s="181">
         <v>59.89800000000001</v>
       </c>
       <c r="I16" s="182"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="178"/>
       <c r="B17" s="179">
         <v>4</v>
       </c>
       <c r="C17" s="179">
         <f t="shared" si="0"/>
         <v>2022</v>
       </c>
-      <c r="D17" s="383">
+      <c r="D17" s="381">
         <v>100</v>
       </c>
-      <c r="E17" s="383">
+      <c r="E17" s="381">
         <v>90.87</v>
       </c>
-      <c r="F17" s="383">
+      <c r="F17" s="381">
         <v>83.88</v>
       </c>
-      <c r="G17" s="383">
+      <c r="G17" s="381">
         <v>21.725000000000001</v>
       </c>
-      <c r="H17" s="383">
+      <c r="H17" s="381">
         <v>46.057000000000002</v>
       </c>
       <c r="I17" s="182"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="172"/>
       <c r="B18" s="176">
         <v>5</v>
       </c>
       <c r="C18" s="176">
         <f t="shared" si="0"/>
         <v>2021</v>
       </c>
       <c r="D18" s="181">
         <v>100</v>
       </c>
       <c r="E18" s="181">
         <v>84.887999999999991</v>
       </c>
       <c r="F18" s="181">
         <v>75.456000000000003</v>
       </c>
       <c r="G18" s="181">
         <v>12.404000000000002</v>
       </c>
       <c r="H18" s="181">
         <v>35.440000000000005</v>
       </c>
       <c r="I18" s="182"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="178"/>
       <c r="B19" s="179">
         <v>6</v>
       </c>
       <c r="C19" s="179">
         <f t="shared" si="0"/>
         <v>2020</v>
       </c>
-      <c r="D19" s="383">
+      <c r="D19" s="381">
         <v>100</v>
       </c>
-      <c r="E19" s="383">
+      <c r="E19" s="381">
         <v>71.88</v>
       </c>
-      <c r="F19" s="383">
+      <c r="F19" s="381">
         <v>67.088000000000008</v>
       </c>
-      <c r="G19" s="383"/>
-      <c r="H19" s="383">
+      <c r="G19" s="381"/>
+      <c r="H19" s="381">
         <v>23.409000000000002</v>
       </c>
       <c r="I19" s="182"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="172"/>
       <c r="B20" s="176">
         <v>7</v>
       </c>
       <c r="C20" s="176">
         <f t="shared" si="0"/>
         <v>2019</v>
       </c>
       <c r="D20" s="181">
         <v>100</v>
       </c>
       <c r="E20" s="181">
         <v>66.042000000000016</v>
       </c>
       <c r="F20" s="181">
         <v>58.704000000000001</v>
       </c>
       <c r="G20" s="181"/>
       <c r="H20" s="181">
         <v>17.12</v>
       </c>
       <c r="I20" s="182"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="178"/>
       <c r="B21" s="179">
         <v>8</v>
       </c>
       <c r="C21" s="179">
         <f t="shared" si="0"/>
         <v>2018</v>
       </c>
-      <c r="D21" s="383">
+      <c r="D21" s="381">
         <v>100</v>
       </c>
-      <c r="E21" s="383">
+      <c r="E21" s="381">
         <v>59.136000000000003</v>
       </c>
-      <c r="F21" s="383">
+      <c r="F21" s="381">
         <v>49.28</v>
       </c>
-      <c r="G21" s="383"/>
+      <c r="G21" s="381"/>
       <c r="H21" s="179"/>
       <c r="I21" s="182"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="172"/>
       <c r="B22" s="176">
         <v>9</v>
       </c>
       <c r="C22" s="176">
         <f t="shared" si="0"/>
         <v>2017</v>
       </c>
       <c r="D22" s="181">
         <v>98</v>
       </c>
       <c r="E22" s="181">
         <v>51.870000000000005</v>
       </c>
       <c r="F22" s="181">
         <v>39.520000000000003</v>
       </c>
       <c r="G22" s="181"/>
       <c r="H22" s="176"/>
       <c r="I22" s="182"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="178"/>
       <c r="B23" s="179">
         <v>10</v>
       </c>
       <c r="C23" s="179">
         <f t="shared" si="0"/>
         <v>2016</v>
       </c>
-      <c r="D23" s="383">
+      <c r="D23" s="381">
         <v>91</v>
       </c>
-      <c r="E23" s="383">
+      <c r="E23" s="381">
         <v>43.155000000000001</v>
       </c>
-      <c r="F23" s="383">
+      <c r="F23" s="381">
         <v>29.592000000000002</v>
       </c>
-      <c r="G23" s="383"/>
+      <c r="G23" s="381"/>
       <c r="H23" s="179"/>
       <c r="I23" s="182"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="172"/>
       <c r="B24" s="176">
         <v>11</v>
       </c>
       <c r="C24" s="176">
         <f t="shared" si="0"/>
         <v>2015</v>
       </c>
       <c r="D24" s="181">
         <v>86</v>
       </c>
       <c r="E24" s="181">
         <v>35.844000000000001</v>
       </c>
       <c r="F24" s="181">
         <v>24.72</v>
       </c>
       <c r="G24" s="181"/>
       <c r="H24" s="176"/>
       <c r="I24" s="182"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="178"/>
       <c r="B25" s="179">
         <v>12</v>
       </c>
       <c r="C25" s="179">
         <f t="shared" si="0"/>
         <v>2014</v>
       </c>
-      <c r="D25" s="383">
+      <c r="D25" s="381">
         <v>81</v>
       </c>
-      <c r="E25" s="383">
+      <c r="E25" s="381">
         <v>28.52</v>
       </c>
-      <c r="F25" s="383"/>
-      <c r="G25" s="383"/>
+      <c r="F25" s="381"/>
+      <c r="G25" s="381"/>
       <c r="H25" s="179"/>
       <c r="I25" s="182"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="172"/>
       <c r="B26" s="176">
         <v>13</v>
       </c>
       <c r="C26" s="176">
         <f t="shared" si="0"/>
         <v>2013</v>
       </c>
       <c r="D26" s="181">
         <v>76</v>
       </c>
       <c r="E26" s="181">
         <v>27</v>
       </c>
       <c r="F26" s="181"/>
       <c r="G26" s="181"/>
       <c r="H26" s="176"/>
       <c r="I26" s="182"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="178"/>
       <c r="B27" s="179">
         <v>14</v>
       </c>
       <c r="C27" s="179">
         <f t="shared" si="0"/>
         <v>2012</v>
       </c>
-      <c r="D27" s="383">
+      <c r="D27" s="381">
         <v>72</v>
       </c>
-      <c r="E27" s="383">
+      <c r="E27" s="381">
         <v>24.76</v>
       </c>
-      <c r="F27" s="383"/>
-      <c r="G27" s="383"/>
+      <c r="F27" s="381"/>
+      <c r="G27" s="381"/>
       <c r="H27" s="179"/>
       <c r="I27" s="182"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="172"/>
       <c r="B28" s="176">
         <v>15</v>
       </c>
       <c r="C28" s="176">
         <f t="shared" si="0"/>
         <v>2011</v>
       </c>
       <c r="D28" s="181">
         <v>68</v>
       </c>
       <c r="E28" s="181"/>
       <c r="F28" s="181"/>
       <c r="G28" s="181"/>
       <c r="H28" s="176"/>
       <c r="I28" s="182"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="178"/>
       <c r="B29" s="179">
         <v>16</v>
       </c>
       <c r="C29" s="179">
         <f t="shared" si="0"/>
         <v>2010</v>
       </c>
-      <c r="D29" s="383">
+      <c r="D29" s="381">
         <v>61</v>
       </c>
-      <c r="E29" s="383"/>
-[...1 lines deleted...]
-      <c r="G29" s="383"/>
+      <c r="E29" s="381"/>
+      <c r="F29" s="381"/>
+      <c r="G29" s="381"/>
       <c r="H29" s="179"/>
       <c r="I29" s="182"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="172"/>
       <c r="B30" s="176">
         <v>17</v>
       </c>
       <c r="C30" s="176">
         <f t="shared" si="0"/>
         <v>2009</v>
       </c>
       <c r="D30" s="181">
         <v>56</v>
       </c>
       <c r="E30" s="181"/>
       <c r="F30" s="181"/>
       <c r="G30" s="181"/>
       <c r="H30" s="176"/>
       <c r="I30" s="182"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="178"/>
       <c r="B31" s="179">
         <v>18</v>
       </c>
       <c r="C31" s="179">
         <f t="shared" si="0"/>
         <v>2008</v>
       </c>
-      <c r="D31" s="383">
+      <c r="D31" s="381">
         <v>51</v>
       </c>
-      <c r="E31" s="383"/>
-[...1 lines deleted...]
-      <c r="G31" s="383"/>
+      <c r="E31" s="381"/>
+      <c r="F31" s="381"/>
+      <c r="G31" s="381"/>
       <c r="H31" s="179"/>
       <c r="I31" s="182"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="172"/>
       <c r="B32" s="176">
         <v>19</v>
       </c>
       <c r="C32" s="176">
         <f t="shared" si="0"/>
         <v>2007</v>
       </c>
       <c r="D32" s="181">
         <v>47</v>
       </c>
       <c r="E32" s="181"/>
       <c r="F32" s="181"/>
       <c r="G32" s="181"/>
       <c r="H32" s="176"/>
       <c r="I32" s="182"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="178"/>
       <c r="B33" s="179">
         <v>20</v>
       </c>
       <c r="C33" s="179">
         <f t="shared" si="0"/>
         <v>2006</v>
       </c>
-      <c r="D33" s="383">
+      <c r="D33" s="381">
         <v>43</v>
       </c>
       <c r="E33" s="179"/>
       <c r="F33" s="179"/>
       <c r="G33" s="179"/>
       <c r="H33" s="179"/>
       <c r="I33" s="177"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="184"/>
       <c r="B34" s="185">
         <v>21</v>
       </c>
       <c r="C34" s="185">
         <f t="shared" si="0"/>
         <v>2005</v>
       </c>
-      <c r="D34" s="382">
+      <c r="D34" s="380">
         <v>41</v>
       </c>
-      <c r="E34" s="382"/>
-[...1 lines deleted...]
-      <c r="G34" s="382"/>
+      <c r="E34" s="380"/>
+      <c r="F34" s="380"/>
+      <c r="G34" s="380"/>
       <c r="H34" s="185"/>
-      <c r="I34" s="384"/>
+      <c r="I34" s="382"/>
     </row>
     <row r="35" spans="1:9" ht="6.75" customHeight="1">
       <c r="B35" s="176"/>
       <c r="C35" s="176"/>
       <c r="D35" s="181"/>
       <c r="E35" s="181"/>
       <c r="F35" s="181"/>
       <c r="G35" s="181"/>
       <c r="H35" s="176"/>
       <c r="I35" s="181"/>
     </row>
     <row r="36" spans="1:9" ht="14.25">
       <c r="A36" s="186">
         <v>1</v>
       </c>
       <c r="B36" s="187" t="s">
         <v>684</v>
       </c>
       <c r="C36" s="162"/>
       <c r="D36" s="162"/>
       <c r="E36" s="162"/>
       <c r="F36" s="162"/>
       <c r="G36" s="162"/>
       <c r="H36" s="162"/>
       <c r="I36" s="162"/>
@@ -14291,162 +14281,162 @@
       <c r="A51" s="186"/>
       <c r="B51" s="162"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;LIdaho Property Valuation Schedules
 &amp;C20</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G20" sqref="G20"/>
+      <selection activeCell="H23" sqref="H23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="161" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="161" customWidth="1"/>
     <col min="3" max="3" width="8.140625" style="161" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="161" customWidth="1"/>
     <col min="5" max="7" width="13.7109375" style="161" customWidth="1"/>
     <col min="8" max="8" width="17.42578125" style="161" customWidth="1"/>
     <col min="9" max="9" width="2.7109375" style="161" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="161"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="C1" s="169"/>
       <c r="D1" s="169"/>
       <c r="E1" s="169"/>
       <c r="F1" s="169"/>
       <c r="G1" s="169"/>
       <c r="H1" s="169"/>
       <c r="I1" s="169"/>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="169"/>
       <c r="D2" s="169"/>
       <c r="E2" s="169"/>
       <c r="F2" s="169"/>
       <c r="G2" s="169"/>
       <c r="H2" s="169"/>
       <c r="I2" s="169"/>
     </row>
     <row r="3" spans="1:9" ht="25.5">
-      <c r="A3" s="446" t="s">
+      <c r="A3" s="445" t="s">
         <v>646</v>
       </c>
-      <c r="B3" s="446"/>
-[...6 lines deleted...]
-      <c r="I3" s="446"/>
+      <c r="B3" s="445"/>
+      <c r="C3" s="445"/>
+      <c r="D3" s="445"/>
+      <c r="E3" s="445"/>
+      <c r="F3" s="445"/>
+      <c r="G3" s="445"/>
+      <c r="H3" s="445"/>
+      <c r="I3" s="445"/>
     </row>
     <row r="4" spans="1:9" ht="25.5">
-      <c r="A4" s="446" t="s">
+      <c r="A4" s="445" t="s">
         <v>825</v>
       </c>
-      <c r="B4" s="446"/>
-[...6 lines deleted...]
-      <c r="I4" s="446"/>
+      <c r="B4" s="445"/>
+      <c r="C4" s="445"/>
+      <c r="D4" s="445"/>
+      <c r="E4" s="445"/>
+      <c r="F4" s="445"/>
+      <c r="G4" s="445"/>
+      <c r="H4" s="445"/>
+      <c r="I4" s="445"/>
     </row>
     <row r="5" spans="1:9" ht="18" customHeight="1">
       <c r="B5" s="162" t="s">
         <v>670</v>
       </c>
       <c r="C5" s="163"/>
       <c r="D5" s="163"/>
       <c r="E5" s="163"/>
       <c r="F5" s="163"/>
       <c r="G5" s="163"/>
       <c r="H5" s="163"/>
       <c r="I5" s="163"/>
     </row>
     <row r="6" spans="1:9" ht="13.5" customHeight="1">
       <c r="B6" s="162" t="s">
         <v>671</v>
       </c>
       <c r="C6" s="163"/>
       <c r="D6" s="163"/>
       <c r="E6" s="163"/>
       <c r="F6" s="163"/>
       <c r="G6" s="163"/>
       <c r="H6" s="163"/>
       <c r="I6" s="163"/>
     </row>
     <row r="7" spans="1:9" ht="12.75" customHeight="1">
       <c r="B7" s="162"/>
       <c r="C7" s="163"/>
       <c r="D7" s="163"/>
       <c r="E7" s="163"/>
       <c r="F7" s="164"/>
       <c r="G7" s="163"/>
       <c r="H7" s="163"/>
       <c r="I7" s="163"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="167"/>
       <c r="B8" s="168" t="s">
         <v>672</v>
       </c>
       <c r="C8" s="168"/>
-      <c r="D8" s="379">
+      <c r="D8" s="377">
         <v>88</v>
       </c>
-      <c r="E8" s="379">
+      <c r="E8" s="377">
         <v>41</v>
       </c>
-      <c r="F8" s="379">
+      <c r="F8" s="377">
         <v>13</v>
       </c>
-      <c r="G8" s="379">
+      <c r="G8" s="377">
         <v>4</v>
       </c>
-      <c r="H8" s="379">
+      <c r="H8" s="377">
         <v>35</v>
       </c>
       <c r="I8" s="191"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="172"/>
       <c r="B9" s="169" t="s">
         <v>673</v>
       </c>
       <c r="C9" s="170"/>
       <c r="D9" s="170">
         <v>383</v>
       </c>
       <c r="E9" s="170">
         <v>311</v>
       </c>
       <c r="F9" s="170">
         <v>312</v>
       </c>
       <c r="G9" s="170">
         <v>313</v>
       </c>
       <c r="H9" s="170">
         <v>296</v>
       </c>
@@ -14490,798 +14480,798 @@
       <c r="F11" s="170">
         <v>10</v>
       </c>
       <c r="G11" s="170">
         <v>8</v>
       </c>
       <c r="H11" s="170">
         <v>7</v>
       </c>
       <c r="I11" s="173"/>
     </row>
     <row r="12" spans="1:9" ht="41.25" customHeight="1">
       <c r="A12" s="193"/>
       <c r="B12" s="194" t="s">
         <v>583</v>
       </c>
       <c r="C12" s="194" t="s">
         <v>679</v>
       </c>
       <c r="D12" s="194" t="s">
         <v>680</v>
       </c>
       <c r="E12" s="194" t="s">
         <v>696</v>
       </c>
-      <c r="F12" s="385" t="s">
+      <c r="F12" s="383" t="s">
         <v>697</v>
       </c>
       <c r="G12" s="194" t="s">
         <v>698</v>
       </c>
-      <c r="H12" s="386" t="s">
+      <c r="H12" s="384" t="s">
         <v>699</v>
       </c>
       <c r="I12" s="174" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="172"/>
       <c r="B13" s="176"/>
       <c r="C13" s="176"/>
       <c r="D13" s="176"/>
       <c r="E13" s="176"/>
       <c r="F13" s="176"/>
       <c r="G13" s="176"/>
       <c r="H13" s="176"/>
       <c r="I13" s="177"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="178"/>
       <c r="B14" s="179">
         <v>0</v>
       </c>
       <c r="C14" s="179">
         <v>2026</v>
       </c>
-      <c r="D14" s="383">
+      <c r="D14" s="381">
         <v>100</v>
       </c>
-      <c r="E14" s="383">
+      <c r="E14" s="381">
         <v>100</v>
       </c>
-      <c r="F14" s="389">
+      <c r="F14" s="387">
         <v>100</v>
       </c>
-      <c r="G14" s="389">
+      <c r="G14" s="387">
         <v>100</v>
       </c>
-      <c r="H14" s="383">
+      <c r="H14" s="388">
         <v>100</v>
       </c>
       <c r="I14" s="180"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="172"/>
       <c r="B15" s="176">
         <v>1</v>
       </c>
       <c r="C15" s="176">
         <f t="shared" ref="C15:C44" si="0">C14-1</f>
         <v>2025</v>
       </c>
       <c r="D15" s="181">
         <v>100</v>
       </c>
       <c r="E15" s="181">
         <v>100</v>
       </c>
-      <c r="F15" s="387">
+      <c r="F15" s="385">
         <v>98</v>
       </c>
-      <c r="G15" s="387">
+      <c r="G15" s="385">
         <v>97</v>
       </c>
-      <c r="H15" s="181">
-        <v>96</v>
+      <c r="H15" s="386">
+        <v>94</v>
       </c>
       <c r="I15" s="182"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="178"/>
       <c r="B16" s="179">
         <v>2</v>
       </c>
       <c r="C16" s="179">
         <f t="shared" si="0"/>
         <v>2024</v>
       </c>
-      <c r="D16" s="383">
+      <c r="D16" s="381">
         <v>100</v>
       </c>
-      <c r="E16" s="383">
+      <c r="E16" s="381">
         <v>100</v>
       </c>
-      <c r="F16" s="389">
+      <c r="F16" s="387">
         <v>91</v>
       </c>
-      <c r="G16" s="389">
+      <c r="G16" s="387">
         <v>88</v>
       </c>
-      <c r="H16" s="383">
-        <v>89</v>
+      <c r="H16" s="388">
+        <v>83</v>
       </c>
       <c r="I16" s="180"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="172"/>
       <c r="B17" s="176">
         <v>3</v>
       </c>
       <c r="C17" s="176">
         <f t="shared" si="0"/>
         <v>2023</v>
       </c>
       <c r="D17" s="181">
         <v>100</v>
       </c>
       <c r="E17" s="181">
         <v>100</v>
       </c>
-      <c r="F17" s="387">
+      <c r="F17" s="385">
         <v>90</v>
       </c>
-      <c r="G17" s="387">
+      <c r="G17" s="385">
         <v>79</v>
       </c>
-      <c r="H17" s="181">
-        <v>82</v>
+      <c r="H17" s="386">
+        <v>71</v>
       </c>
       <c r="I17" s="182"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="178"/>
       <c r="B18" s="179">
         <v>4</v>
       </c>
       <c r="C18" s="179">
         <f t="shared" si="0"/>
         <v>2022</v>
       </c>
-      <c r="D18" s="383">
+      <c r="D18" s="381">
         <v>100</v>
       </c>
-      <c r="E18" s="383">
+      <c r="E18" s="381">
         <v>100</v>
       </c>
-      <c r="F18" s="389">
+      <c r="F18" s="387">
         <v>89</v>
       </c>
-      <c r="G18" s="389">
+      <c r="G18" s="387">
         <v>77</v>
       </c>
-      <c r="H18" s="383">
-        <v>75</v>
+      <c r="H18" s="388">
+        <v>60</v>
       </c>
       <c r="I18" s="180"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="172"/>
       <c r="B19" s="176">
         <v>5</v>
       </c>
       <c r="C19" s="176">
         <f t="shared" si="0"/>
         <v>2021</v>
       </c>
       <c r="D19" s="181">
         <v>100</v>
       </c>
       <c r="E19" s="181">
         <v>100</v>
       </c>
-      <c r="F19" s="387">
+      <c r="F19" s="385">
         <v>86</v>
       </c>
-      <c r="G19" s="387">
+      <c r="G19" s="385">
         <v>74</v>
       </c>
-      <c r="H19" s="181">
-        <v>68</v>
+      <c r="H19" s="386">
+        <v>49</v>
       </c>
       <c r="I19" s="182"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="178"/>
       <c r="B20" s="179">
         <v>6</v>
       </c>
       <c r="C20" s="179">
         <f t="shared" si="0"/>
         <v>2020</v>
       </c>
-      <c r="D20" s="383">
+      <c r="D20" s="381">
         <v>100</v>
       </c>
-      <c r="E20" s="383">
+      <c r="E20" s="381">
         <v>99.683999999999983</v>
       </c>
-      <c r="F20" s="389">
+      <c r="F20" s="387">
         <v>76</v>
       </c>
-      <c r="G20" s="389">
+      <c r="G20" s="387">
         <v>61</v>
       </c>
-      <c r="H20" s="383">
-        <v>61</v>
+      <c r="H20" s="388">
+        <v>37</v>
       </c>
       <c r="I20" s="180"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="172"/>
       <c r="B21" s="176">
         <v>7</v>
       </c>
       <c r="C21" s="176">
         <f t="shared" si="0"/>
         <v>2019</v>
       </c>
       <c r="D21" s="181">
         <v>100</v>
       </c>
       <c r="E21" s="181">
         <v>93.86</v>
       </c>
-      <c r="F21" s="387">
+      <c r="F21" s="385">
         <v>67</v>
       </c>
-      <c r="G21" s="387">
+      <c r="G21" s="385">
         <v>49</v>
       </c>
-      <c r="H21" s="181">
-        <v>54</v>
+      <c r="H21" s="386">
+        <v>26</v>
       </c>
       <c r="I21" s="182"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="178"/>
       <c r="B22" s="179">
         <v>8</v>
       </c>
       <c r="C22" s="179">
         <f t="shared" si="0"/>
         <v>2018</v>
       </c>
-      <c r="D22" s="383">
+      <c r="D22" s="381">
         <v>100</v>
       </c>
-      <c r="E22" s="383">
+      <c r="E22" s="381">
         <v>90.179999999999993</v>
       </c>
-      <c r="F22" s="389">
+      <c r="F22" s="387">
         <v>58</v>
       </c>
-      <c r="G22" s="389">
+      <c r="G22" s="387">
         <v>36</v>
       </c>
-      <c r="H22" s="383">
-        <v>50</v>
+      <c r="H22" s="388">
+        <v>20</v>
       </c>
       <c r="I22" s="180"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="172"/>
       <c r="B23" s="176">
         <v>9</v>
       </c>
       <c r="C23" s="176">
         <f t="shared" si="0"/>
         <v>2017</v>
       </c>
       <c r="D23" s="181">
         <v>98</v>
       </c>
       <c r="E23" s="181">
         <v>84.37</v>
       </c>
-      <c r="F23" s="387">
+      <c r="F23" s="385">
         <v>47</v>
       </c>
-      <c r="G23" s="387">
+      <c r="G23" s="385">
         <v>30</v>
       </c>
       <c r="H23" s="176"/>
       <c r="I23" s="182"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="178"/>
       <c r="B24" s="179">
         <v>10</v>
       </c>
       <c r="C24" s="179">
         <f t="shared" si="0"/>
         <v>2016</v>
       </c>
-      <c r="D24" s="383">
+      <c r="D24" s="381">
         <v>91</v>
       </c>
-      <c r="E24" s="383">
+      <c r="E24" s="381">
         <v>75.11699999999999</v>
       </c>
-      <c r="F24" s="389">
+      <c r="F24" s="387">
         <v>35</v>
       </c>
-      <c r="G24" s="389">
+      <c r="G24" s="387">
         <v>30</v>
       </c>
       <c r="H24" s="179"/>
       <c r="I24" s="180"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="172"/>
       <c r="B25" s="176">
         <v>11</v>
       </c>
       <c r="C25" s="176">
         <f t="shared" si="0"/>
         <v>2015</v>
       </c>
       <c r="D25" s="181">
         <v>86</v>
       </c>
       <c r="E25" s="181">
         <v>68.42</v>
       </c>
-      <c r="F25" s="387">
+      <c r="F25" s="385">
         <v>30</v>
       </c>
-      <c r="G25" s="387">
+      <c r="G25" s="385">
         <v>30</v>
       </c>
       <c r="H25" s="176"/>
       <c r="I25" s="182"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="178"/>
       <c r="B26" s="179">
         <v>12</v>
       </c>
       <c r="C26" s="179">
         <f t="shared" si="0"/>
         <v>2014</v>
       </c>
-      <c r="D26" s="383">
+      <c r="D26" s="381">
         <v>81</v>
       </c>
-      <c r="E26" s="383">
+      <c r="E26" s="381">
         <v>62.088000000000008</v>
       </c>
-      <c r="F26" s="389">
+      <c r="F26" s="387">
         <v>30</v>
       </c>
-      <c r="G26" s="389">
+      <c r="G26" s="387">
         <v>30</v>
       </c>
       <c r="H26" s="179"/>
       <c r="I26" s="180"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="172"/>
       <c r="B27" s="176">
         <v>13</v>
       </c>
       <c r="C27" s="176">
         <f t="shared" si="0"/>
         <v>2013</v>
       </c>
       <c r="D27" s="181">
         <v>76</v>
       </c>
       <c r="E27" s="181">
         <v>54.219000000000008</v>
       </c>
-      <c r="F27" s="387">
+      <c r="F27" s="385">
         <v>30</v>
       </c>
-      <c r="G27" s="387">
+      <c r="G27" s="385">
         <v>30</v>
       </c>
       <c r="H27" s="176"/>
       <c r="I27" s="182"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="178"/>
       <c r="B28" s="179">
         <v>14</v>
       </c>
       <c r="C28" s="179">
         <f t="shared" si="0"/>
         <v>2012</v>
       </c>
-      <c r="D28" s="383">
+      <c r="D28" s="381">
         <v>72</v>
       </c>
-      <c r="E28" s="383">
+      <c r="E28" s="381">
         <v>47.656000000000006</v>
       </c>
-      <c r="F28" s="389">
+      <c r="F28" s="387">
         <v>31</v>
       </c>
-      <c r="G28" s="389">
+      <c r="G28" s="387">
         <v>31</v>
       </c>
       <c r="H28" s="179"/>
       <c r="I28" s="180"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="172"/>
       <c r="B29" s="176">
         <v>15</v>
       </c>
       <c r="C29" s="176">
         <f t="shared" si="0"/>
         <v>2011</v>
       </c>
       <c r="D29" s="181">
         <v>68</v>
       </c>
       <c r="E29" s="181">
         <v>40.135000000000005</v>
       </c>
-      <c r="F29" s="387">
+      <c r="F29" s="385">
         <v>32</v>
       </c>
-      <c r="G29" s="387">
+      <c r="G29" s="385">
         <v>32</v>
       </c>
       <c r="H29" s="176"/>
       <c r="I29" s="182"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="178"/>
       <c r="B30" s="179">
         <v>16</v>
       </c>
       <c r="C30" s="179">
         <f t="shared" si="0"/>
         <v>2010</v>
       </c>
-      <c r="D30" s="383">
+      <c r="D30" s="381">
         <v>61</v>
       </c>
-      <c r="E30" s="383">
+      <c r="E30" s="381">
         <v>34.620000000000005</v>
       </c>
-      <c r="F30" s="389">
+      <c r="F30" s="387">
         <v>32</v>
       </c>
-      <c r="G30" s="389">
+      <c r="G30" s="387">
         <v>32</v>
       </c>
       <c r="H30" s="179"/>
       <c r="I30" s="180"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="172"/>
       <c r="B31" s="176">
         <v>17</v>
       </c>
       <c r="C31" s="176">
         <f t="shared" si="0"/>
         <v>2009</v>
       </c>
       <c r="D31" s="181">
         <v>56</v>
       </c>
       <c r="E31" s="181" t="s">
         <v>310</v>
       </c>
-      <c r="F31" s="387">
+      <c r="F31" s="385">
         <v>33</v>
       </c>
-      <c r="G31" s="387">
+      <c r="G31" s="385">
         <v>33</v>
       </c>
       <c r="H31" s="176"/>
       <c r="I31" s="182"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="178"/>
       <c r="B32" s="179">
         <v>18</v>
       </c>
       <c r="C32" s="179">
         <f t="shared" si="0"/>
         <v>2008</v>
       </c>
-      <c r="D32" s="383">
+      <c r="D32" s="381">
         <v>51</v>
       </c>
-      <c r="E32" s="383"/>
-      <c r="F32" s="389">
+      <c r="E32" s="381"/>
+      <c r="F32" s="387">
         <v>34</v>
       </c>
-      <c r="G32" s="389">
+      <c r="G32" s="387">
         <v>34</v>
       </c>
       <c r="H32" s="179"/>
       <c r="I32" s="180"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="172"/>
       <c r="B33" s="176">
         <v>19</v>
       </c>
       <c r="C33" s="176">
         <f t="shared" si="0"/>
         <v>2007</v>
       </c>
       <c r="D33" s="181">
         <v>47</v>
       </c>
       <c r="E33" s="181" t="s">
         <v>310</v>
       </c>
-      <c r="F33" s="387">
+      <c r="F33" s="385">
         <v>36</v>
       </c>
-      <c r="G33" s="387">
+      <c r="G33" s="385">
         <v>36</v>
       </c>
       <c r="H33" s="176"/>
       <c r="I33" s="182"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="178"/>
       <c r="B34" s="179">
         <v>20</v>
       </c>
       <c r="C34" s="179">
         <f t="shared" si="0"/>
         <v>2006</v>
       </c>
-      <c r="D34" s="383">
+      <c r="D34" s="381">
         <v>43</v>
       </c>
-      <c r="E34" s="383"/>
-      <c r="F34" s="389">
+      <c r="E34" s="381"/>
+      <c r="F34" s="387">
         <v>38</v>
       </c>
-      <c r="G34" s="389">
+      <c r="G34" s="387">
         <v>38</v>
       </c>
       <c r="H34" s="179"/>
       <c r="I34" s="183"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="172"/>
       <c r="B35" s="176">
         <v>21</v>
       </c>
       <c r="C35" s="176">
         <f t="shared" si="0"/>
         <v>2005</v>
       </c>
       <c r="D35" s="181">
         <v>41</v>
       </c>
       <c r="E35" s="181" t="s">
         <v>310</v>
       </c>
-      <c r="F35" s="387">
+      <c r="F35" s="385">
         <v>41</v>
       </c>
-      <c r="G35" s="387">
+      <c r="G35" s="385">
         <v>41</v>
       </c>
       <c r="H35" s="176"/>
       <c r="I35" s="177"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="178"/>
       <c r="B36" s="179">
         <v>22</v>
       </c>
       <c r="C36" s="179">
         <f t="shared" si="0"/>
         <v>2004</v>
       </c>
-      <c r="D36" s="383"/>
-[...1 lines deleted...]
-      <c r="F36" s="389">
+      <c r="D36" s="381"/>
+      <c r="E36" s="388"/>
+      <c r="F36" s="387">
         <v>42</v>
       </c>
-      <c r="G36" s="389">
+      <c r="G36" s="387">
         <v>42</v>
       </c>
       <c r="H36" s="179"/>
       <c r="I36" s="180"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="172"/>
       <c r="B37" s="176">
         <v>23</v>
       </c>
       <c r="C37" s="176">
         <f t="shared" si="0"/>
         <v>2003</v>
       </c>
       <c r="D37" s="181"/>
-      <c r="E37" s="388" t="s">
+      <c r="E37" s="386" t="s">
         <v>310</v>
       </c>
-      <c r="F37" s="387">
+      <c r="F37" s="385">
         <v>43</v>
       </c>
-      <c r="G37" s="387">
+      <c r="G37" s="385">
         <v>43</v>
       </c>
       <c r="H37" s="176"/>
       <c r="I37" s="182"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="178"/>
       <c r="B38" s="179">
         <v>24</v>
       </c>
       <c r="C38" s="179">
         <f t="shared" si="0"/>
         <v>2002</v>
       </c>
-      <c r="D38" s="383"/>
-[...1 lines deleted...]
-      <c r="F38" s="389">
+      <c r="D38" s="381"/>
+      <c r="E38" s="388"/>
+      <c r="F38" s="387">
         <v>43</v>
       </c>
-      <c r="G38" s="389">
+      <c r="G38" s="387">
         <v>43</v>
       </c>
       <c r="H38" s="179"/>
       <c r="I38" s="180"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="172"/>
       <c r="B39" s="176">
         <v>25</v>
       </c>
       <c r="C39" s="176">
         <f t="shared" si="0"/>
         <v>2001</v>
       </c>
       <c r="D39" s="181"/>
-      <c r="E39" s="388" t="s">
+      <c r="E39" s="386" t="s">
         <v>310</v>
       </c>
-      <c r="F39" s="387">
+      <c r="F39" s="385">
         <v>43</v>
       </c>
-      <c r="G39" s="387">
+      <c r="G39" s="385">
         <v>43</v>
       </c>
       <c r="H39" s="176"/>
       <c r="I39" s="182"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="178"/>
       <c r="B40" s="179">
         <v>26</v>
       </c>
       <c r="C40" s="179">
         <f t="shared" si="0"/>
         <v>2000</v>
       </c>
-      <c r="D40" s="383"/>
-[...1 lines deleted...]
-      <c r="F40" s="389">
+      <c r="D40" s="381"/>
+      <c r="E40" s="388"/>
+      <c r="F40" s="387">
         <v>44</v>
       </c>
-      <c r="G40" s="389">
+      <c r="G40" s="387">
         <v>44</v>
       </c>
       <c r="H40" s="179"/>
       <c r="I40" s="180"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="172"/>
       <c r="B41" s="176">
         <v>27</v>
       </c>
       <c r="C41" s="176">
         <f t="shared" si="0"/>
         <v>1999</v>
       </c>
       <c r="D41" s="181"/>
-      <c r="E41" s="388" t="s">
+      <c r="E41" s="386" t="s">
         <v>310</v>
       </c>
-      <c r="F41" s="387">
+      <c r="F41" s="385">
         <v>44</v>
       </c>
-      <c r="G41" s="387">
+      <c r="G41" s="385">
         <v>44</v>
       </c>
       <c r="H41" s="176"/>
       <c r="I41" s="182"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="178"/>
       <c r="B42" s="179">
         <v>28</v>
       </c>
       <c r="C42" s="179">
         <f t="shared" si="0"/>
         <v>1998</v>
       </c>
-      <c r="D42" s="383"/>
-[...1 lines deleted...]
-      <c r="F42" s="389">
+      <c r="D42" s="381"/>
+      <c r="E42" s="388"/>
+      <c r="F42" s="387">
         <v>45</v>
       </c>
-      <c r="G42" s="389">
+      <c r="G42" s="387">
         <v>45</v>
       </c>
       <c r="H42" s="179"/>
       <c r="I42" s="180"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="172"/>
       <c r="B43" s="176">
         <v>29</v>
       </c>
       <c r="C43" s="176">
         <f t="shared" si="0"/>
         <v>1997</v>
       </c>
       <c r="D43" s="181"/>
-      <c r="E43" s="388" t="s">
+      <c r="E43" s="386" t="s">
         <v>310</v>
       </c>
-      <c r="F43" s="387">
+      <c r="F43" s="385">
         <v>45</v>
       </c>
-      <c r="G43" s="387">
+      <c r="G43" s="385">
         <v>45</v>
       </c>
       <c r="H43" s="176"/>
       <c r="I43" s="182"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="195"/>
       <c r="B44" s="196">
         <v>30</v>
       </c>
       <c r="C44" s="196">
         <f t="shared" si="0"/>
         <v>1996</v>
       </c>
-      <c r="D44" s="391"/>
-[...1 lines deleted...]
-      <c r="F44" s="393">
+      <c r="D44" s="389"/>
+      <c r="E44" s="390"/>
+      <c r="F44" s="391">
         <v>46</v>
       </c>
-      <c r="G44" s="393">
+      <c r="G44" s="391">
         <v>46</v>
       </c>
       <c r="H44" s="196"/>
       <c r="I44" s="197"/>
     </row>
     <row r="45" spans="1:9">
       <c r="D45" s="190"/>
       <c r="E45" s="190"/>
       <c r="F45" s="190"/>
       <c r="G45" s="190"/>
       <c r="I45" s="190"/>
     </row>
     <row r="46" spans="1:9" ht="16.5">
       <c r="A46" s="198">
         <v>1</v>
       </c>
       <c r="B46" s="199" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="16.5">
       <c r="A47" s="198">
         <v>2</v>
       </c>
       <c r="B47" s="199" t="s">
@@ -15303,177 +15293,177 @@
       <c r="D48" s="190"/>
       <c r="E48" s="190"/>
       <c r="F48" s="190"/>
       <c r="G48" s="190"/>
       <c r="I48" s="190"/>
     </row>
     <row r="49" spans="1:9" ht="16.5">
       <c r="A49" s="201"/>
       <c r="B49" s="202"/>
       <c r="D49" s="190"/>
       <c r="E49" s="190"/>
       <c r="F49" s="190"/>
       <c r="G49" s="190"/>
       <c r="I49" s="190"/>
     </row>
     <row r="50" spans="1:9" ht="15.75">
       <c r="B50" s="200"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A4:I4"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="98" orientation="portrait" r:id="rId1"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;LIdaho Property Valuation Schedules&amp;C21</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I59"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C45" sqref="C45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="161" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="161" customWidth="1"/>
     <col min="3" max="3" width="8.140625" style="161" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="161" customWidth="1"/>
     <col min="5" max="5" width="13.7109375" style="161" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" style="161" customWidth="1"/>
     <col min="7" max="7" width="8.140625" style="161" customWidth="1"/>
     <col min="8" max="8" width="15.7109375" style="161" customWidth="1"/>
     <col min="9" max="9" width="2.7109375" style="161" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="161"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="C1" s="169"/>
       <c r="D1" s="169"/>
       <c r="E1" s="169"/>
       <c r="F1" s="169"/>
       <c r="G1" s="169"/>
       <c r="H1" s="169"/>
       <c r="I1" s="169"/>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="169"/>
       <c r="D2" s="169"/>
       <c r="E2" s="169"/>
       <c r="F2" s="169"/>
       <c r="G2" s="169"/>
       <c r="H2" s="169"/>
       <c r="I2" s="169"/>
     </row>
     <row r="3" spans="1:9" ht="25.5">
-      <c r="A3" s="446" t="s">
+      <c r="A3" s="445" t="s">
         <v>646</v>
       </c>
-      <c r="B3" s="446"/>
-[...6 lines deleted...]
-      <c r="I3" s="446"/>
+      <c r="B3" s="445"/>
+      <c r="C3" s="445"/>
+      <c r="D3" s="445"/>
+      <c r="E3" s="445"/>
+      <c r="F3" s="445"/>
+      <c r="G3" s="445"/>
+      <c r="H3" s="445"/>
+      <c r="I3" s="445"/>
     </row>
     <row r="4" spans="1:9" ht="26.25">
-      <c r="A4" s="446" t="s">
+      <c r="A4" s="445" t="s">
         <v>777</v>
       </c>
-      <c r="B4" s="446"/>
-[...6 lines deleted...]
-      <c r="I4" s="411"/>
+      <c r="B4" s="445"/>
+      <c r="C4" s="445"/>
+      <c r="D4" s="445"/>
+      <c r="E4" s="445"/>
+      <c r="F4" s="445"/>
+      <c r="G4" s="445"/>
+      <c r="H4" s="445"/>
+      <c r="I4" s="410"/>
     </row>
     <row r="5" spans="1:9" ht="18" customHeight="1">
       <c r="B5" s="162" t="s">
         <v>670</v>
       </c>
       <c r="C5" s="163"/>
       <c r="D5" s="163"/>
       <c r="E5" s="163"/>
       <c r="F5" s="163"/>
       <c r="G5" s="163"/>
       <c r="H5" s="163"/>
       <c r="I5" s="163"/>
     </row>
     <row r="6" spans="1:9" ht="13.5" customHeight="1">
       <c r="B6" s="162" t="s">
         <v>671</v>
       </c>
       <c r="C6" s="163"/>
       <c r="D6" s="163"/>
       <c r="E6" s="164"/>
       <c r="F6" s="163"/>
       <c r="G6" s="163"/>
       <c r="H6" s="163"/>
       <c r="I6" s="163"/>
     </row>
     <row r="7" spans="1:9" ht="12.75" customHeight="1">
       <c r="B7" s="162"/>
       <c r="C7" s="163"/>
       <c r="D7" s="163"/>
       <c r="E7" s="164"/>
       <c r="F7" s="164"/>
       <c r="G7" s="163"/>
       <c r="H7" s="163"/>
       <c r="I7" s="163"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="167"/>
       <c r="B8" s="168" t="s">
         <v>672</v>
       </c>
       <c r="C8" s="168"/>
-      <c r="D8" s="379">
+      <c r="D8" s="377">
         <v>88</v>
       </c>
-      <c r="E8" s="379">
+      <c r="E8" s="377">
         <v>41</v>
       </c>
-      <c r="F8" s="379">
+      <c r="F8" s="377">
         <v>39</v>
       </c>
-      <c r="G8" s="379"/>
-      <c r="H8" s="379">
+      <c r="G8" s="377"/>
+      <c r="H8" s="377">
         <v>40</v>
       </c>
       <c r="I8" s="191"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="172"/>
       <c r="B9" s="169" t="s">
         <v>673</v>
       </c>
       <c r="C9" s="170"/>
       <c r="D9" s="170">
         <v>383</v>
       </c>
       <c r="E9" s="170">
         <v>311</v>
       </c>
       <c r="F9" s="170">
         <v>389</v>
       </c>
       <c r="G9" s="170"/>
       <c r="H9" s="170">
         <v>388</v>
       </c>
       <c r="I9" s="192"/>
     </row>
@@ -15511,684 +15501,684 @@
         <v>15</v>
       </c>
       <c r="F11" s="170">
         <v>7</v>
       </c>
       <c r="G11" s="170"/>
       <c r="H11" s="170">
         <v>4</v>
       </c>
       <c r="I11" s="173"/>
     </row>
     <row r="12" spans="1:9" ht="41.25" customHeight="1">
       <c r="A12" s="193"/>
       <c r="B12" s="194" t="s">
         <v>583</v>
       </c>
       <c r="C12" s="194" t="s">
         <v>679</v>
       </c>
       <c r="D12" s="194" t="s">
         <v>703</v>
       </c>
       <c r="E12" s="194" t="s">
         <v>704</v>
       </c>
-      <c r="F12" s="385" t="s">
+      <c r="F12" s="383" t="s">
         <v>705</v>
       </c>
-      <c r="G12" s="447" t="s">
+      <c r="G12" s="446" t="s">
         <v>706</v>
       </c>
-      <c r="H12" s="448"/>
+      <c r="H12" s="447"/>
       <c r="I12" s="174" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="172"/>
       <c r="B13" s="176"/>
       <c r="C13" s="176"/>
       <c r="D13" s="176"/>
       <c r="E13" s="176"/>
       <c r="F13" s="176"/>
       <c r="G13" s="176"/>
       <c r="H13" s="176"/>
       <c r="I13" s="177"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="288"/>
       <c r="B14" s="289">
         <v>0</v>
       </c>
       <c r="C14" s="289">
         <v>2026</v>
       </c>
-      <c r="D14" s="394">
+      <c r="D14" s="392">
         <v>100</v>
       </c>
-      <c r="E14" s="394">
+      <c r="E14" s="392">
         <v>100</v>
       </c>
-      <c r="F14" s="394">
+      <c r="F14" s="392">
         <v>100</v>
       </c>
-      <c r="G14" s="394"/>
-      <c r="H14" s="394">
+      <c r="G14" s="392"/>
+      <c r="H14" s="392">
         <v>100</v>
       </c>
       <c r="I14" s="290"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="172"/>
       <c r="B15" s="176">
         <v>1</v>
       </c>
       <c r="C15" s="176">
         <v>2025</v>
       </c>
       <c r="D15" s="181">
         <v>100</v>
       </c>
       <c r="E15" s="181">
         <v>100</v>
       </c>
       <c r="F15" s="181">
         <v>95.231999999999999</v>
       </c>
       <c r="G15" s="181"/>
       <c r="H15" s="181">
         <v>88.287999999999997</v>
       </c>
       <c r="I15" s="182"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="178"/>
       <c r="B16" s="179">
         <v>2</v>
       </c>
       <c r="C16" s="179">
         <f t="shared" ref="C16:C43" si="0">C15-1</f>
         <v>2024</v>
       </c>
-      <c r="D16" s="383">
+      <c r="D16" s="381">
         <v>100</v>
       </c>
-      <c r="E16" s="383">
+      <c r="E16" s="381">
         <v>100</v>
       </c>
-      <c r="F16" s="383">
+      <c r="F16" s="381">
         <v>81.969000000000008</v>
       </c>
-      <c r="G16" s="383"/>
-      <c r="H16" s="383">
+      <c r="G16" s="381"/>
+      <c r="H16" s="381">
         <v>62.628000000000007</v>
       </c>
       <c r="I16" s="180"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="172"/>
       <c r="B17" s="176">
         <v>3</v>
       </c>
       <c r="C17" s="176">
         <f t="shared" si="0"/>
         <v>2023</v>
       </c>
       <c r="D17" s="181">
         <v>100</v>
       </c>
       <c r="E17" s="181">
         <v>100</v>
       </c>
       <c r="F17" s="181">
         <v>73.307999999999993</v>
       </c>
       <c r="G17" s="181"/>
       <c r="H17" s="181">
         <v>41.124000000000002</v>
       </c>
       <c r="I17" s="182"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="178"/>
       <c r="B18" s="179">
         <v>4</v>
       </c>
       <c r="C18" s="179">
         <f t="shared" si="0"/>
         <v>2022</v>
       </c>
-      <c r="D18" s="383">
+      <c r="D18" s="381">
         <v>100</v>
       </c>
-      <c r="E18" s="383">
+      <c r="E18" s="381">
         <v>100</v>
       </c>
-      <c r="F18" s="383">
+      <c r="F18" s="381">
         <v>65.175000000000011</v>
       </c>
-      <c r="G18" s="383"/>
-      <c r="H18" s="383">
+      <c r="G18" s="381"/>
+      <c r="H18" s="381">
         <v>21.725000000000001</v>
       </c>
       <c r="I18" s="180"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="172"/>
       <c r="B19" s="176">
         <v>5</v>
       </c>
       <c r="C19" s="176">
         <f t="shared" si="0"/>
         <v>2021</v>
       </c>
       <c r="D19" s="181">
         <v>100</v>
       </c>
       <c r="E19" s="181">
         <v>100</v>
       </c>
       <c r="F19" s="181">
         <v>60.248000000000005</v>
       </c>
       <c r="G19" s="181"/>
       <c r="H19" s="181">
         <v>12.404000000000002</v>
       </c>
       <c r="I19" s="182"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="178"/>
       <c r="B20" s="179">
         <v>6</v>
       </c>
       <c r="C20" s="179">
         <f t="shared" si="0"/>
         <v>2020</v>
       </c>
-      <c r="D20" s="383">
+      <c r="D20" s="381">
         <v>100</v>
       </c>
-      <c r="E20" s="383">
+      <c r="E20" s="381">
         <v>99.683999999999983</v>
       </c>
-      <c r="F20" s="383">
+      <c r="F20" s="381">
         <v>52.886999999999993</v>
       </c>
-      <c r="G20" s="383"/>
-      <c r="H20" s="383"/>
+      <c r="G20" s="381"/>
+      <c r="H20" s="381"/>
       <c r="I20" s="180"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="172"/>
       <c r="B21" s="176">
         <v>7</v>
       </c>
       <c r="C21" s="176">
         <f t="shared" si="0"/>
         <v>2019</v>
       </c>
       <c r="D21" s="181">
         <v>100</v>
       </c>
       <c r="E21" s="181">
         <v>93.86</v>
       </c>
       <c r="F21" s="181">
         <v>46.224000000000004</v>
       </c>
       <c r="G21" s="181"/>
       <c r="H21" s="176"/>
       <c r="I21" s="182"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="178"/>
       <c r="B22" s="179">
         <v>8</v>
       </c>
       <c r="C22" s="179">
         <f t="shared" si="0"/>
         <v>2018</v>
       </c>
-      <c r="D22" s="383">
+      <c r="D22" s="381">
         <v>100</v>
       </c>
-      <c r="E22" s="383">
+      <c r="E22" s="381">
         <v>90.179999999999993</v>
       </c>
-      <c r="F22" s="383">
+      <c r="F22" s="381">
         <v>40.849999999999994</v>
       </c>
-      <c r="G22" s="383"/>
+      <c r="G22" s="381"/>
       <c r="H22" s="179"/>
       <c r="I22" s="180"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="172"/>
       <c r="B23" s="176">
         <v>9</v>
       </c>
       <c r="C23" s="176">
         <f t="shared" si="0"/>
         <v>2017</v>
       </c>
       <c r="D23" s="181">
         <v>98</v>
       </c>
       <c r="E23" s="181">
         <v>84.37</v>
       </c>
       <c r="F23" s="181"/>
       <c r="G23" s="181"/>
       <c r="H23" s="176"/>
       <c r="I23" s="182"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="178"/>
       <c r="B24" s="179">
         <v>10</v>
       </c>
       <c r="C24" s="179">
         <f t="shared" si="0"/>
         <v>2016</v>
       </c>
-      <c r="D24" s="383">
+      <c r="D24" s="381">
         <v>91</v>
       </c>
-      <c r="E24" s="383">
+      <c r="E24" s="381">
         <v>75.11699999999999</v>
       </c>
-      <c r="F24" s="383"/>
-      <c r="G24" s="383"/>
+      <c r="F24" s="381"/>
+      <c r="G24" s="381"/>
       <c r="H24" s="179"/>
       <c r="I24" s="180"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="172"/>
       <c r="B25" s="176">
         <v>11</v>
       </c>
       <c r="C25" s="176">
         <f t="shared" si="0"/>
         <v>2015</v>
       </c>
       <c r="D25" s="181">
         <v>86</v>
       </c>
       <c r="E25" s="181">
         <v>68.42</v>
       </c>
       <c r="F25" s="181"/>
       <c r="G25" s="181"/>
       <c r="H25" s="176"/>
       <c r="I25" s="182"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="178"/>
       <c r="B26" s="179">
         <v>12</v>
       </c>
       <c r="C26" s="179">
         <f t="shared" si="0"/>
         <v>2014</v>
       </c>
-      <c r="D26" s="383">
+      <c r="D26" s="381">
         <v>81</v>
       </c>
-      <c r="E26" s="383">
+      <c r="E26" s="381">
         <v>62.088000000000008</v>
       </c>
-      <c r="F26" s="383"/>
-      <c r="G26" s="383"/>
+      <c r="F26" s="381"/>
+      <c r="G26" s="381"/>
       <c r="H26" s="179"/>
       <c r="I26" s="180"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="172"/>
       <c r="B27" s="176">
         <v>13</v>
       </c>
       <c r="C27" s="176">
         <f t="shared" si="0"/>
         <v>2013</v>
       </c>
       <c r="D27" s="181">
         <v>76</v>
       </c>
       <c r="E27" s="181">
         <v>54.219000000000008</v>
       </c>
       <c r="F27" s="181"/>
       <c r="G27" s="181"/>
       <c r="H27" s="176"/>
       <c r="I27" s="182"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="178"/>
       <c r="B28" s="179">
         <v>14</v>
       </c>
       <c r="C28" s="179">
         <f t="shared" si="0"/>
         <v>2012</v>
       </c>
-      <c r="D28" s="383">
+      <c r="D28" s="381">
         <v>72</v>
       </c>
-      <c r="E28" s="383">
+      <c r="E28" s="381">
         <v>47.656000000000006</v>
       </c>
-      <c r="F28" s="383"/>
-      <c r="G28" s="383"/>
+      <c r="F28" s="381"/>
+      <c r="G28" s="381"/>
       <c r="H28" s="179"/>
       <c r="I28" s="180"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="172"/>
       <c r="B29" s="176">
         <v>15</v>
       </c>
       <c r="C29" s="176">
         <f t="shared" si="0"/>
         <v>2011</v>
       </c>
       <c r="D29" s="181">
         <v>68</v>
       </c>
       <c r="E29" s="181">
         <v>40.135000000000005</v>
       </c>
       <c r="F29" s="181"/>
       <c r="G29" s="181"/>
       <c r="H29" s="176"/>
       <c r="I29" s="182"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="178"/>
       <c r="B30" s="179">
         <v>16</v>
       </c>
       <c r="C30" s="179">
         <f t="shared" si="0"/>
         <v>2010</v>
       </c>
-      <c r="D30" s="383">
+      <c r="D30" s="381">
         <v>61</v>
       </c>
-      <c r="E30" s="383">
+      <c r="E30" s="381">
         <v>34.620000000000005</v>
       </c>
-      <c r="F30" s="383"/>
-      <c r="G30" s="383"/>
+      <c r="F30" s="381"/>
+      <c r="G30" s="381"/>
       <c r="H30" s="179"/>
       <c r="I30" s="180"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="172"/>
       <c r="B31" s="176">
         <v>17</v>
       </c>
       <c r="C31" s="176">
         <f t="shared" si="0"/>
         <v>2009</v>
       </c>
       <c r="D31" s="181">
         <v>56</v>
       </c>
       <c r="E31" s="181" t="s">
         <v>310</v>
       </c>
       <c r="F31" s="181"/>
       <c r="G31" s="181"/>
       <c r="H31" s="176"/>
       <c r="I31" s="182"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="178"/>
       <c r="B32" s="179">
         <v>18</v>
       </c>
       <c r="C32" s="179">
         <f t="shared" si="0"/>
         <v>2008</v>
       </c>
-      <c r="D32" s="383">
+      <c r="D32" s="381">
         <v>51</v>
       </c>
-      <c r="E32" s="383"/>
-[...1 lines deleted...]
-      <c r="G32" s="383"/>
+      <c r="E32" s="381"/>
+      <c r="F32" s="381"/>
+      <c r="G32" s="381"/>
       <c r="H32" s="179"/>
       <c r="I32" s="180"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="172"/>
       <c r="B33" s="176">
         <v>19</v>
       </c>
       <c r="C33" s="176">
         <f t="shared" si="0"/>
         <v>2007</v>
       </c>
       <c r="D33" s="181">
         <v>47</v>
       </c>
       <c r="E33" s="181" t="s">
         <v>310</v>
       </c>
       <c r="F33" s="181"/>
       <c r="G33" s="181"/>
       <c r="H33" s="176"/>
       <c r="I33" s="182"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="178"/>
       <c r="B34" s="179">
         <v>20</v>
       </c>
       <c r="C34" s="179">
         <f t="shared" si="0"/>
         <v>2006</v>
       </c>
-      <c r="D34" s="383">
+      <c r="D34" s="381">
         <v>43</v>
       </c>
-      <c r="E34" s="383"/>
+      <c r="E34" s="381"/>
       <c r="F34" s="179"/>
       <c r="G34" s="179"/>
       <c r="H34" s="179"/>
       <c r="I34" s="183"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="172"/>
       <c r="B35" s="176">
         <v>21</v>
       </c>
       <c r="C35" s="176">
         <f t="shared" si="0"/>
         <v>2005</v>
       </c>
       <c r="D35" s="181">
         <v>41</v>
       </c>
       <c r="E35" s="181" t="s">
         <v>310</v>
       </c>
       <c r="F35" s="176"/>
       <c r="G35" s="176"/>
       <c r="H35" s="176"/>
       <c r="I35" s="177"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="178"/>
       <c r="B36" s="179">
         <v>22</v>
       </c>
       <c r="C36" s="179">
         <f t="shared" si="0"/>
         <v>2004</v>
       </c>
-      <c r="D36" s="383"/>
-[...2 lines deleted...]
-      <c r="G36" s="383"/>
+      <c r="D36" s="381"/>
+      <c r="E36" s="388"/>
+      <c r="F36" s="381"/>
+      <c r="G36" s="381"/>
       <c r="H36" s="179"/>
       <c r="I36" s="180"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="172"/>
       <c r="B37" s="176">
         <v>23</v>
       </c>
       <c r="C37" s="176">
         <f t="shared" si="0"/>
         <v>2003</v>
       </c>
       <c r="D37" s="181"/>
-      <c r="E37" s="388" t="s">
+      <c r="E37" s="386" t="s">
         <v>310</v>
       </c>
       <c r="F37" s="181"/>
       <c r="G37" s="181"/>
       <c r="H37" s="176"/>
       <c r="I37" s="182"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="178"/>
       <c r="B38" s="179">
         <v>24</v>
       </c>
       <c r="C38" s="179">
         <f t="shared" si="0"/>
         <v>2002</v>
       </c>
-      <c r="D38" s="383"/>
-[...2 lines deleted...]
-      <c r="G38" s="383"/>
+      <c r="D38" s="381"/>
+      <c r="E38" s="388"/>
+      <c r="F38" s="381"/>
+      <c r="G38" s="381"/>
       <c r="H38" s="179"/>
       <c r="I38" s="180"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="172"/>
       <c r="B39" s="176">
         <v>25</v>
       </c>
       <c r="C39" s="176">
         <f t="shared" si="0"/>
         <v>2001</v>
       </c>
       <c r="D39" s="181"/>
-      <c r="E39" s="388" t="s">
+      <c r="E39" s="386" t="s">
         <v>310</v>
       </c>
       <c r="F39" s="181"/>
       <c r="G39" s="181"/>
       <c r="H39" s="176"/>
       <c r="I39" s="182"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="178"/>
       <c r="B40" s="179">
         <v>26</v>
       </c>
       <c r="C40" s="179">
         <f t="shared" si="0"/>
         <v>2000</v>
       </c>
-      <c r="D40" s="383"/>
-[...2 lines deleted...]
-      <c r="G40" s="383"/>
+      <c r="D40" s="381"/>
+      <c r="E40" s="388"/>
+      <c r="F40" s="381"/>
+      <c r="G40" s="381"/>
       <c r="H40" s="179"/>
       <c r="I40" s="180"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="172"/>
       <c r="B41" s="176">
         <v>27</v>
       </c>
       <c r="C41" s="176">
         <f t="shared" si="0"/>
         <v>1999</v>
       </c>
       <c r="D41" s="181"/>
-      <c r="E41" s="388" t="s">
+      <c r="E41" s="386" t="s">
         <v>310</v>
       </c>
       <c r="F41" s="181"/>
       <c r="G41" s="181"/>
       <c r="H41" s="176"/>
       <c r="I41" s="182"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="178"/>
       <c r="B42" s="179">
         <v>28</v>
       </c>
       <c r="C42" s="179">
         <f t="shared" si="0"/>
         <v>1998</v>
       </c>
-      <c r="D42" s="383"/>
-[...2 lines deleted...]
-      <c r="G42" s="383"/>
+      <c r="D42" s="381"/>
+      <c r="E42" s="388"/>
+      <c r="F42" s="381"/>
+      <c r="G42" s="381"/>
       <c r="H42" s="179"/>
       <c r="I42" s="180"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="172"/>
       <c r="B43" s="176">
         <v>29</v>
       </c>
       <c r="C43" s="176">
         <f t="shared" si="0"/>
         <v>1997</v>
       </c>
       <c r="D43" s="181"/>
-      <c r="E43" s="388" t="s">
+      <c r="E43" s="386" t="s">
         <v>310</v>
       </c>
       <c r="F43" s="181"/>
       <c r="G43" s="181"/>
       <c r="H43" s="176"/>
       <c r="I43" s="182"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="195"/>
       <c r="B44" s="196">
         <v>30</v>
       </c>
       <c r="C44" s="196">
         <v>1996</v>
       </c>
-      <c r="D44" s="391"/>
-[...2 lines deleted...]
-      <c r="G44" s="391"/>
+      <c r="D44" s="389"/>
+      <c r="E44" s="390"/>
+      <c r="F44" s="389"/>
+      <c r="G44" s="389"/>
       <c r="H44" s="196"/>
       <c r="I44" s="197"/>
     </row>
     <row r="45" spans="1:9">
       <c r="D45" s="190"/>
       <c r="E45" s="190"/>
       <c r="F45" s="190"/>
       <c r="G45" s="190"/>
       <c r="I45" s="190"/>
     </row>
     <row r="46" spans="1:9" ht="16.5">
       <c r="A46" s="198">
         <v>1</v>
       </c>
       <c r="B46" s="199" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="16.5">
       <c r="A47" s="198"/>
       <c r="B47" s="199" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="48" spans="1:9" ht="16.5">
@@ -22518,103 +22508,103 @@
       <c r="F91" s="256"/>
       <c r="G91" s="256"/>
     </row>
     <row r="92" spans="4:7">
       <c r="D92" s="256"/>
       <c r="E92" s="256"/>
       <c r="F92" s="256"/>
       <c r="G92" s="256"/>
     </row>
     <row r="93" spans="4:7">
       <c r="D93" s="256"/>
       <c r="E93" s="256"/>
       <c r="F93" s="256"/>
       <c r="G93" s="256"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr transitionEvaluation="1"/>
   <dimension ref="A10:K53"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="43" customWidth="1"/>
     <col min="2" max="4" width="8.7109375" style="43"/>
     <col min="5" max="5" width="11.7109375" style="43" customWidth="1"/>
     <col min="6" max="6" width="5.7109375" style="43" customWidth="1"/>
     <col min="7" max="8" width="8.7109375" style="43"/>
     <col min="9" max="9" width="8.7109375" style="43" customWidth="1"/>
     <col min="10" max="16384" width="8.7109375" style="43"/>
   </cols>
   <sheetData>
     <row r="10" spans="1:11">
       <c r="A10" s="39" t="s">
         <v>831</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="24"/>
       <c r="B11" s="24"/>
       <c r="C11" s="24"/>
       <c r="D11" s="24"/>
       <c r="E11" s="24"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="24"/>
       <c r="I11" s="24"/>
     </row>
     <row r="12" spans="1:11" ht="15.75">
-      <c r="A12" s="403" t="s">
+      <c r="A12" s="402" t="s">
         <v>4</v>
       </c>
-      <c r="B12" s="403"/>
-[...8 lines deleted...]
-      <c r="K12" s="403"/>
+      <c r="B12" s="402"/>
+      <c r="C12" s="402"/>
+      <c r="D12" s="402"/>
+      <c r="E12" s="402"/>
+      <c r="F12" s="402"/>
+      <c r="G12" s="402"/>
+      <c r="H12" s="402"/>
+      <c r="I12" s="402"/>
+      <c r="J12" s="402"/>
+      <c r="K12" s="402"/>
     </row>
     <row r="13" spans="1:11" ht="15.75">
       <c r="A13" s="25"/>
       <c r="B13" s="26"/>
       <c r="C13" s="26"/>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="26"/>
       <c r="G13" s="26"/>
       <c r="H13" s="27"/>
       <c r="I13" s="24"/>
       <c r="J13" s="28"/>
     </row>
     <row r="14" spans="1:11" ht="15.75">
       <c r="A14" s="25"/>
       <c r="B14" s="26"/>
       <c r="C14" s="26"/>
       <c r="D14" s="26"/>
       <c r="E14" s="26"/>
       <c r="F14" s="26"/>
       <c r="G14" s="26"/>
       <c r="H14" s="26"/>
       <c r="I14" s="24"/>
     </row>
     <row r="15" spans="1:11" ht="15.75">
@@ -23071,63 +23061,63 @@
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr transitionEvaluation="1"/>
   <dimension ref="A1:T52"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="H2" sqref="H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="41" customWidth="1"/>
     <col min="2" max="4" width="8.7109375" style="41"/>
     <col min="5" max="5" width="11.7109375" style="41" customWidth="1"/>
     <col min="6" max="6" width="5.7109375" style="41" customWidth="1"/>
     <col min="7" max="8" width="8.7109375" style="41"/>
     <col min="9" max="9" width="8.7109375" style="41" customWidth="1"/>
     <col min="10" max="16384" width="8.7109375" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15" customHeight="1">
-      <c r="A1" s="404" t="s">
+      <c r="A1" s="403" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="404"/>
-[...8 lines deleted...]
-      <c r="K1" s="404"/>
+      <c r="B1" s="403"/>
+      <c r="C1" s="403"/>
+      <c r="D1" s="403"/>
+      <c r="E1" s="403"/>
+      <c r="F1" s="403"/>
+      <c r="G1" s="403"/>
+      <c r="H1" s="403"/>
+      <c r="I1" s="403"/>
+      <c r="J1" s="403"/>
+      <c r="K1" s="403"/>
     </row>
     <row r="2" spans="1:11" ht="15">
       <c r="A2" s="75"/>
       <c r="B2" s="75"/>
       <c r="C2" s="75"/>
       <c r="D2" s="75"/>
       <c r="E2" s="75"/>
       <c r="F2" s="75"/>
       <c r="G2" s="75"/>
       <c r="H2" s="75"/>
       <c r="I2" s="75"/>
       <c r="J2" s="75"/>
       <c r="K2" s="75"/>
     </row>
     <row r="3" spans="1:11" ht="14.25">
       <c r="A3" s="38" t="s">
         <v>463</v>
       </c>
       <c r="B3"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
@@ -23780,53 +23770,51 @@
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0" header="0" footer="0.5"/>
   <pageSetup fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;REFO00210_01-01-2025</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AO680"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="17" customWidth="1"/>
     <col min="3" max="3" width="45.7109375" style="17" customWidth="1"/>
     <col min="4" max="4" width="3.7109375" style="17" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="17" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18.75">
       <c r="A1" s="15" t="s">
         <v>821</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
     </row>
     <row r="2" spans="1:7" ht="18.75">
       <c r="A2" s="15" t="s">
         <v>822</v>
       </c>
       <c r="B2" s="16"/>
@@ -31588,128 +31576,128 @@
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="55" t="s">
         <v>309</v>
       </c>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="40"/>
       <c r="B4" s="40"/>
       <c r="C4" s="40"/>
       <c r="D4" s="40"/>
       <c r="E4" s="40"/>
     </row>
     <row r="5" spans="1:9" ht="79.5" customHeight="1">
       <c r="A5" s="22" t="s">
         <v>413</v>
       </c>
-      <c r="B5" s="405" t="s">
+      <c r="B5" s="404" t="s">
         <v>734</v>
       </c>
-      <c r="C5" s="405"/>
-[...1 lines deleted...]
-      <c r="E5" s="405"/>
+      <c r="C5" s="404"/>
+      <c r="D5" s="404"/>
+      <c r="E5" s="404"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="21"/>
       <c r="B6" s="33"/>
       <c r="C6" s="61"/>
       <c r="D6" s="61"/>
       <c r="E6" s="61"/>
     </row>
     <row r="7" spans="1:9" ht="24.75" customHeight="1">
       <c r="A7" s="22" t="s">
         <v>414</v>
       </c>
-      <c r="B7" s="405" t="s">
+      <c r="B7" s="404" t="s">
         <v>512</v>
       </c>
-      <c r="C7" s="405"/>
-[...1 lines deleted...]
-      <c r="E7" s="405"/>
+      <c r="C7" s="404"/>
+      <c r="D7" s="404"/>
+      <c r="E7" s="404"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="21"/>
       <c r="B8" s="33"/>
       <c r="C8" s="61"/>
       <c r="D8" s="61"/>
       <c r="E8" s="61"/>
     </row>
     <row r="9" spans="1:9" ht="24.75" customHeight="1">
       <c r="A9" s="22" t="s">
         <v>415</v>
       </c>
-      <c r="B9" s="405" t="s">
+      <c r="B9" s="404" t="s">
         <v>718</v>
       </c>
-      <c r="C9" s="405"/>
-[...1 lines deleted...]
-      <c r="E9" s="405"/>
+      <c r="C9" s="404"/>
+      <c r="D9" s="404"/>
+      <c r="E9" s="404"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="21"/>
       <c r="B10" s="33"/>
       <c r="C10" s="61"/>
       <c r="D10" s="61"/>
       <c r="E10" s="61"/>
     </row>
     <row r="11" spans="1:9" ht="24.75" customHeight="1">
       <c r="A11" s="22" t="s">
         <v>416</v>
       </c>
-      <c r="B11" s="405" t="s">
+      <c r="B11" s="404" t="s">
         <v>441</v>
       </c>
-      <c r="C11" s="405"/>
-[...1 lines deleted...]
-      <c r="E11" s="405"/>
+      <c r="C11" s="404"/>
+      <c r="D11" s="404"/>
+      <c r="E11" s="404"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="21"/>
       <c r="B12" s="61"/>
       <c r="C12" s="61"/>
       <c r="D12" s="61"/>
       <c r="E12" s="61"/>
     </row>
     <row r="13" spans="1:9" ht="29.25" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>417</v>
       </c>
-      <c r="B13" s="405" t="s">
+      <c r="B13" s="404" t="s">
         <v>456</v>
       </c>
-      <c r="C13" s="405"/>
-[...1 lines deleted...]
-      <c r="E13" s="405"/>
+      <c r="C13" s="404"/>
+      <c r="D13" s="404"/>
+      <c r="E13" s="404"/>
       <c r="I13" s="34"/>
     </row>
     <row r="14" spans="1:9" ht="93" customHeight="1">
       <c r="A14" s="22"/>
       <c r="B14" s="62" t="s">
         <v>455</v>
       </c>
       <c r="C14" s="406" t="s">
         <v>520</v>
       </c>
       <c r="D14" s="407"/>
       <c r="E14" s="407"/>
       <c r="I14" s="35"/>
     </row>
     <row r="15" spans="1:9" ht="42.75" customHeight="1">
       <c r="A15" s="22"/>
       <c r="B15" s="62" t="s">
         <v>455</v>
       </c>
       <c r="C15" s="406" t="s">
         <v>457</v>
       </c>
       <c r="D15" s="407"/>
       <c r="E15" s="407"/>
       <c r="I15" s="35"/>
@@ -31772,161 +31760,161 @@
       <c r="E21" s="42"/>
       <c r="I21" s="35"/>
     </row>
     <row r="22" spans="1:11" ht="81.75" customHeight="1">
       <c r="A22" s="22"/>
       <c r="B22" s="62" t="s">
         <v>455</v>
       </c>
       <c r="C22" s="406" t="s">
         <v>460</v>
       </c>
       <c r="D22" s="407"/>
       <c r="E22" s="407"/>
       <c r="I22" s="35"/>
     </row>
     <row r="23" spans="1:11" ht="12.75" customHeight="1">
       <c r="B23" s="61"/>
       <c r="C23" s="61"/>
       <c r="D23" s="61"/>
       <c r="E23" s="61"/>
     </row>
     <row r="24" spans="1:11" ht="37.5" customHeight="1">
       <c r="A24" s="22" t="s">
         <v>418</v>
       </c>
-      <c r="B24" s="405" t="s">
+      <c r="B24" s="404" t="s">
         <v>519</v>
       </c>
-      <c r="C24" s="405"/>
-[...1 lines deleted...]
-      <c r="E24" s="405"/>
+      <c r="C24" s="404"/>
+      <c r="D24" s="404"/>
+      <c r="E24" s="404"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="21"/>
       <c r="B25" s="61"/>
       <c r="C25" s="61"/>
       <c r="D25" s="61"/>
       <c r="E25" s="61"/>
     </row>
     <row r="26" spans="1:11" ht="118.5" customHeight="1">
       <c r="A26" s="22" t="s">
         <v>427</v>
       </c>
-      <c r="B26" s="405" t="s">
+      <c r="B26" s="404" t="s">
         <v>501</v>
       </c>
-      <c r="C26" s="405" t="s">
+      <c r="C26" s="404" t="s">
         <v>461</v>
       </c>
-      <c r="D26" s="405" t="s">
+      <c r="D26" s="404" t="s">
         <v>461</v>
       </c>
-      <c r="E26" s="405" t="s">
+      <c r="E26" s="404" t="s">
         <v>461</v>
       </c>
       <c r="G26" s="23"/>
       <c r="H26" s="23"/>
       <c r="I26" s="23"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="59"/>
       <c r="B27" s="61"/>
       <c r="C27" s="61"/>
       <c r="D27" s="61"/>
       <c r="E27" s="61"/>
     </row>
     <row r="28" spans="1:11" ht="144.75" customHeight="1">
       <c r="A28" s="22" t="s">
         <v>440</v>
       </c>
-      <c r="B28" s="405" t="s">
+      <c r="B28" s="404" t="s">
         <v>464</v>
       </c>
-      <c r="C28" s="405"/>
-[...1 lines deleted...]
-      <c r="E28" s="405"/>
+      <c r="C28" s="404"/>
+      <c r="D28" s="404"/>
+      <c r="E28" s="404"/>
       <c r="G28" s="22"/>
-      <c r="H28" s="405"/>
-[...2 lines deleted...]
-      <c r="K28" s="405"/>
+      <c r="H28" s="404"/>
+      <c r="I28" s="404"/>
+      <c r="J28" s="404"/>
+      <c r="K28" s="404"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="59"/>
       <c r="B29" s="40"/>
       <c r="C29" s="40"/>
       <c r="D29" s="40"/>
       <c r="E29" s="40"/>
       <c r="G29" s="59"/>
       <c r="H29" s="40"/>
       <c r="I29" s="40"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="63.75" customHeight="1">
       <c r="A30" s="22" t="s">
         <v>740</v>
       </c>
-      <c r="B30" s="405" t="s">
+      <c r="B30" s="404" t="s">
         <v>741</v>
       </c>
-      <c r="C30" s="405"/>
-[...1 lines deleted...]
-      <c r="E30" s="405"/>
+      <c r="C30" s="404"/>
+      <c r="D30" s="404"/>
+      <c r="E30" s="404"/>
     </row>
     <row r="31" spans="1:11" ht="53.25" customHeight="1">
       <c r="A31" s="22"/>
-      <c r="B31" s="405" t="s">
+      <c r="B31" s="404" t="s">
         <v>742</v>
       </c>
-      <c r="C31" s="405"/>
-[...1 lines deleted...]
-      <c r="E31" s="405"/>
+      <c r="C31" s="404"/>
+      <c r="D31" s="404"/>
+      <c r="E31" s="404"/>
     </row>
     <row r="32" spans="1:11" ht="12.75" customHeight="1">
       <c r="A32" s="70"/>
       <c r="B32" s="212"/>
       <c r="C32" s="211"/>
       <c r="D32" s="211"/>
       <c r="E32" s="211"/>
     </row>
     <row r="33" spans="1:5" ht="12.75" customHeight="1">
       <c r="A33" s="70"/>
       <c r="B33" s="212"/>
       <c r="C33" s="211"/>
       <c r="D33" s="211"/>
       <c r="E33" s="211"/>
     </row>
     <row r="34" spans="1:5">
-      <c r="A34" s="409" t="s">
+      <c r="A34" s="405" t="s">
         <v>333</v>
       </c>
-      <c r="B34" s="409"/>
-[...2 lines deleted...]
-      <c r="E34" s="409"/>
+      <c r="B34" s="405"/>
+      <c r="C34" s="405"/>
+      <c r="D34" s="405"/>
+      <c r="E34" s="405"/>
     </row>
     <row r="35" spans="1:5">
       <c r="B35" s="40"/>
       <c r="C35" s="40"/>
       <c r="D35" s="40"/>
       <c r="E35" s="40"/>
     </row>
     <row r="36" spans="1:5">
       <c r="B36" s="40"/>
       <c r="C36" s="40"/>
       <c r="D36" s="40"/>
       <c r="E36" s="40"/>
     </row>
     <row r="37" spans="1:5">
       <c r="B37" s="40"/>
       <c r="C37" s="40"/>
       <c r="D37" s="40"/>
       <c r="E37" s="40"/>
     </row>
     <row r="38" spans="1:5">
       <c r="B38" s="40"/>
       <c r="C38" s="40"/>
       <c r="D38" s="40"/>
       <c r="E38" s="40"/>
     </row>
@@ -33945,121 +33933,121 @@
       <c r="F212" s="40"/>
     </row>
     <row r="213" spans="6:6">
       <c r="F213" s="40"/>
     </row>
     <row r="214" spans="6:6">
       <c r="F214" s="40"/>
     </row>
     <row r="215" spans="6:6">
       <c r="F215" s="40"/>
     </row>
     <row r="216" spans="6:6">
       <c r="F216" s="40"/>
     </row>
     <row r="217" spans="6:6">
       <c r="F217" s="40"/>
     </row>
     <row r="218" spans="6:6">
       <c r="F218" s="40"/>
     </row>
     <row r="219" spans="6:6">
       <c r="F219" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="B26:E26"/>
-[...4 lines deleted...]
-    <mergeCell ref="B31:E31"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="C22:E22"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B9:E9"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="B13:E13"/>
     <mergeCell ref="C14:E14"/>
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="C17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="H28:K28"/>
+    <mergeCell ref="A34:E34"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="0.75" header="0.5" footer="0.5"/>
   <pageSetup firstPageNumber="11" fitToHeight="0" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;LIdaho Property Valuation Schedules&amp;C&amp;P&amp;R
 </oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="4" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:P49"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="M17" sqref="M17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="85"/>
     <col min="2" max="2" width="9.140625" style="85" customWidth="1"/>
     <col min="3" max="14" width="9.7109375" style="85" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="85" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="85"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16">
-      <c r="A2" s="410" t="s">
+      <c r="A2" s="409" t="s">
         <v>778</v>
       </c>
-      <c r="B2" s="410"/>
-[...11 lines deleted...]
-      <c r="N2" s="411"/>
+      <c r="B2" s="409"/>
+      <c r="C2" s="409"/>
+      <c r="D2" s="409"/>
+      <c r="E2" s="409"/>
+      <c r="F2" s="409"/>
+      <c r="G2" s="409"/>
+      <c r="H2" s="409"/>
+      <c r="I2" s="409"/>
+      <c r="J2" s="409"/>
+      <c r="K2" s="409"/>
+      <c r="L2" s="409"/>
+      <c r="M2" s="410"/>
+      <c r="N2" s="410"/>
     </row>
     <row r="3" spans="1:16" ht="13.5" thickBot="1">
       <c r="A3" s="86"/>
       <c r="B3" s="86"/>
       <c r="C3" s="86"/>
       <c r="D3" s="86"/>
       <c r="E3" s="86"/>
       <c r="F3" s="86"/>
       <c r="G3" s="86"/>
       <c r="H3" s="86"/>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="222"/>
       <c r="B4" s="223"/>
       <c r="C4" s="224"/>
       <c r="D4" s="224"/>
       <c r="E4" s="224"/>
       <c r="F4" s="224"/>
       <c r="G4" s="225"/>
       <c r="H4" s="224"/>
       <c r="I4" s="224"/>
       <c r="J4" s="224"/>
       <c r="K4" s="224"/>
       <c r="L4" s="224"/>
       <c r="M4" s="225"/>
@@ -36163,121 +36151,121 @@
       <c r="G44" s="107"/>
       <c r="H44" s="107"/>
       <c r="I44" s="107"/>
       <c r="J44" s="107"/>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.05" bottom="0.45" header="0.5" footer="0"/>
   <pageSetup scale="81" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;LIdaho Property Valuation Schedules
 &amp;C14
 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:W50"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="93" workbookViewId="0">
-      <selection activeCell="X35" sqref="X35"/>
+      <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="2.5703125" style="102" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="102"/>
     <col min="4" max="23" width="5.7109375" style="102" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="102"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:23">
-      <c r="B1" s="412" t="s">
+      <c r="B1" s="411" t="s">
         <v>823</v>
       </c>
-      <c r="C1" s="412"/>
-[...19 lines deleted...]
-      <c r="W1" s="412"/>
+      <c r="C1" s="411"/>
+      <c r="D1" s="411"/>
+      <c r="E1" s="411"/>
+      <c r="F1" s="411"/>
+      <c r="G1" s="411"/>
+      <c r="H1" s="411"/>
+      <c r="I1" s="411"/>
+      <c r="J1" s="411"/>
+      <c r="K1" s="411"/>
+      <c r="L1" s="411"/>
+      <c r="M1" s="411"/>
+      <c r="N1" s="411"/>
+      <c r="O1" s="411"/>
+      <c r="P1" s="411"/>
+      <c r="Q1" s="411"/>
+      <c r="R1" s="411"/>
+      <c r="S1" s="411"/>
+      <c r="T1" s="411"/>
+      <c r="U1" s="411"/>
+      <c r="V1" s="411"/>
+      <c r="W1" s="411"/>
     </row>
     <row r="2" spans="2:23">
-      <c r="B2" s="412" t="s">
+      <c r="B2" s="411" t="s">
         <v>577</v>
       </c>
-      <c r="C2" s="412"/>
-[...19 lines deleted...]
-      <c r="W2" s="412"/>
+      <c r="C2" s="411"/>
+      <c r="D2" s="411"/>
+      <c r="E2" s="411"/>
+      <c r="F2" s="411"/>
+      <c r="G2" s="411"/>
+      <c r="H2" s="411"/>
+      <c r="I2" s="411"/>
+      <c r="J2" s="411"/>
+      <c r="K2" s="411"/>
+      <c r="L2" s="411"/>
+      <c r="M2" s="411"/>
+      <c r="N2" s="411"/>
+      <c r="O2" s="411"/>
+      <c r="P2" s="411"/>
+      <c r="Q2" s="411"/>
+      <c r="R2" s="411"/>
+      <c r="S2" s="411"/>
+      <c r="T2" s="411"/>
+      <c r="U2" s="411"/>
+      <c r="V2" s="411"/>
+      <c r="W2" s="411"/>
     </row>
     <row r="3" spans="2:23" ht="13.5" thickBot="1">
       <c r="K3" s="111"/>
     </row>
     <row r="4" spans="2:23">
-      <c r="B4" s="413" t="s">
+      <c r="B4" s="412" t="s">
         <v>578</v>
       </c>
-      <c r="C4" s="414"/>
+      <c r="C4" s="413"/>
       <c r="D4" s="112">
         <v>0</v>
       </c>
       <c r="E4" s="112">
         <v>1</v>
       </c>
       <c r="F4" s="112">
         <v>2</v>
       </c>
       <c r="G4" s="112">
         <v>3</v>
       </c>
       <c r="H4" s="112">
         <v>4</v>
       </c>
       <c r="I4" s="112">
         <v>5</v>
       </c>
       <c r="J4" s="112">
         <v>6</v>
       </c>
       <c r="K4" s="112">
         <v>7</v>
       </c>
       <c r="L4" s="112">
@@ -36296,54 +36284,54 @@
         <v>12</v>
       </c>
       <c r="Q4" s="112">
         <v>13</v>
       </c>
       <c r="R4" s="112">
         <v>14</v>
       </c>
       <c r="S4" s="112">
         <v>15</v>
       </c>
       <c r="T4" s="112">
         <v>16</v>
       </c>
       <c r="U4" s="113">
         <v>17</v>
       </c>
       <c r="V4" s="112">
         <v>18</v>
       </c>
       <c r="W4" s="114">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="2:23">
-      <c r="B5" s="415" t="s">
+      <c r="B5" s="414" t="s">
         <v>579</v>
       </c>
-      <c r="C5" s="416"/>
+      <c r="C5" s="415"/>
       <c r="D5" s="305" t="s">
         <v>580</v>
       </c>
       <c r="E5" s="305" t="s">
         <v>581</v>
       </c>
       <c r="F5" s="305" t="s">
         <v>581</v>
       </c>
       <c r="G5" s="305" t="s">
         <v>581</v>
       </c>
       <c r="H5" s="305" t="s">
         <v>581</v>
       </c>
       <c r="I5" s="305" t="s">
         <v>581</v>
       </c>
       <c r="J5" s="305" t="s">
         <v>581</v>
       </c>
       <c r="K5" s="305" t="s">
         <v>538</v>
       </c>
       <c r="L5" s="305" t="s">
@@ -36357,59 +36345,59 @@
       </c>
       <c r="O5" s="305" t="s">
         <v>581</v>
       </c>
       <c r="P5" s="305" t="s">
         <v>581</v>
       </c>
       <c r="Q5" s="305" t="s">
         <v>581</v>
       </c>
       <c r="R5" s="305" t="s">
         <v>581</v>
       </c>
       <c r="S5" s="305" t="s">
         <v>581</v>
       </c>
       <c r="T5" s="305" t="s">
         <v>581</v>
       </c>
       <c r="U5" s="306" t="s">
         <v>581</v>
       </c>
       <c r="V5" s="305" t="s">
         <v>581</v>
       </c>
-      <c r="W5" s="316" t="s">
+      <c r="W5" s="315" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="6" spans="2:23" ht="13.5" thickBot="1">
-      <c r="B6" s="415" t="s">
+      <c r="B6" s="414" t="s">
         <v>582</v>
       </c>
-      <c r="C6" s="416"/>
+      <c r="C6" s="415"/>
       <c r="D6" s="305">
         <v>2</v>
       </c>
       <c r="E6" s="305">
         <v>5</v>
       </c>
       <c r="F6" s="305">
         <v>6</v>
       </c>
       <c r="G6" s="305">
         <v>7</v>
       </c>
       <c r="H6" s="305">
         <v>8</v>
       </c>
       <c r="I6" s="305">
         <v>9</v>
       </c>
       <c r="J6" s="305">
         <v>10</v>
       </c>
       <c r="K6" s="305">
         <v>7</v>
       </c>
       <c r="L6" s="305">
@@ -36616,63 +36604,63 @@
       </c>
       <c r="K9" s="291">
         <v>94</v>
       </c>
       <c r="L9" s="291">
         <v>94</v>
       </c>
       <c r="M9" s="291">
         <v>95</v>
       </c>
       <c r="N9" s="291">
         <v>96</v>
       </c>
       <c r="O9" s="291">
         <v>97</v>
       </c>
       <c r="P9" s="291">
         <v>98</v>
       </c>
       <c r="Q9" s="291">
         <v>98</v>
       </c>
       <c r="R9" s="291">
         <v>98</v>
       </c>
-      <c r="S9" s="317">
+      <c r="S9" s="291">
         <v>100</v>
       </c>
-      <c r="T9" s="317">
+      <c r="T9" s="291">
         <v>100</v>
       </c>
       <c r="U9" s="291">
         <v>100</v>
       </c>
       <c r="V9" s="291">
         <v>100</v>
       </c>
-      <c r="W9" s="318">
+      <c r="W9" s="316">
         <v>90</v>
       </c>
     </row>
     <row r="10" spans="2:23">
       <c r="B10" s="217">
         <v>2</v>
       </c>
       <c r="C10" s="218">
         <f t="shared" ref="C10:C36" si="0">C9-1</f>
         <v>2024</v>
       </c>
       <c r="D10" s="310">
         <v>30</v>
       </c>
       <c r="E10" s="310">
         <v>79</v>
       </c>
       <c r="F10" s="310">
         <v>83</v>
       </c>
       <c r="G10" s="310">
         <v>86</v>
       </c>
       <c r="H10" s="310">
         <v>88</v>
@@ -36685,132 +36673,132 @@
       </c>
       <c r="K10" s="310">
         <v>85</v>
       </c>
       <c r="L10" s="310">
         <v>79</v>
       </c>
       <c r="M10" s="310">
         <v>83</v>
       </c>
       <c r="N10" s="310">
         <v>86</v>
       </c>
       <c r="O10" s="310">
         <v>88</v>
       </c>
       <c r="P10" s="310">
         <v>90</v>
       </c>
       <c r="Q10" s="310">
         <v>91</v>
       </c>
       <c r="R10" s="310">
         <v>96</v>
       </c>
-      <c r="S10" s="312">
+      <c r="S10" s="310">
         <v>100</v>
       </c>
-      <c r="T10" s="312">
+      <c r="T10" s="310">
         <v>100</v>
       </c>
-      <c r="U10" s="312">
+      <c r="U10" s="310">
         <v>100</v>
       </c>
-      <c r="V10" s="312">
+      <c r="V10" s="310">
         <v>100</v>
       </c>
       <c r="W10" s="311">
         <v>64</v>
       </c>
     </row>
     <row r="11" spans="2:23">
       <c r="B11" s="216">
         <v>3</v>
       </c>
       <c r="C11" s="215">
         <f t="shared" si="0"/>
         <v>2023</v>
       </c>
-      <c r="D11" s="319">
+      <c r="D11" s="317">
         <v>10</v>
       </c>
       <c r="E11" s="291">
         <v>63</v>
       </c>
       <c r="F11" s="291">
         <v>71</v>
       </c>
       <c r="G11" s="291">
         <v>75</v>
       </c>
       <c r="H11" s="291">
         <v>79</v>
       </c>
-      <c r="I11" s="291">
-        <v>82</v>
+      <c r="I11" s="393">
+        <v>85</v>
       </c>
       <c r="J11" s="291">
         <v>90</v>
       </c>
       <c r="K11" s="291">
         <v>75</v>
       </c>
       <c r="L11" s="291">
         <v>63</v>
       </c>
       <c r="M11" s="291">
         <v>71</v>
       </c>
       <c r="N11" s="291">
         <v>75</v>
       </c>
       <c r="O11" s="291">
         <v>79</v>
       </c>
       <c r="P11" s="291">
         <v>82</v>
       </c>
       <c r="Q11" s="291">
         <v>90</v>
       </c>
       <c r="R11" s="291">
         <v>94</v>
       </c>
-      <c r="S11" s="317">
+      <c r="S11" s="291">
         <v>100</v>
       </c>
-      <c r="T11" s="317">
+      <c r="T11" s="291">
         <v>100</v>
       </c>
-      <c r="U11" s="317">
+      <c r="U11" s="291">
         <v>100</v>
       </c>
-      <c r="V11" s="317">
+      <c r="V11" s="291">
         <v>100</v>
       </c>
-      <c r="W11" s="318">
+      <c r="W11" s="316">
         <v>43</v>
       </c>
     </row>
     <row r="12" spans="2:23">
       <c r="B12" s="217">
         <v>4</v>
       </c>
       <c r="C12" s="218">
         <f t="shared" si="0"/>
         <v>2022</v>
       </c>
       <c r="D12" s="310">
         <v>10</v>
       </c>
       <c r="E12" s="310">
         <v>55</v>
       </c>
       <c r="F12" s="310">
         <v>66</v>
       </c>
       <c r="G12" s="310">
         <v>74</v>
       </c>
       <c r="H12" s="310">
         <v>77</v>
@@ -36826,51 +36814,51 @@
       </c>
       <c r="L12" s="310">
         <v>55</v>
       </c>
       <c r="M12" s="310">
         <v>66</v>
       </c>
       <c r="N12" s="310">
         <v>74</v>
       </c>
       <c r="O12" s="310">
         <v>77</v>
       </c>
       <c r="P12" s="310">
         <v>82</v>
       </c>
       <c r="Q12" s="310">
         <v>89</v>
       </c>
       <c r="R12" s="310">
         <v>93</v>
       </c>
       <c r="S12" s="310">
         <v>96</v>
       </c>
-      <c r="T12" s="312">
+      <c r="T12" s="310">
         <v>100</v>
       </c>
       <c r="U12" s="310">
         <v>100</v>
       </c>
       <c r="V12" s="310">
         <v>100</v>
       </c>
       <c r="W12" s="311">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="2:23">
       <c r="B13" s="216">
         <v>5</v>
       </c>
       <c r="C13" s="215">
         <f t="shared" si="0"/>
         <v>2021</v>
       </c>
       <c r="D13" s="291">
         <v>10</v>
       </c>
       <c r="E13" s="291">
         <v>38</v>
@@ -36904,465 +36892,465 @@
       </c>
       <c r="O13" s="291">
         <v>74</v>
       </c>
       <c r="P13" s="291">
         <v>81</v>
       </c>
       <c r="Q13" s="291">
         <v>86</v>
       </c>
       <c r="R13" s="291">
         <v>90</v>
       </c>
       <c r="S13" s="291">
         <v>95</v>
       </c>
       <c r="T13" s="291">
         <v>100</v>
       </c>
       <c r="U13" s="291">
         <v>100</v>
       </c>
       <c r="V13" s="291">
         <v>100</v>
       </c>
-      <c r="W13" s="318">
+      <c r="W13" s="316">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="2:23">
       <c r="B14" s="217">
         <v>6</v>
       </c>
       <c r="C14" s="218">
         <f t="shared" si="0"/>
         <v>2020</v>
       </c>
       <c r="D14" s="310">
         <v>10</v>
       </c>
-      <c r="E14" s="314">
+      <c r="E14" s="313">
         <v>27</v>
       </c>
       <c r="F14" s="310">
         <v>37</v>
       </c>
       <c r="G14" s="310">
         <v>50</v>
       </c>
       <c r="H14" s="310">
         <v>61</v>
       </c>
       <c r="I14" s="310">
         <v>69</v>
       </c>
       <c r="J14" s="310">
         <v>76</v>
       </c>
       <c r="K14" s="310">
         <v>41</v>
       </c>
-      <c r="L14" s="314">
+      <c r="L14" s="313">
         <v>27</v>
       </c>
       <c r="M14" s="310">
         <v>37</v>
       </c>
       <c r="N14" s="310">
         <v>50</v>
       </c>
       <c r="O14" s="310">
         <v>61</v>
       </c>
       <c r="P14" s="310">
         <v>69</v>
       </c>
       <c r="Q14" s="310">
         <v>76</v>
       </c>
       <c r="R14" s="310">
         <v>81</v>
       </c>
       <c r="S14" s="310">
         <v>85</v>
       </c>
       <c r="T14" s="310">
         <v>94</v>
       </c>
       <c r="U14" s="310">
         <v>99</v>
       </c>
       <c r="V14" s="310">
         <v>100</v>
       </c>
-      <c r="W14" s="313">
+      <c r="W14" s="312">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="2:23">
       <c r="B15" s="216">
         <v>7</v>
       </c>
       <c r="C15" s="215">
         <f t="shared" si="0"/>
         <v>2019</v>
       </c>
       <c r="D15" s="291">
         <v>10</v>
       </c>
       <c r="E15" s="291">
         <v>28</v>
       </c>
-      <c r="F15" s="320">
+      <c r="F15" s="318">
         <v>28</v>
       </c>
       <c r="G15" s="291">
         <v>37</v>
       </c>
       <c r="H15" s="291">
         <v>49</v>
       </c>
       <c r="I15" s="291">
         <v>59</v>
       </c>
       <c r="J15" s="291">
         <v>67</v>
       </c>
       <c r="K15" s="291">
         <v>29</v>
       </c>
       <c r="L15" s="291">
         <v>28</v>
       </c>
-      <c r="M15" s="320">
+      <c r="M15" s="318">
         <v>28</v>
       </c>
       <c r="N15" s="291">
         <v>37</v>
       </c>
       <c r="O15" s="291">
         <v>49</v>
       </c>
       <c r="P15" s="291">
         <v>59</v>
       </c>
       <c r="Q15" s="291">
         <v>67</v>
       </c>
       <c r="R15" s="291">
         <v>75</v>
       </c>
       <c r="S15" s="291">
         <v>80</v>
       </c>
       <c r="T15" s="291">
         <v>89</v>
       </c>
       <c r="U15" s="291">
         <v>96</v>
       </c>
       <c r="V15" s="291">
         <v>100</v>
       </c>
-      <c r="W15" s="318">
+      <c r="W15" s="316">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="2:23">
       <c r="B16" s="217">
         <v>8</v>
       </c>
       <c r="C16" s="218">
         <f t="shared" si="0"/>
         <v>2018</v>
       </c>
       <c r="D16" s="310">
         <v>10</v>
       </c>
       <c r="E16" s="310">
         <v>29</v>
       </c>
       <c r="F16" s="310">
         <v>29</v>
       </c>
-      <c r="G16" s="314">
+      <c r="G16" s="313">
         <v>29</v>
       </c>
       <c r="H16" s="310">
         <v>36</v>
       </c>
       <c r="I16" s="310">
         <v>48</v>
       </c>
       <c r="J16" s="310">
         <v>58</v>
       </c>
-      <c r="K16" s="314">
+      <c r="K16" s="313">
         <v>22</v>
       </c>
       <c r="L16" s="310">
         <v>29</v>
       </c>
       <c r="M16" s="310">
         <v>29</v>
       </c>
-      <c r="N16" s="314">
+      <c r="N16" s="313">
         <v>29</v>
       </c>
       <c r="O16" s="310">
         <v>36</v>
       </c>
       <c r="P16" s="310">
         <v>48</v>
       </c>
       <c r="Q16" s="310">
         <v>58</v>
       </c>
       <c r="R16" s="310">
         <v>65</v>
       </c>
       <c r="S16" s="310">
         <v>73</v>
       </c>
       <c r="T16" s="310">
         <v>83</v>
       </c>
       <c r="U16" s="310">
         <v>92</v>
       </c>
       <c r="V16" s="310">
         <v>100</v>
       </c>
       <c r="W16" s="311">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="2:23">
       <c r="B17" s="216">
         <v>9</v>
       </c>
       <c r="C17" s="215">
         <f t="shared" si="0"/>
         <v>2017</v>
       </c>
       <c r="D17" s="291">
         <v>10</v>
       </c>
       <c r="E17" s="291">
         <v>30</v>
       </c>
       <c r="F17" s="291">
         <v>30</v>
       </c>
       <c r="G17" s="291">
         <v>30</v>
       </c>
-      <c r="H17" s="320">
+      <c r="H17" s="318">
         <v>30</v>
       </c>
       <c r="I17" s="291">
         <v>36</v>
       </c>
       <c r="J17" s="291">
         <v>47</v>
       </c>
       <c r="K17" s="291">
         <v>22</v>
       </c>
       <c r="L17" s="291">
         <v>30</v>
       </c>
       <c r="M17" s="291">
         <v>30</v>
       </c>
       <c r="N17" s="291">
         <v>30</v>
       </c>
-      <c r="O17" s="320">
+      <c r="O17" s="318">
         <v>29</v>
       </c>
       <c r="P17" s="291">
         <v>36</v>
       </c>
       <c r="Q17" s="291">
         <v>47</v>
       </c>
       <c r="R17" s="291">
         <v>56</v>
       </c>
       <c r="S17" s="291">
         <v>64</v>
       </c>
       <c r="T17" s="291">
         <v>76</v>
       </c>
       <c r="U17" s="291">
         <v>86</v>
       </c>
       <c r="V17" s="291">
         <v>98</v>
       </c>
-      <c r="W17" s="318">
+      <c r="W17" s="316">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="2:23">
       <c r="B18" s="217">
         <v>10</v>
       </c>
       <c r="C18" s="218">
         <f t="shared" si="0"/>
         <v>2016</v>
       </c>
       <c r="D18" s="310">
         <v>10</v>
       </c>
       <c r="E18" s="310">
         <v>30</v>
       </c>
       <c r="F18" s="310">
         <v>30</v>
       </c>
       <c r="G18" s="310">
         <v>30</v>
       </c>
       <c r="H18" s="310">
         <v>30</v>
       </c>
-      <c r="I18" s="314">
+      <c r="I18" s="313">
         <v>29</v>
       </c>
       <c r="J18" s="310">
         <v>35</v>
       </c>
       <c r="K18" s="310">
         <v>22</v>
       </c>
       <c r="L18" s="310">
         <v>30</v>
       </c>
       <c r="M18" s="310">
         <v>30</v>
       </c>
       <c r="N18" s="310">
         <v>30</v>
       </c>
       <c r="O18" s="310">
         <v>30</v>
       </c>
-      <c r="P18" s="314">
+      <c r="P18" s="313">
         <v>29</v>
       </c>
       <c r="Q18" s="310">
         <v>35</v>
       </c>
       <c r="R18" s="310">
         <v>46</v>
       </c>
       <c r="S18" s="310">
         <v>54</v>
       </c>
       <c r="T18" s="310">
         <v>68</v>
       </c>
       <c r="U18" s="310">
         <v>78</v>
       </c>
       <c r="V18" s="310">
         <v>91</v>
       </c>
       <c r="W18" s="311">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="2:23">
       <c r="B19" s="216">
         <v>11</v>
       </c>
       <c r="C19" s="215">
         <f t="shared" si="0"/>
         <v>2015</v>
       </c>
       <c r="D19" s="291">
         <v>10</v>
       </c>
       <c r="E19" s="291">
         <v>30</v>
       </c>
       <c r="F19" s="291">
         <v>30</v>
       </c>
       <c r="G19" s="291">
         <v>30</v>
       </c>
       <c r="H19" s="291">
         <v>30</v>
       </c>
       <c r="I19" s="291">
         <v>30</v>
       </c>
-      <c r="J19" s="320">
+      <c r="J19" s="318">
         <v>30</v>
       </c>
       <c r="K19" s="291">
         <v>22</v>
       </c>
       <c r="L19" s="291">
         <v>30</v>
       </c>
       <c r="M19" s="291">
         <v>30</v>
       </c>
       <c r="N19" s="291">
         <v>30</v>
       </c>
       <c r="O19" s="291">
         <v>30</v>
       </c>
       <c r="P19" s="291">
         <v>30</v>
       </c>
-      <c r="Q19" s="320">
+      <c r="Q19" s="318">
         <v>30</v>
       </c>
       <c r="R19" s="291">
         <v>36</v>
       </c>
       <c r="S19" s="291">
         <v>45</v>
       </c>
       <c r="T19" s="291">
         <v>59</v>
       </c>
       <c r="U19" s="291">
         <v>71</v>
       </c>
       <c r="V19" s="291">
         <v>86</v>
       </c>
-      <c r="W19" s="318">
+      <c r="W19" s="316">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="2:23">
       <c r="B20" s="217">
         <v>12</v>
       </c>
       <c r="C20" s="218">
         <f t="shared" si="0"/>
         <v>2014</v>
       </c>
       <c r="D20" s="310">
         <v>10</v>
       </c>
       <c r="E20" s="310">
         <v>30</v>
       </c>
       <c r="F20" s="310">
         <v>30</v>
       </c>
       <c r="G20" s="310">
         <v>30</v>
       </c>
       <c r="H20" s="310">
         <v>30</v>
@@ -37372,51 +37360,51 @@
       </c>
       <c r="J20" s="310">
         <v>30</v>
       </c>
       <c r="K20" s="310">
         <v>22</v>
       </c>
       <c r="L20" s="310">
         <v>30</v>
       </c>
       <c r="M20" s="310">
         <v>30</v>
       </c>
       <c r="N20" s="310">
         <v>30</v>
       </c>
       <c r="O20" s="310">
         <v>30</v>
       </c>
       <c r="P20" s="310">
         <v>30</v>
       </c>
       <c r="Q20" s="310">
         <v>30</v>
       </c>
-      <c r="R20" s="314">
+      <c r="R20" s="313">
         <v>30</v>
       </c>
       <c r="S20" s="310">
         <v>35</v>
       </c>
       <c r="T20" s="310">
         <v>51</v>
       </c>
       <c r="U20" s="310">
         <v>65</v>
       </c>
       <c r="V20" s="310">
         <v>81</v>
       </c>
       <c r="W20" s="311">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="2:23">
       <c r="B21" s="216">
         <v>13</v>
       </c>
       <c r="C21" s="215">
         <f t="shared" si="0"/>
         <v>2013</v>
@@ -37444,63 +37432,63 @@
       </c>
       <c r="K21" s="291">
         <v>22</v>
       </c>
       <c r="L21" s="291">
         <v>30</v>
       </c>
       <c r="M21" s="291">
         <v>30</v>
       </c>
       <c r="N21" s="291">
         <v>30</v>
       </c>
       <c r="O21" s="291">
         <v>30</v>
       </c>
       <c r="P21" s="291">
         <v>30</v>
       </c>
       <c r="Q21" s="291">
         <v>30</v>
       </c>
       <c r="R21" s="291">
         <v>30</v>
       </c>
-      <c r="S21" s="320">
+      <c r="S21" s="318">
         <v>30</v>
       </c>
       <c r="T21" s="291">
         <v>44</v>
       </c>
       <c r="U21" s="291">
         <v>58</v>
       </c>
       <c r="V21" s="291">
         <v>76</v>
       </c>
-      <c r="W21" s="318">
+      <c r="W21" s="316">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="2:23">
       <c r="B22" s="217">
         <v>14</v>
       </c>
       <c r="C22" s="218">
         <f t="shared" si="0"/>
         <v>2012</v>
       </c>
       <c r="D22" s="310">
         <v>10</v>
       </c>
       <c r="E22" s="310">
         <v>31</v>
       </c>
       <c r="F22" s="310">
         <v>31</v>
       </c>
       <c r="G22" s="310">
         <v>31</v>
       </c>
       <c r="H22" s="310">
         <v>31</v>
@@ -37585,60 +37573,60 @@
       </c>
       <c r="L23" s="291">
         <v>32</v>
       </c>
       <c r="M23" s="291">
         <v>32</v>
       </c>
       <c r="N23" s="291">
         <v>32</v>
       </c>
       <c r="O23" s="291">
         <v>32</v>
       </c>
       <c r="P23" s="291">
         <v>32</v>
       </c>
       <c r="Q23" s="291">
         <v>32</v>
       </c>
       <c r="R23" s="291">
         <v>32</v>
       </c>
       <c r="S23" s="291">
         <v>32</v>
       </c>
-      <c r="T23" s="320">
+      <c r="T23" s="318">
         <v>32</v>
       </c>
       <c r="U23" s="291">
         <v>45</v>
       </c>
       <c r="V23" s="291">
         <v>68</v>
       </c>
-      <c r="W23" s="318">
+      <c r="W23" s="316">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="2:23">
       <c r="B24" s="217">
         <v>16</v>
       </c>
       <c r="C24" s="218">
         <f t="shared" si="0"/>
         <v>2010</v>
       </c>
       <c r="D24" s="310">
         <v>10</v>
       </c>
       <c r="E24" s="310">
         <v>32</v>
       </c>
       <c r="F24" s="310">
         <v>32</v>
       </c>
       <c r="G24" s="310">
         <v>32</v>
       </c>
       <c r="H24" s="310">
         <v>32</v>
@@ -37726,57 +37714,57 @@
       </c>
       <c r="M25" s="291">
         <v>33</v>
       </c>
       <c r="N25" s="291">
         <v>33</v>
       </c>
       <c r="O25" s="291">
         <v>33</v>
       </c>
       <c r="P25" s="291">
         <v>33</v>
       </c>
       <c r="Q25" s="291">
         <v>33</v>
       </c>
       <c r="R25" s="291">
         <v>33</v>
       </c>
       <c r="S25" s="291">
         <v>33</v>
       </c>
       <c r="T25" s="291">
         <v>33</v>
       </c>
-      <c r="U25" s="320">
+      <c r="U25" s="318">
         <v>33</v>
       </c>
       <c r="V25" s="291">
         <v>56</v>
       </c>
-      <c r="W25" s="318">
+      <c r="W25" s="316">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="2:23">
       <c r="B26" s="217">
         <v>18</v>
       </c>
       <c r="C26" s="218">
         <f t="shared" si="0"/>
         <v>2008</v>
       </c>
       <c r="D26" s="310">
         <v>10</v>
       </c>
       <c r="E26" s="310">
         <v>34</v>
       </c>
       <c r="F26" s="310">
         <v>34</v>
       </c>
       <c r="G26" s="310">
         <v>34</v>
       </c>
       <c r="H26" s="310">
         <v>34</v>
@@ -37870,51 +37858,51 @@
       </c>
       <c r="O27" s="291">
         <v>36</v>
       </c>
       <c r="P27" s="291">
         <v>36</v>
       </c>
       <c r="Q27" s="291">
         <v>36</v>
       </c>
       <c r="R27" s="291">
         <v>36</v>
       </c>
       <c r="S27" s="291">
         <v>36</v>
       </c>
       <c r="T27" s="291">
         <v>36</v>
       </c>
       <c r="U27" s="291">
         <v>36</v>
       </c>
       <c r="V27" s="291">
         <v>47</v>
       </c>
-      <c r="W27" s="318">
+      <c r="W27" s="316">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="2:23">
       <c r="B28" s="217">
         <v>20</v>
       </c>
       <c r="C28" s="218">
         <f t="shared" si="0"/>
         <v>2006</v>
       </c>
       <c r="D28" s="310">
         <v>10</v>
       </c>
       <c r="E28" s="310">
         <v>38</v>
       </c>
       <c r="F28" s="310">
         <v>38</v>
       </c>
       <c r="G28" s="310">
         <v>38</v>
       </c>
       <c r="H28" s="310">
         <v>38</v>
@@ -38005,54 +37993,54 @@
       </c>
       <c r="N29" s="291">
         <v>41</v>
       </c>
       <c r="O29" s="291">
         <v>41</v>
       </c>
       <c r="P29" s="291">
         <v>41</v>
       </c>
       <c r="Q29" s="291">
         <v>41</v>
       </c>
       <c r="R29" s="291">
         <v>41</v>
       </c>
       <c r="S29" s="291">
         <v>41</v>
       </c>
       <c r="T29" s="291">
         <v>41</v>
       </c>
       <c r="U29" s="291">
         <v>41</v>
       </c>
-      <c r="V29" s="320">
+      <c r="V29" s="318">
         <v>41</v>
       </c>
-      <c r="W29" s="318">
+      <c r="W29" s="316">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="2:23">
       <c r="B30" s="217">
         <v>22</v>
       </c>
       <c r="C30" s="218">
         <f t="shared" si="0"/>
         <v>2004</v>
       </c>
       <c r="D30" s="310">
         <v>10</v>
       </c>
       <c r="E30" s="310">
         <v>42</v>
       </c>
       <c r="F30" s="310">
         <v>42</v>
       </c>
       <c r="G30" s="310">
         <v>42</v>
       </c>
       <c r="H30" s="310">
         <v>42</v>
@@ -38146,51 +38134,51 @@
       </c>
       <c r="O31" s="291">
         <v>43</v>
       </c>
       <c r="P31" s="291">
         <v>43</v>
       </c>
       <c r="Q31" s="291">
         <v>43</v>
       </c>
       <c r="R31" s="291">
         <v>43</v>
       </c>
       <c r="S31" s="291">
         <v>43</v>
       </c>
       <c r="T31" s="291">
         <v>43</v>
       </c>
       <c r="U31" s="291">
         <v>43</v>
       </c>
       <c r="V31" s="291">
         <v>43</v>
       </c>
-      <c r="W31" s="318">
+      <c r="W31" s="316">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="2:23">
       <c r="B32" s="217">
         <v>24</v>
       </c>
       <c r="C32" s="218">
         <f t="shared" si="0"/>
         <v>2002</v>
       </c>
       <c r="D32" s="310">
         <v>10</v>
       </c>
       <c r="E32" s="310">
         <v>43</v>
       </c>
       <c r="F32" s="310">
         <v>43</v>
       </c>
       <c r="G32" s="310">
         <v>43</v>
       </c>
       <c r="H32" s="310">
         <v>43</v>
@@ -38284,51 +38272,51 @@
       </c>
       <c r="O33" s="291">
         <v>43</v>
       </c>
       <c r="P33" s="291">
         <v>43</v>
       </c>
       <c r="Q33" s="291">
         <v>43</v>
       </c>
       <c r="R33" s="291">
         <v>43</v>
       </c>
       <c r="S33" s="291">
         <v>43</v>
       </c>
       <c r="T33" s="291">
         <v>43</v>
       </c>
       <c r="U33" s="291">
         <v>43</v>
       </c>
       <c r="V33" s="291">
         <v>43</v>
       </c>
-      <c r="W33" s="318">
+      <c r="W33" s="316">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="2:23">
       <c r="B34" s="217">
         <v>26</v>
       </c>
       <c r="C34" s="218">
         <f t="shared" si="0"/>
         <v>2000</v>
       </c>
       <c r="D34" s="310">
         <v>10</v>
       </c>
       <c r="E34" s="310">
         <v>44</v>
       </c>
       <c r="F34" s="310">
         <v>44</v>
       </c>
       <c r="G34" s="310">
         <v>44</v>
       </c>
       <c r="H34" s="310">
         <v>44</v>
@@ -38422,51 +38410,51 @@
       </c>
       <c r="O35" s="291">
         <v>44</v>
       </c>
       <c r="P35" s="291">
         <v>44</v>
       </c>
       <c r="Q35" s="291">
         <v>44</v>
       </c>
       <c r="R35" s="291">
         <v>44</v>
       </c>
       <c r="S35" s="291">
         <v>44</v>
       </c>
       <c r="T35" s="291">
         <v>44</v>
       </c>
       <c r="U35" s="291">
         <v>44</v>
       </c>
       <c r="V35" s="291">
         <v>44</v>
       </c>
-      <c r="W35" s="318">
+      <c r="W35" s="316">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="2:23">
       <c r="B36" s="217">
         <v>28</v>
       </c>
       <c r="C36" s="218">
         <f t="shared" si="0"/>
         <v>1998</v>
       </c>
       <c r="D36" s="310">
         <v>10</v>
       </c>
       <c r="E36" s="310">
         <v>45</v>
       </c>
       <c r="F36" s="310">
         <v>45</v>
       </c>
       <c r="G36" s="310">
         <v>45</v>
       </c>
       <c r="H36" s="310">
         <v>45</v>
@@ -38560,117 +38548,117 @@
       </c>
       <c r="O37" s="291">
         <v>45</v>
       </c>
       <c r="P37" s="291">
         <v>45</v>
       </c>
       <c r="Q37" s="291">
         <v>45</v>
       </c>
       <c r="R37" s="291">
         <v>45</v>
       </c>
       <c r="S37" s="291">
         <v>45</v>
       </c>
       <c r="T37" s="291">
         <v>45</v>
       </c>
       <c r="U37" s="291">
         <v>45</v>
       </c>
       <c r="V37" s="291">
         <v>45</v>
       </c>
-      <c r="W37" s="318">
+      <c r="W37" s="316">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="2:23" ht="13.5" thickBot="1">
       <c r="B38" s="244">
         <v>30</v>
       </c>
       <c r="C38" s="245">
         <f>C37-1</f>
         <v>1996</v>
       </c>
       <c r="D38" s="310">
         <v>10</v>
       </c>
-      <c r="E38" s="315">
+      <c r="E38" s="314">
         <v>46</v>
       </c>
-      <c r="F38" s="315">
+      <c r="F38" s="314">
         <v>46</v>
       </c>
-      <c r="G38" s="315">
+      <c r="G38" s="314">
         <v>46</v>
       </c>
-      <c r="H38" s="315">
+      <c r="H38" s="314">
         <v>46</v>
       </c>
-      <c r="I38" s="315">
+      <c r="I38" s="314">
         <v>46</v>
       </c>
-      <c r="J38" s="315">
+      <c r="J38" s="314">
         <v>46</v>
       </c>
-      <c r="K38" s="315">
+      <c r="K38" s="314">
         <v>22</v>
       </c>
-      <c r="L38" s="315">
+      <c r="L38" s="314">
         <v>46</v>
       </c>
-      <c r="M38" s="315">
+      <c r="M38" s="314">
         <v>46</v>
       </c>
-      <c r="N38" s="315">
+      <c r="N38" s="314">
         <v>46</v>
       </c>
-      <c r="O38" s="315">
+      <c r="O38" s="314">
         <v>46</v>
       </c>
-      <c r="P38" s="315">
+      <c r="P38" s="314">
         <v>46</v>
       </c>
-      <c r="Q38" s="315">
+      <c r="Q38" s="314">
         <v>46</v>
       </c>
-      <c r="R38" s="315">
+      <c r="R38" s="314">
         <v>46</v>
       </c>
-      <c r="S38" s="315">
+      <c r="S38" s="314">
         <v>46</v>
       </c>
-      <c r="T38" s="315">
+      <c r="T38" s="314">
         <v>46</v>
       </c>
-      <c r="U38" s="315">
+      <c r="U38" s="314">
         <v>46</v>
       </c>
-      <c r="V38" s="315">
+      <c r="V38" s="314">
         <v>46</v>
       </c>
       <c r="W38" s="311">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="2:23">
       <c r="W39" s="115"/>
     </row>
     <row r="40" spans="2:23">
       <c r="B40" s="102" t="s">
         <v>585</v>
       </c>
       <c r="C40" s="102" t="s">
         <v>586</v>
       </c>
       <c r="W40" s="115"/>
     </row>
     <row r="41" spans="2:23">
       <c r="C41" s="102" t="s">
         <v>587</v>
       </c>
       <c r="W41" s="115"/>
     </row>
     <row r="42" spans="2:23">
@@ -38712,124 +38700,124 @@
     <mergeCell ref="B1:W1"/>
     <mergeCell ref="B2:W2"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.05" bottom="0.45" header="0" footer="0"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;LIdaho Property Valuation Schedules
 &amp;C&amp;"Helv,Bold"15&amp;"Helv,Regular"
 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:W50"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="C1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="X34" sqref="X34"/>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="1.85546875" style="102" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="102"/>
     <col min="4" max="21" width="5.7109375" style="102" customWidth="1"/>
     <col min="22" max="22" width="6.140625" style="102" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.7109375" style="102" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="102"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:23">
-      <c r="B1" s="412" t="s">
+      <c r="B1" s="411" t="s">
         <v>824</v>
       </c>
-      <c r="C1" s="412"/>
-[...19 lines deleted...]
-      <c r="W1" s="412"/>
+      <c r="C1" s="411"/>
+      <c r="D1" s="411"/>
+      <c r="E1" s="411"/>
+      <c r="F1" s="411"/>
+      <c r="G1" s="411"/>
+      <c r="H1" s="411"/>
+      <c r="I1" s="411"/>
+      <c r="J1" s="411"/>
+      <c r="K1" s="411"/>
+      <c r="L1" s="411"/>
+      <c r="M1" s="411"/>
+      <c r="N1" s="411"/>
+      <c r="O1" s="411"/>
+      <c r="P1" s="411"/>
+      <c r="Q1" s="411"/>
+      <c r="R1" s="411"/>
+      <c r="S1" s="411"/>
+      <c r="T1" s="411"/>
+      <c r="U1" s="411"/>
+      <c r="V1" s="411"/>
+      <c r="W1" s="411"/>
     </row>
     <row r="2" spans="2:23">
-      <c r="B2" s="412" t="s">
+      <c r="B2" s="411" t="s">
         <v>577</v>
       </c>
-      <c r="C2" s="412"/>
-[...19 lines deleted...]
-      <c r="W2" s="412"/>
+      <c r="C2" s="411"/>
+      <c r="D2" s="411"/>
+      <c r="E2" s="411"/>
+      <c r="F2" s="411"/>
+      <c r="G2" s="411"/>
+      <c r="H2" s="411"/>
+      <c r="I2" s="411"/>
+      <c r="J2" s="411"/>
+      <c r="K2" s="411"/>
+      <c r="L2" s="411"/>
+      <c r="M2" s="411"/>
+      <c r="N2" s="411"/>
+      <c r="O2" s="411"/>
+      <c r="P2" s="411"/>
+      <c r="Q2" s="411"/>
+      <c r="R2" s="411"/>
+      <c r="S2" s="411"/>
+      <c r="T2" s="411"/>
+      <c r="U2" s="411"/>
+      <c r="V2" s="411"/>
+      <c r="W2" s="411"/>
     </row>
     <row r="3" spans="2:23" ht="13.5" thickBot="1">
       <c r="K3" s="111"/>
     </row>
     <row r="4" spans="2:23">
-      <c r="B4" s="417" t="s">
+      <c r="B4" s="416" t="s">
         <v>578</v>
       </c>
-      <c r="C4" s="418"/>
+      <c r="C4" s="417"/>
       <c r="D4" s="294">
         <v>20</v>
       </c>
       <c r="E4" s="294">
         <v>44</v>
       </c>
       <c r="F4" s="294">
         <v>46</v>
       </c>
       <c r="G4" s="294">
         <v>48</v>
       </c>
       <c r="H4" s="294">
         <v>50</v>
       </c>
       <c r="I4" s="294">
         <v>51</v>
       </c>
       <c r="J4" s="294">
         <v>52</v>
       </c>
       <c r="K4" s="294">
         <v>53</v>
       </c>
       <c r="L4" s="294">
@@ -38848,54 +38836,54 @@
         <v>58</v>
       </c>
       <c r="Q4" s="294">
         <v>59</v>
       </c>
       <c r="R4" s="294">
         <v>60</v>
       </c>
       <c r="S4" s="294">
         <v>61</v>
       </c>
       <c r="T4" s="294">
         <v>62</v>
       </c>
       <c r="U4" s="295">
         <v>63</v>
       </c>
       <c r="V4" s="294">
         <v>81</v>
       </c>
       <c r="W4" s="294">
         <v>93</v>
       </c>
     </row>
     <row r="5" spans="2:23">
-      <c r="B5" s="419" t="s">
+      <c r="B5" s="418" t="s">
         <v>579</v>
       </c>
-      <c r="C5" s="420"/>
+      <c r="C5" s="419"/>
       <c r="D5" s="296" t="s">
         <v>581</v>
       </c>
       <c r="E5" s="296" t="s">
         <v>590</v>
       </c>
       <c r="F5" s="296" t="s">
         <v>591</v>
       </c>
       <c r="G5" s="296" t="s">
         <v>581</v>
       </c>
       <c r="H5" s="296" t="s">
         <v>591</v>
       </c>
       <c r="I5" s="296" t="s">
         <v>581</v>
       </c>
       <c r="J5" s="296" t="s">
         <v>592</v>
       </c>
       <c r="K5" s="296" t="s">
         <v>581</v>
       </c>
       <c r="L5" s="296" t="s">
@@ -38914,2318 +38902,2318 @@
         <v>594</v>
       </c>
       <c r="Q5" s="296" t="s">
         <v>592</v>
       </c>
       <c r="R5" s="296" t="s">
         <v>591</v>
       </c>
       <c r="S5" s="296" t="s">
         <v>595</v>
       </c>
       <c r="T5" s="296" t="s">
         <v>593</v>
       </c>
       <c r="U5" s="296" t="s">
         <v>593</v>
       </c>
       <c r="V5" s="296" t="s">
         <v>773</v>
       </c>
       <c r="W5" s="296" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="6" spans="2:23" ht="13.5" thickBot="1">
-      <c r="B6" s="421" t="s">
+      <c r="B6" s="420" t="s">
         <v>582</v>
       </c>
-      <c r="C6" s="422"/>
-      <c r="D6" s="321">
+      <c r="C6" s="421"/>
+      <c r="D6" s="319">
         <v>25</v>
       </c>
-      <c r="E6" s="321">
+      <c r="E6" s="319">
         <v>5</v>
       </c>
-      <c r="F6" s="321">
+      <c r="F6" s="319">
         <v>5</v>
       </c>
-      <c r="G6" s="321">
+      <c r="G6" s="319">
         <v>9</v>
       </c>
-      <c r="H6" s="321">
+      <c r="H6" s="319">
         <v>10</v>
       </c>
-      <c r="I6" s="321">
+      <c r="I6" s="319">
         <v>10</v>
       </c>
-      <c r="J6" s="321">
+      <c r="J6" s="319">
         <v>12</v>
       </c>
-      <c r="K6" s="321">
+      <c r="K6" s="319">
         <v>12</v>
       </c>
-      <c r="L6" s="321">
+      <c r="L6" s="319">
         <v>13</v>
       </c>
-      <c r="M6" s="321">
+      <c r="M6" s="319">
         <v>14</v>
       </c>
-      <c r="N6" s="321">
+      <c r="N6" s="319">
         <v>15</v>
       </c>
-      <c r="O6" s="321">
+      <c r="O6" s="319">
         <v>15</v>
       </c>
-      <c r="P6" s="321">
+      <c r="P6" s="319">
         <v>20</v>
       </c>
-      <c r="Q6" s="321">
+      <c r="Q6" s="319">
         <v>19</v>
       </c>
-      <c r="R6" s="321">
+      <c r="R6" s="319">
         <v>20</v>
       </c>
-      <c r="S6" s="321">
+      <c r="S6" s="319">
         <v>0.04</v>
       </c>
-      <c r="T6" s="321">
+      <c r="T6" s="319">
         <v>15</v>
       </c>
-      <c r="U6" s="322">
+      <c r="U6" s="320">
         <v>8</v>
       </c>
-      <c r="V6" s="321">
+      <c r="V6" s="319">
         <v>0.04</v>
       </c>
-      <c r="W6" s="321">
+      <c r="W6" s="319">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="2:23">
       <c r="B7" s="297" t="s">
         <v>583</v>
       </c>
       <c r="C7" s="298" t="s">
         <v>526</v>
       </c>
-      <c r="D7" s="323" t="s">
+      <c r="D7" s="321" t="s">
         <v>584</v>
       </c>
-      <c r="E7" s="323" t="s">
+      <c r="E7" s="321" t="s">
         <v>584</v>
       </c>
-      <c r="F7" s="323" t="s">
+      <c r="F7" s="321" t="s">
         <v>584</v>
       </c>
-      <c r="G7" s="323" t="s">
+      <c r="G7" s="321" t="s">
         <v>584</v>
       </c>
-      <c r="H7" s="323" t="s">
+      <c r="H7" s="321" t="s">
         <v>584</v>
       </c>
-      <c r="I7" s="323" t="s">
+      <c r="I7" s="321" t="s">
         <v>584</v>
       </c>
-      <c r="J7" s="323" t="s">
+      <c r="J7" s="321" t="s">
         <v>584</v>
       </c>
-      <c r="K7" s="323" t="s">
+      <c r="K7" s="321" t="s">
         <v>584</v>
       </c>
-      <c r="L7" s="323" t="s">
+      <c r="L7" s="321" t="s">
         <v>584</v>
       </c>
-      <c r="M7" s="323" t="s">
+      <c r="M7" s="321" t="s">
         <v>584</v>
       </c>
-      <c r="N7" s="323" t="s">
+      <c r="N7" s="321" t="s">
         <v>584</v>
       </c>
-      <c r="O7" s="323" t="s">
+      <c r="O7" s="321" t="s">
         <v>584</v>
       </c>
-      <c r="P7" s="323" t="s">
+      <c r="P7" s="321" t="s">
         <v>584</v>
       </c>
-      <c r="Q7" s="323" t="s">
+      <c r="Q7" s="321" t="s">
         <v>584</v>
       </c>
-      <c r="R7" s="323" t="s">
+      <c r="R7" s="321" t="s">
         <v>584</v>
       </c>
-      <c r="S7" s="323" t="s">
+      <c r="S7" s="321" t="s">
         <v>584</v>
       </c>
-      <c r="T7" s="323" t="s">
+      <c r="T7" s="321" t="s">
         <v>584</v>
       </c>
-      <c r="U7" s="323" t="s">
+      <c r="U7" s="321" t="s">
         <v>584</v>
       </c>
-      <c r="V7" s="323" t="s">
+      <c r="V7" s="321" t="s">
         <v>584</v>
       </c>
-      <c r="W7" s="323" t="s">
+      <c r="W7" s="321" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="8" spans="2:23">
       <c r="B8" s="299">
         <v>0</v>
       </c>
       <c r="C8" s="300">
         <v>2026</v>
       </c>
-      <c r="D8" s="324">
+      <c r="D8" s="322">
         <v>100</v>
       </c>
-      <c r="E8" s="324">
+      <c r="E8" s="322">
         <v>100</v>
       </c>
-      <c r="F8" s="324">
+      <c r="F8" s="322">
         <v>100</v>
       </c>
-      <c r="G8" s="324">
+      <c r="G8" s="322">
         <v>100</v>
       </c>
-      <c r="H8" s="324">
+      <c r="H8" s="322">
         <v>100</v>
       </c>
-      <c r="I8" s="324">
+      <c r="I8" s="322">
         <v>100</v>
       </c>
-      <c r="J8" s="324">
+      <c r="J8" s="322">
         <v>100</v>
       </c>
-      <c r="K8" s="324">
+      <c r="K8" s="322">
         <v>100</v>
       </c>
-      <c r="L8" s="324">
+      <c r="L8" s="322">
         <v>100</v>
       </c>
-      <c r="M8" s="324">
+      <c r="M8" s="322">
         <v>100</v>
       </c>
-      <c r="N8" s="324">
+      <c r="N8" s="322">
         <v>100</v>
       </c>
-      <c r="O8" s="324">
+      <c r="O8" s="322">
         <v>100</v>
       </c>
-      <c r="P8" s="324">
+      <c r="P8" s="322">
         <v>100</v>
       </c>
-      <c r="Q8" s="324">
+      <c r="Q8" s="322">
         <v>100</v>
       </c>
-      <c r="R8" s="324">
+      <c r="R8" s="322">
         <v>100</v>
       </c>
-      <c r="S8" s="324">
+      <c r="S8" s="322">
         <v>100</v>
       </c>
-      <c r="T8" s="324">
+      <c r="T8" s="322">
         <v>100</v>
       </c>
-      <c r="U8" s="324">
+      <c r="U8" s="322">
         <v>100</v>
       </c>
-      <c r="V8" s="324">
+      <c r="V8" s="322">
         <v>100</v>
       </c>
-      <c r="W8" s="324">
+      <c r="W8" s="322">
         <v>100</v>
       </c>
     </row>
     <row r="9" spans="2:23">
       <c r="B9" s="301">
         <v>1</v>
       </c>
       <c r="C9" s="302">
         <f t="shared" ref="C9:C38" si="0">C8-1</f>
         <v>2025</v>
       </c>
-      <c r="D9" s="328">
+      <c r="D9" s="326">
         <v>100</v>
       </c>
-      <c r="E9" s="328">
+      <c r="E9" s="326">
         <v>91</v>
       </c>
-      <c r="F9" s="328">
+      <c r="F9" s="326">
         <v>94</v>
       </c>
-      <c r="G9" s="328">
+      <c r="G9" s="326">
         <v>98</v>
       </c>
-      <c r="H9" s="328">
+      <c r="H9" s="326">
         <v>98</v>
       </c>
-      <c r="I9" s="328">
+      <c r="I9" s="326">
         <v>98</v>
       </c>
-      <c r="J9" s="328">
+      <c r="J9" s="326">
         <v>100</v>
       </c>
-      <c r="K9" s="328">
+      <c r="K9" s="326">
         <v>100</v>
       </c>
-      <c r="L9" s="328">
+      <c r="L9" s="326">
         <v>100</v>
       </c>
-      <c r="M9" s="328">
+      <c r="M9" s="326">
         <v>100</v>
       </c>
-      <c r="N9" s="328">
+      <c r="N9" s="326">
         <v>100</v>
       </c>
-      <c r="O9" s="328">
+      <c r="O9" s="326">
         <v>100</v>
       </c>
-      <c r="P9" s="328">
+      <c r="P9" s="326">
         <v>100</v>
       </c>
-      <c r="Q9" s="328">
+      <c r="Q9" s="326">
         <v>100</v>
       </c>
-      <c r="R9" s="328">
+      <c r="R9" s="326">
         <v>100</v>
       </c>
-      <c r="S9" s="328">
+      <c r="S9" s="326">
         <v>100</v>
       </c>
-      <c r="T9" s="328">
+      <c r="T9" s="326">
         <v>100</v>
       </c>
-      <c r="U9" s="328">
+      <c r="U9" s="326">
         <v>97</v>
       </c>
-      <c r="V9" s="328">
+      <c r="V9" s="326">
         <v>100</v>
       </c>
-      <c r="W9" s="328">
+      <c r="W9" s="326">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="2:23">
       <c r="B10" s="299">
         <v>2</v>
       </c>
       <c r="C10" s="300">
         <f t="shared" si="0"/>
         <v>2024</v>
       </c>
-      <c r="D10" s="324">
+      <c r="D10" s="322">
         <v>100</v>
       </c>
-      <c r="E10" s="324">
+      <c r="E10" s="322">
         <v>70</v>
       </c>
-      <c r="F10" s="324">
+      <c r="F10" s="322">
         <v>79</v>
       </c>
-      <c r="G10" s="324">
+      <c r="G10" s="322">
         <v>94</v>
       </c>
-      <c r="H10" s="324">
+      <c r="H10" s="322">
         <v>96</v>
       </c>
-      <c r="I10" s="324">
+      <c r="I10" s="322">
         <v>95</v>
       </c>
-      <c r="J10" s="324">
+      <c r="J10" s="322">
         <v>100</v>
       </c>
-      <c r="K10" s="324">
+      <c r="K10" s="322">
         <v>100</v>
       </c>
-      <c r="L10" s="324">
+      <c r="L10" s="322">
         <v>100</v>
       </c>
-      <c r="M10" s="324">
+      <c r="M10" s="322">
         <v>100</v>
       </c>
-      <c r="N10" s="324">
+      <c r="N10" s="322">
         <v>100</v>
       </c>
-      <c r="O10" s="324">
+      <c r="O10" s="322">
         <v>100</v>
       </c>
-      <c r="P10" s="324">
+      <c r="P10" s="322">
         <v>100</v>
       </c>
-      <c r="Q10" s="324">
+      <c r="Q10" s="322">
         <v>100</v>
       </c>
-      <c r="R10" s="324">
+      <c r="R10" s="322">
         <v>100</v>
       </c>
-      <c r="S10" s="324">
+      <c r="S10" s="322">
         <v>100</v>
       </c>
-      <c r="T10" s="324">
+      <c r="T10" s="322">
         <v>100</v>
       </c>
-      <c r="U10" s="324">
+      <c r="U10" s="322">
         <v>87</v>
       </c>
-      <c r="V10" s="324">
+      <c r="V10" s="322">
         <v>100</v>
       </c>
-      <c r="W10" s="324">
+      <c r="W10" s="322">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="2:23">
       <c r="B11" s="301">
         <v>3</v>
       </c>
       <c r="C11" s="302">
         <f t="shared" si="0"/>
         <v>2023</v>
       </c>
-      <c r="D11" s="328">
+      <c r="D11" s="326">
         <v>100</v>
       </c>
-      <c r="E11" s="328">
+      <c r="E11" s="326">
         <v>48</v>
       </c>
-      <c r="F11" s="328">
+      <c r="F11" s="326">
         <v>63</v>
       </c>
-      <c r="G11" s="328">
+      <c r="G11" s="326">
         <v>89</v>
       </c>
-      <c r="H11" s="328">
+      <c r="H11" s="326">
         <v>94</v>
       </c>
-      <c r="I11" s="328">
+      <c r="I11" s="326">
         <v>92</v>
       </c>
-      <c r="J11" s="328">
+      <c r="J11" s="326">
         <v>99</v>
       </c>
-      <c r="K11" s="328">
+      <c r="K11" s="326">
         <v>99</v>
       </c>
-      <c r="L11" s="328">
+      <c r="L11" s="326">
         <v>100</v>
       </c>
-      <c r="M11" s="328">
+      <c r="M11" s="326">
         <v>100</v>
       </c>
-      <c r="N11" s="328">
+      <c r="N11" s="326">
         <v>100</v>
       </c>
-      <c r="O11" s="328">
+      <c r="O11" s="326">
         <v>100</v>
       </c>
-      <c r="P11" s="328">
+      <c r="P11" s="326">
         <v>100</v>
       </c>
-      <c r="Q11" s="328">
+      <c r="Q11" s="326">
         <v>100</v>
       </c>
-      <c r="R11" s="328">
+      <c r="R11" s="326">
         <v>100</v>
       </c>
-      <c r="S11" s="328">
+      <c r="S11" s="326">
         <v>100</v>
       </c>
-      <c r="T11" s="328">
+      <c r="T11" s="326">
         <v>100</v>
       </c>
-      <c r="U11" s="328">
+      <c r="U11" s="326">
         <v>84</v>
       </c>
-      <c r="V11" s="328">
+      <c r="V11" s="326">
         <v>100</v>
       </c>
-      <c r="W11" s="328">
+      <c r="W11" s="326">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="2:23">
       <c r="B12" s="299">
         <v>4</v>
       </c>
       <c r="C12" s="300">
         <f t="shared" si="0"/>
         <v>2022</v>
       </c>
-      <c r="D12" s="324">
+      <c r="D12" s="322">
         <v>100</v>
       </c>
-      <c r="E12" s="324">
+      <c r="E12" s="322">
         <v>29</v>
       </c>
-      <c r="F12" s="324">
+      <c r="F12" s="322">
         <v>56</v>
       </c>
-      <c r="G12" s="324">
+      <c r="G12" s="322">
         <v>86</v>
       </c>
-      <c r="H12" s="324">
+      <c r="H12" s="322">
         <v>91</v>
       </c>
-      <c r="I12" s="324">
+      <c r="I12" s="322">
         <v>89</v>
       </c>
-      <c r="J12" s="324">
+      <c r="J12" s="322">
         <v>96</v>
       </c>
-      <c r="K12" s="324">
+      <c r="K12" s="322">
         <v>96</v>
       </c>
-      <c r="L12" s="324">
+      <c r="L12" s="322">
         <v>97</v>
       </c>
-      <c r="M12" s="324">
+      <c r="M12" s="322">
         <v>100</v>
       </c>
-      <c r="N12" s="324">
+      <c r="N12" s="322">
         <v>100</v>
       </c>
-      <c r="O12" s="324">
+      <c r="O12" s="322">
         <v>100</v>
       </c>
-      <c r="P12" s="324">
+      <c r="P12" s="322">
         <v>100</v>
       </c>
-      <c r="Q12" s="324">
+      <c r="Q12" s="322">
         <v>100</v>
       </c>
-      <c r="R12" s="324">
+      <c r="R12" s="322">
         <v>100</v>
       </c>
-      <c r="S12" s="324">
+      <c r="S12" s="322">
         <v>100</v>
       </c>
-      <c r="T12" s="324">
+      <c r="T12" s="322">
         <v>100</v>
       </c>
-      <c r="U12" s="324">
+      <c r="U12" s="322">
         <v>80</v>
       </c>
-      <c r="V12" s="324">
+      <c r="V12" s="322">
         <v>100</v>
       </c>
-      <c r="W12" s="324">
+      <c r="W12" s="322">
         <v>100</v>
       </c>
     </row>
     <row r="13" spans="2:23">
       <c r="B13" s="301">
         <v>5</v>
       </c>
       <c r="C13" s="302">
         <f t="shared" si="0"/>
         <v>2021</v>
       </c>
-      <c r="D13" s="328">
+      <c r="D13" s="326">
         <v>100</v>
       </c>
-      <c r="E13" s="328">
+      <c r="E13" s="326">
         <v>13</v>
       </c>
-      <c r="F13" s="328">
+      <c r="F13" s="326">
         <v>39</v>
       </c>
-      <c r="G13" s="328">
+      <c r="G13" s="326">
         <v>81</v>
       </c>
-      <c r="H13" s="328">
+      <c r="H13" s="326">
         <v>88</v>
       </c>
-      <c r="I13" s="328">
+      <c r="I13" s="326">
         <v>86</v>
       </c>
-      <c r="J13" s="328">
+      <c r="J13" s="326">
         <v>94</v>
       </c>
-      <c r="K13" s="328">
+      <c r="K13" s="326">
         <v>95</v>
       </c>
-      <c r="L13" s="328">
+      <c r="L13" s="326">
         <v>97</v>
       </c>
-      <c r="M13" s="328">
+      <c r="M13" s="326">
         <v>100</v>
       </c>
-      <c r="N13" s="328">
+      <c r="N13" s="326">
         <v>100</v>
       </c>
-      <c r="O13" s="328">
+      <c r="O13" s="326">
         <v>100</v>
       </c>
-      <c r="P13" s="328">
+      <c r="P13" s="326">
         <v>100</v>
       </c>
-      <c r="Q13" s="328">
+      <c r="Q13" s="326">
         <v>100</v>
       </c>
-      <c r="R13" s="328">
+      <c r="R13" s="326">
         <v>100</v>
       </c>
-      <c r="S13" s="328">
+      <c r="S13" s="326">
         <v>100</v>
       </c>
-      <c r="T13" s="328">
+      <c r="T13" s="326">
         <v>100</v>
       </c>
-      <c r="U13" s="328">
+      <c r="U13" s="326">
         <v>76</v>
       </c>
-      <c r="V13" s="328">
+      <c r="V13" s="326">
         <v>100</v>
       </c>
-      <c r="W13" s="328">
+      <c r="W13" s="326">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="2:23">
       <c r="B14" s="299">
         <v>6</v>
       </c>
       <c r="C14" s="300">
         <f t="shared" si="0"/>
         <v>2020</v>
       </c>
-      <c r="D14" s="325">
+      <c r="D14" s="323">
         <v>100</v>
       </c>
-      <c r="E14" s="326">
+      <c r="E14" s="324">
         <v>10</v>
       </c>
-      <c r="F14" s="326">
+      <c r="F14" s="324">
         <v>28</v>
       </c>
-      <c r="G14" s="325">
+      <c r="G14" s="323">
         <v>69</v>
       </c>
-      <c r="H14" s="325">
+      <c r="H14" s="323">
         <v>77</v>
       </c>
-      <c r="I14" s="325">
+      <c r="I14" s="323">
         <v>76</v>
       </c>
-      <c r="J14" s="325">
+      <c r="J14" s="323">
         <v>85</v>
       </c>
-      <c r="K14" s="325">
+      <c r="K14" s="323">
         <v>85</v>
       </c>
-      <c r="L14" s="325">
+      <c r="L14" s="323">
         <v>90</v>
       </c>
-      <c r="M14" s="325">
+      <c r="M14" s="323">
         <v>97</v>
       </c>
-      <c r="N14" s="325">
+      <c r="N14" s="323">
         <v>96</v>
       </c>
-      <c r="O14" s="325">
+      <c r="O14" s="323">
         <v>98</v>
       </c>
-      <c r="P14" s="325">
+      <c r="P14" s="323">
         <v>100</v>
       </c>
-      <c r="Q14" s="325">
+      <c r="Q14" s="323">
         <v>100</v>
       </c>
-      <c r="R14" s="325">
+      <c r="R14" s="323">
         <v>100</v>
       </c>
-      <c r="S14" s="325">
+      <c r="S14" s="323">
         <v>100</v>
       </c>
-      <c r="T14" s="325">
+      <c r="T14" s="323">
         <v>100</v>
       </c>
-      <c r="U14" s="325">
+      <c r="U14" s="323">
         <v>63</v>
       </c>
-      <c r="V14" s="325">
+      <c r="V14" s="323">
         <v>100</v>
       </c>
-      <c r="W14" s="325">
+      <c r="W14" s="323">
         <v>100</v>
       </c>
     </row>
     <row r="15" spans="2:23">
       <c r="B15" s="301">
         <v>7</v>
       </c>
       <c r="C15" s="302">
         <f t="shared" si="0"/>
         <v>2019</v>
       </c>
-      <c r="D15" s="329">
+      <c r="D15" s="327">
         <v>100</v>
       </c>
-      <c r="E15" s="329">
+      <c r="E15" s="327">
         <v>10</v>
       </c>
-      <c r="F15" s="329">
+      <c r="F15" s="327">
         <v>29</v>
       </c>
-      <c r="G15" s="329">
+      <c r="G15" s="327">
         <v>59</v>
       </c>
-      <c r="H15" s="329">
+      <c r="H15" s="327">
         <v>69</v>
       </c>
-      <c r="I15" s="329">
+      <c r="I15" s="327">
         <v>67</v>
       </c>
-      <c r="J15" s="329">
+      <c r="J15" s="327">
         <v>80</v>
       </c>
-      <c r="K15" s="329">
+      <c r="K15" s="327">
         <v>80</v>
       </c>
-      <c r="L15" s="329">
+      <c r="L15" s="327">
         <v>84</v>
       </c>
-      <c r="M15" s="329">
+      <c r="M15" s="327">
         <v>92</v>
       </c>
-      <c r="N15" s="329">
+      <c r="N15" s="327">
         <v>91</v>
       </c>
-      <c r="O15" s="329">
+      <c r="O15" s="327">
         <v>93</v>
       </c>
-      <c r="P15" s="329">
+      <c r="P15" s="327">
         <v>100</v>
       </c>
-      <c r="Q15" s="329">
+      <c r="Q15" s="327">
         <v>100</v>
       </c>
-      <c r="R15" s="329">
+      <c r="R15" s="327">
         <v>100</v>
       </c>
-      <c r="S15" s="329">
+      <c r="S15" s="327">
         <v>100</v>
       </c>
-      <c r="T15" s="329">
+      <c r="T15" s="327">
         <v>95</v>
       </c>
-      <c r="U15" s="329">
+      <c r="U15" s="327">
         <v>51</v>
       </c>
-      <c r="V15" s="329">
+      <c r="V15" s="327">
         <v>100</v>
       </c>
-      <c r="W15" s="329">
+      <c r="W15" s="327">
         <v>100</v>
       </c>
     </row>
     <row r="16" spans="2:23">
       <c r="B16" s="299">
         <v>8</v>
       </c>
       <c r="C16" s="300">
         <f t="shared" si="0"/>
         <v>2018</v>
       </c>
-      <c r="D16" s="325">
+      <c r="D16" s="323">
         <v>100</v>
       </c>
-      <c r="E16" s="325">
+      <c r="E16" s="323">
         <v>10</v>
       </c>
-      <c r="F16" s="325">
+      <c r="F16" s="323">
         <v>30</v>
       </c>
-      <c r="G16" s="325">
+      <c r="G16" s="323">
         <v>48</v>
       </c>
-      <c r="H16" s="325">
+      <c r="H16" s="323">
         <v>59</v>
       </c>
-      <c r="I16" s="325">
+      <c r="I16" s="323">
         <v>58</v>
       </c>
-      <c r="J16" s="325">
+      <c r="J16" s="323">
         <v>73</v>
       </c>
-      <c r="K16" s="325">
+      <c r="K16" s="323">
         <v>73</v>
       </c>
-      <c r="L16" s="325">
+      <c r="L16" s="323">
         <v>79</v>
       </c>
-      <c r="M16" s="325">
+      <c r="M16" s="323">
         <v>87</v>
       </c>
-      <c r="N16" s="325">
+      <c r="N16" s="323">
         <v>87</v>
       </c>
-      <c r="O16" s="325">
+      <c r="O16" s="323">
         <v>89</v>
       </c>
-      <c r="P16" s="325">
+      <c r="P16" s="323">
         <v>100</v>
       </c>
-      <c r="Q16" s="325">
+      <c r="Q16" s="323">
         <v>99</v>
       </c>
-      <c r="R16" s="325">
+      <c r="R16" s="323">
         <v>100</v>
       </c>
-      <c r="S16" s="325">
+      <c r="S16" s="323">
         <v>100</v>
       </c>
-      <c r="T16" s="325">
+      <c r="T16" s="323">
         <v>91</v>
       </c>
-      <c r="U16" s="325">
+      <c r="U16" s="323">
         <v>38</v>
       </c>
-      <c r="V16" s="325">
+      <c r="V16" s="323">
         <v>100</v>
       </c>
-      <c r="W16" s="325">
+      <c r="W16" s="323">
         <v>100</v>
       </c>
     </row>
     <row r="17" spans="2:23">
       <c r="B17" s="301">
         <v>9</v>
       </c>
       <c r="C17" s="302">
         <f t="shared" si="0"/>
         <v>2017</v>
       </c>
-      <c r="D17" s="329">
+      <c r="D17" s="327">
         <v>100</v>
       </c>
-      <c r="E17" s="329">
+      <c r="E17" s="327">
         <v>10</v>
       </c>
-      <c r="F17" s="329">
+      <c r="F17" s="327">
         <v>30</v>
       </c>
-      <c r="G17" s="329">
+      <c r="G17" s="327">
         <v>36</v>
       </c>
-      <c r="H17" s="329">
+      <c r="H17" s="327">
         <v>48</v>
       </c>
-      <c r="I17" s="329">
+      <c r="I17" s="327">
         <v>47</v>
       </c>
-      <c r="J17" s="329">
+      <c r="J17" s="327">
         <v>64</v>
       </c>
-      <c r="K17" s="329">
+      <c r="K17" s="327">
         <v>64</v>
       </c>
-      <c r="L17" s="329">
+      <c r="L17" s="327">
         <v>71</v>
       </c>
-      <c r="M17" s="329">
+      <c r="M17" s="327">
         <v>79</v>
       </c>
-      <c r="N17" s="329">
+      <c r="N17" s="327">
         <v>82</v>
       </c>
-      <c r="O17" s="329">
+      <c r="O17" s="327">
         <v>83</v>
       </c>
-      <c r="P17" s="329">
+      <c r="P17" s="327">
         <v>97</v>
       </c>
-      <c r="Q17" s="329">
+      <c r="Q17" s="327">
         <v>95</v>
       </c>
-      <c r="R17" s="329">
+      <c r="R17" s="327">
         <v>100</v>
       </c>
-      <c r="S17" s="329">
+      <c r="S17" s="327">
         <v>100</v>
       </c>
-      <c r="T17" s="329">
+      <c r="T17" s="327">
         <v>85</v>
       </c>
-      <c r="U17" s="330">
+      <c r="U17" s="328">
         <v>31</v>
       </c>
-      <c r="V17" s="329">
+      <c r="V17" s="327">
         <v>100</v>
       </c>
-      <c r="W17" s="329">
+      <c r="W17" s="327">
         <v>100</v>
       </c>
     </row>
     <row r="18" spans="2:23">
       <c r="B18" s="299">
         <v>10</v>
       </c>
       <c r="C18" s="300">
         <f t="shared" si="0"/>
         <v>2016</v>
       </c>
-      <c r="D18" s="325">
+      <c r="D18" s="323">
         <v>100</v>
       </c>
-      <c r="E18" s="325">
+      <c r="E18" s="323">
         <v>10</v>
       </c>
-      <c r="F18" s="325">
+      <c r="F18" s="323">
         <v>30</v>
       </c>
-      <c r="G18" s="326">
+      <c r="G18" s="324">
         <v>29</v>
       </c>
-      <c r="H18" s="325">
+      <c r="H18" s="323">
         <v>36</v>
       </c>
-      <c r="I18" s="325">
+      <c r="I18" s="323">
         <v>35</v>
       </c>
-      <c r="J18" s="325">
+      <c r="J18" s="323">
         <v>55</v>
       </c>
-      <c r="K18" s="325">
+      <c r="K18" s="323">
         <v>54</v>
       </c>
-      <c r="L18" s="325">
+      <c r="L18" s="323">
         <v>62</v>
       </c>
-      <c r="M18" s="325">
+      <c r="M18" s="323">
         <v>71</v>
       </c>
-      <c r="N18" s="325">
+      <c r="N18" s="323">
         <v>72</v>
       </c>
-      <c r="O18" s="325">
+      <c r="O18" s="323">
         <v>73</v>
       </c>
-      <c r="P18" s="325">
+      <c r="P18" s="323">
         <v>91</v>
       </c>
-      <c r="Q18" s="325">
+      <c r="Q18" s="323">
         <v>88</v>
       </c>
-      <c r="R18" s="325">
+      <c r="R18" s="323">
         <v>92</v>
       </c>
-      <c r="S18" s="325">
+      <c r="S18" s="323">
         <v>100</v>
       </c>
-      <c r="T18" s="325">
+      <c r="T18" s="323">
         <v>76</v>
       </c>
-      <c r="U18" s="325">
+      <c r="U18" s="323">
         <v>31</v>
       </c>
-      <c r="V18" s="325">
+      <c r="V18" s="323">
         <v>100</v>
       </c>
-      <c r="W18" s="325">
+      <c r="W18" s="323">
         <v>100</v>
       </c>
     </row>
     <row r="19" spans="2:23">
       <c r="B19" s="301">
         <v>11</v>
       </c>
       <c r="C19" s="302">
         <f t="shared" si="0"/>
         <v>2015</v>
       </c>
-      <c r="D19" s="329">
+      <c r="D19" s="327">
         <v>98</v>
       </c>
-      <c r="E19" s="329">
+      <c r="E19" s="327">
         <v>10</v>
       </c>
-      <c r="F19" s="329">
+      <c r="F19" s="327">
         <v>30</v>
       </c>
-      <c r="G19" s="329">
+      <c r="G19" s="327">
         <v>30</v>
       </c>
-      <c r="H19" s="330">
+      <c r="H19" s="328">
         <v>30</v>
       </c>
-      <c r="I19" s="330">
+      <c r="I19" s="328">
         <v>30</v>
       </c>
-      <c r="J19" s="329">
+      <c r="J19" s="327">
         <v>45</v>
       </c>
-      <c r="K19" s="329">
+      <c r="K19" s="327">
         <v>45</v>
       </c>
-      <c r="L19" s="329">
+      <c r="L19" s="327">
         <v>52</v>
       </c>
-      <c r="M19" s="329">
+      <c r="M19" s="327">
         <v>63</v>
       </c>
-      <c r="N19" s="329">
+      <c r="N19" s="327">
         <v>66</v>
       </c>
-      <c r="O19" s="329">
+      <c r="O19" s="327">
         <v>66</v>
       </c>
-      <c r="P19" s="329">
+      <c r="P19" s="327">
         <v>86</v>
       </c>
-      <c r="Q19" s="329">
+      <c r="Q19" s="327">
         <v>83</v>
       </c>
-      <c r="R19" s="329">
+      <c r="R19" s="327">
         <v>87</v>
       </c>
-      <c r="S19" s="329">
+      <c r="S19" s="327">
         <v>100</v>
       </c>
-      <c r="T19" s="329">
+      <c r="T19" s="327">
         <v>69</v>
       </c>
-      <c r="U19" s="329">
+      <c r="U19" s="327">
         <v>31</v>
       </c>
-      <c r="V19" s="329">
+      <c r="V19" s="327">
         <v>100</v>
       </c>
-      <c r="W19" s="329">
+      <c r="W19" s="327">
         <v>100</v>
       </c>
     </row>
     <row r="20" spans="2:23">
       <c r="B20" s="299">
         <v>12</v>
       </c>
       <c r="C20" s="300">
         <f t="shared" si="0"/>
         <v>2014</v>
       </c>
-      <c r="D20" s="325">
+      <c r="D20" s="323">
         <v>95</v>
       </c>
-      <c r="E20" s="325">
+      <c r="E20" s="323">
         <v>10</v>
       </c>
-      <c r="F20" s="325">
+      <c r="F20" s="323">
         <v>30</v>
       </c>
-      <c r="G20" s="325">
+      <c r="G20" s="323">
         <v>30</v>
       </c>
-      <c r="H20" s="325">
+      <c r="H20" s="323">
         <v>30</v>
       </c>
-      <c r="I20" s="325">
+      <c r="I20" s="323">
         <v>30</v>
       </c>
-      <c r="J20" s="325">
+      <c r="J20" s="323">
         <v>35</v>
       </c>
-      <c r="K20" s="325">
+      <c r="K20" s="323">
         <v>35</v>
       </c>
-      <c r="L20" s="325">
+      <c r="L20" s="323">
         <v>44</v>
       </c>
-      <c r="M20" s="325">
+      <c r="M20" s="323">
         <v>54</v>
       </c>
-      <c r="N20" s="325">
+      <c r="N20" s="323">
         <v>59</v>
       </c>
-      <c r="O20" s="325">
+      <c r="O20" s="323">
         <v>59</v>
       </c>
-      <c r="P20" s="325">
+      <c r="P20" s="323">
         <v>81</v>
       </c>
-      <c r="Q20" s="325">
+      <c r="Q20" s="323">
         <v>79</v>
       </c>
-      <c r="R20" s="325">
+      <c r="R20" s="323">
         <v>82</v>
       </c>
-      <c r="S20" s="325">
+      <c r="S20" s="323">
         <v>100</v>
       </c>
-      <c r="T20" s="325">
+      <c r="T20" s="323">
         <v>62</v>
       </c>
-      <c r="U20" s="325">
+      <c r="U20" s="323">
         <v>32</v>
       </c>
-      <c r="V20" s="324">
+      <c r="V20" s="322">
         <v>100</v>
       </c>
-      <c r="W20" s="325">
+      <c r="W20" s="323">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="2:23">
       <c r="B21" s="301">
         <v>13</v>
       </c>
       <c r="C21" s="302">
         <f t="shared" si="0"/>
         <v>2013</v>
       </c>
-      <c r="D21" s="329">
+      <c r="D21" s="327">
         <v>91</v>
       </c>
-      <c r="E21" s="329">
+      <c r="E21" s="327">
         <v>10</v>
       </c>
-      <c r="F21" s="329">
+      <c r="F21" s="327">
         <v>30</v>
       </c>
-      <c r="G21" s="329">
+      <c r="G21" s="327">
         <v>30</v>
       </c>
-      <c r="H21" s="329">
+      <c r="H21" s="327">
         <v>30</v>
       </c>
-      <c r="I21" s="329">
+      <c r="I21" s="327">
         <v>30</v>
       </c>
-      <c r="J21" s="330">
+      <c r="J21" s="328">
         <v>31</v>
       </c>
-      <c r="K21" s="330">
+      <c r="K21" s="328">
         <v>30</v>
       </c>
-      <c r="L21" s="329">
+      <c r="L21" s="327">
         <v>35</v>
       </c>
-      <c r="M21" s="329">
+      <c r="M21" s="327">
         <v>47</v>
       </c>
-      <c r="N21" s="329">
+      <c r="N21" s="327">
         <v>50</v>
       </c>
-      <c r="O21" s="329">
+      <c r="O21" s="327">
         <v>50</v>
       </c>
-      <c r="P21" s="329">
+      <c r="P21" s="327">
         <v>76</v>
       </c>
-      <c r="Q21" s="329">
+      <c r="Q21" s="327">
         <v>72</v>
       </c>
-      <c r="R21" s="329">
+      <c r="R21" s="327">
         <v>76</v>
       </c>
-      <c r="S21" s="329">
+      <c r="S21" s="327">
         <v>97</v>
       </c>
-      <c r="T21" s="329">
+      <c r="T21" s="327">
         <v>54</v>
       </c>
-      <c r="U21" s="329">
+      <c r="U21" s="327">
         <v>32</v>
       </c>
-      <c r="V21" s="328">
+      <c r="V21" s="326">
         <v>98</v>
       </c>
-      <c r="W21" s="329">
+      <c r="W21" s="327">
         <v>97</v>
       </c>
     </row>
     <row r="22" spans="2:23">
       <c r="B22" s="299">
         <v>14</v>
       </c>
       <c r="C22" s="300">
         <f t="shared" si="0"/>
         <v>2012</v>
       </c>
-      <c r="D22" s="325">
+      <c r="D22" s="323">
         <v>89</v>
       </c>
-      <c r="E22" s="325">
+      <c r="E22" s="323">
         <v>10</v>
       </c>
-      <c r="F22" s="325">
+      <c r="F22" s="323">
         <v>31</v>
       </c>
-      <c r="G22" s="325">
+      <c r="G22" s="323">
         <v>31</v>
       </c>
-      <c r="H22" s="325">
+      <c r="H22" s="323">
         <v>31</v>
       </c>
-      <c r="I22" s="325">
+      <c r="I22" s="323">
         <v>31</v>
       </c>
-      <c r="J22" s="325">
+      <c r="J22" s="323">
         <v>31</v>
       </c>
-      <c r="K22" s="325">
+      <c r="K22" s="323">
         <v>31</v>
       </c>
-      <c r="L22" s="326">
+      <c r="L22" s="324">
         <v>31</v>
       </c>
-      <c r="M22" s="325">
+      <c r="M22" s="323">
         <v>38</v>
       </c>
-      <c r="N22" s="325">
+      <c r="N22" s="323">
         <v>44</v>
       </c>
-      <c r="O22" s="325">
+      <c r="O22" s="323">
         <v>44</v>
       </c>
-      <c r="P22" s="325">
+      <c r="P22" s="323">
         <v>72</v>
       </c>
-      <c r="Q22" s="325">
+      <c r="Q22" s="323">
         <v>68</v>
       </c>
-      <c r="R22" s="325">
+      <c r="R22" s="323">
         <v>72</v>
       </c>
-      <c r="S22" s="325">
+      <c r="S22" s="323">
         <v>97</v>
       </c>
-      <c r="T22" s="325">
+      <c r="T22" s="323">
         <v>47</v>
       </c>
-      <c r="U22" s="325">
+      <c r="U22" s="323">
         <v>33</v>
       </c>
-      <c r="V22" s="324">
+      <c r="V22" s="322">
         <v>98</v>
       </c>
-      <c r="W22" s="325">
+      <c r="W22" s="323">
         <v>96</v>
       </c>
     </row>
     <row r="23" spans="2:23">
       <c r="B23" s="301">
         <v>15</v>
       </c>
       <c r="C23" s="302">
         <f t="shared" si="0"/>
         <v>2011</v>
       </c>
-      <c r="D23" s="329">
+      <c r="D23" s="327">
         <v>87</v>
       </c>
-      <c r="E23" s="329">
+      <c r="E23" s="327">
         <v>10</v>
       </c>
-      <c r="F23" s="329">
+      <c r="F23" s="327">
         <v>32</v>
       </c>
-      <c r="G23" s="329">
+      <c r="G23" s="327">
         <v>32</v>
       </c>
-      <c r="H23" s="329">
+      <c r="H23" s="327">
         <v>32</v>
       </c>
-      <c r="I23" s="329">
+      <c r="I23" s="327">
         <v>32</v>
       </c>
-      <c r="J23" s="329">
+      <c r="J23" s="327">
         <v>32</v>
       </c>
-      <c r="K23" s="329">
+      <c r="K23" s="327">
         <v>32</v>
       </c>
-      <c r="L23" s="329">
+      <c r="L23" s="327">
         <v>32</v>
       </c>
-      <c r="M23" s="331">
+      <c r="M23" s="329">
         <v>33</v>
       </c>
-      <c r="N23" s="329">
+      <c r="N23" s="327">
         <v>37</v>
       </c>
-      <c r="O23" s="329">
+      <c r="O23" s="327">
         <v>37</v>
       </c>
-      <c r="P23" s="329">
+      <c r="P23" s="327">
         <v>68</v>
       </c>
-      <c r="Q23" s="329">
+      <c r="Q23" s="327">
         <v>63</v>
       </c>
-      <c r="R23" s="329">
+      <c r="R23" s="327">
         <v>68</v>
       </c>
-      <c r="S23" s="328">
+      <c r="S23" s="326">
         <v>97</v>
       </c>
-      <c r="T23" s="329">
+      <c r="T23" s="327">
         <v>39</v>
       </c>
-      <c r="U23" s="329">
+      <c r="U23" s="327">
         <v>34</v>
       </c>
-      <c r="V23" s="328">
+      <c r="V23" s="326">
         <v>98</v>
       </c>
-      <c r="W23" s="329">
+      <c r="W23" s="327">
         <v>94</v>
       </c>
     </row>
     <row r="24" spans="2:23">
       <c r="B24" s="299">
         <v>16</v>
       </c>
       <c r="C24" s="300">
         <f t="shared" si="0"/>
         <v>2010</v>
       </c>
-      <c r="D24" s="325">
+      <c r="D24" s="323">
         <v>80</v>
       </c>
-      <c r="E24" s="325">
+      <c r="E24" s="323">
         <v>10</v>
       </c>
-      <c r="F24" s="325">
+      <c r="F24" s="323">
         <v>32</v>
       </c>
-      <c r="G24" s="325">
+      <c r="G24" s="323">
         <v>32</v>
       </c>
-      <c r="H24" s="325">
+      <c r="H24" s="323">
         <v>32</v>
       </c>
-      <c r="I24" s="325">
+      <c r="I24" s="323">
         <v>32</v>
       </c>
-      <c r="J24" s="325">
+      <c r="J24" s="323">
         <v>32</v>
       </c>
-      <c r="K24" s="325">
+      <c r="K24" s="323">
         <v>32</v>
       </c>
-      <c r="L24" s="325">
+      <c r="L24" s="323">
         <v>32</v>
       </c>
-      <c r="M24" s="325">
+      <c r="M24" s="323">
         <v>33</v>
       </c>
-      <c r="N24" s="326">
+      <c r="N24" s="324">
         <v>32</v>
       </c>
-      <c r="O24" s="326">
+      <c r="O24" s="324">
         <v>32</v>
       </c>
-      <c r="P24" s="325">
+      <c r="P24" s="323">
         <v>61</v>
       </c>
-      <c r="Q24" s="325">
+      <c r="Q24" s="323">
         <v>56</v>
       </c>
-      <c r="R24" s="325">
+      <c r="R24" s="323">
         <v>60</v>
       </c>
-      <c r="S24" s="324">
+      <c r="S24" s="322">
         <v>96</v>
       </c>
-      <c r="T24" s="326">
+      <c r="T24" s="324">
         <v>33</v>
       </c>
-      <c r="U24" s="325">
+      <c r="U24" s="323">
         <v>33</v>
       </c>
-      <c r="V24" s="324">
+      <c r="V24" s="322">
         <v>97</v>
       </c>
-      <c r="W24" s="325">
+      <c r="W24" s="323">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="2:23">
       <c r="B25" s="301">
         <v>17</v>
       </c>
       <c r="C25" s="302">
         <f t="shared" si="0"/>
         <v>2009</v>
       </c>
-      <c r="D25" s="329">
+      <c r="D25" s="327">
         <v>77</v>
       </c>
-      <c r="E25" s="329">
+      <c r="E25" s="327">
         <v>10</v>
       </c>
-      <c r="F25" s="329">
+      <c r="F25" s="327">
         <v>33</v>
       </c>
-      <c r="G25" s="329">
+      <c r="G25" s="327">
         <v>33</v>
       </c>
-      <c r="H25" s="329">
+      <c r="H25" s="327">
         <v>33</v>
       </c>
-      <c r="I25" s="329">
+      <c r="I25" s="327">
         <v>33</v>
       </c>
-      <c r="J25" s="329">
+      <c r="J25" s="327">
         <v>33</v>
       </c>
-      <c r="K25" s="329">
+      <c r="K25" s="327">
         <v>33</v>
       </c>
-      <c r="L25" s="329">
+      <c r="L25" s="327">
         <v>33</v>
       </c>
-      <c r="M25" s="329">
+      <c r="M25" s="327">
         <v>34</v>
       </c>
-      <c r="N25" s="329">
+      <c r="N25" s="327">
         <v>33</v>
       </c>
-      <c r="O25" s="329">
+      <c r="O25" s="327">
         <v>33</v>
       </c>
-      <c r="P25" s="329">
+      <c r="P25" s="327">
         <v>56</v>
       </c>
-      <c r="Q25" s="329">
+      <c r="Q25" s="327">
         <v>51</v>
       </c>
-      <c r="R25" s="329">
+      <c r="R25" s="327">
         <v>56</v>
       </c>
-      <c r="S25" s="328">
+      <c r="S25" s="326">
         <v>94</v>
       </c>
-      <c r="T25" s="329">
+      <c r="T25" s="327">
         <v>34</v>
       </c>
-      <c r="U25" s="329">
+      <c r="U25" s="327">
         <v>34</v>
       </c>
-      <c r="V25" s="328">
+      <c r="V25" s="326">
         <v>95</v>
       </c>
-      <c r="W25" s="329">
+      <c r="W25" s="327">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="2:23">
       <c r="B26" s="299">
         <v>18</v>
       </c>
       <c r="C26" s="300">
         <f t="shared" si="0"/>
         <v>2008</v>
       </c>
-      <c r="D26" s="325">
+      <c r="D26" s="323">
         <v>75</v>
       </c>
-      <c r="E26" s="325">
+      <c r="E26" s="323">
         <v>10</v>
       </c>
-      <c r="F26" s="325">
+      <c r="F26" s="323">
         <v>34</v>
       </c>
-      <c r="G26" s="325">
+      <c r="G26" s="323">
         <v>34</v>
       </c>
-      <c r="H26" s="325">
+      <c r="H26" s="323">
         <v>34</v>
       </c>
-      <c r="I26" s="325">
+      <c r="I26" s="323">
         <v>34</v>
       </c>
-      <c r="J26" s="325">
+      <c r="J26" s="323">
         <v>34</v>
       </c>
-      <c r="K26" s="325">
+      <c r="K26" s="323">
         <v>34</v>
       </c>
-      <c r="L26" s="325">
+      <c r="L26" s="323">
         <v>34</v>
       </c>
-      <c r="M26" s="325">
+      <c r="M26" s="323">
         <v>36</v>
       </c>
-      <c r="N26" s="325">
+      <c r="N26" s="323">
         <v>34</v>
       </c>
-      <c r="O26" s="325">
+      <c r="O26" s="323">
         <v>34</v>
       </c>
-      <c r="P26" s="325">
+      <c r="P26" s="323">
         <v>51</v>
       </c>
-      <c r="Q26" s="325">
+      <c r="Q26" s="323">
         <v>45</v>
       </c>
-      <c r="R26" s="325">
+      <c r="R26" s="323">
         <v>51</v>
       </c>
-      <c r="S26" s="324">
+      <c r="S26" s="322">
         <v>94</v>
       </c>
-      <c r="T26" s="325">
+      <c r="T26" s="323">
         <v>36</v>
       </c>
-      <c r="U26" s="325">
+      <c r="U26" s="323">
         <v>36</v>
       </c>
-      <c r="V26" s="324">
+      <c r="V26" s="322">
         <v>95</v>
       </c>
-      <c r="W26" s="325">
+      <c r="W26" s="323">
         <v>84</v>
       </c>
     </row>
     <row r="27" spans="2:23">
       <c r="B27" s="301">
         <v>19</v>
       </c>
       <c r="C27" s="302">
         <f t="shared" si="0"/>
         <v>2007</v>
       </c>
-      <c r="D27" s="329">
+      <c r="D27" s="327">
         <v>74</v>
       </c>
-      <c r="E27" s="329">
+      <c r="E27" s="327">
         <v>10</v>
       </c>
-      <c r="F27" s="329">
+      <c r="F27" s="327">
         <v>36</v>
       </c>
-      <c r="G27" s="329">
+      <c r="G27" s="327">
         <v>36</v>
       </c>
-      <c r="H27" s="329">
+      <c r="H27" s="327">
         <v>36</v>
       </c>
-      <c r="I27" s="329">
+      <c r="I27" s="327">
         <v>36</v>
       </c>
-      <c r="J27" s="329">
+      <c r="J27" s="327">
         <v>37</v>
       </c>
-      <c r="K27" s="329">
+      <c r="K27" s="327">
         <v>36</v>
       </c>
-      <c r="L27" s="329">
+      <c r="L27" s="327">
         <v>36</v>
       </c>
-      <c r="M27" s="329">
+      <c r="M27" s="327">
         <v>38</v>
       </c>
-      <c r="N27" s="329">
+      <c r="N27" s="327">
         <v>37</v>
       </c>
-      <c r="O27" s="329">
+      <c r="O27" s="327">
         <v>36</v>
       </c>
-      <c r="P27" s="329">
+      <c r="P27" s="327">
         <v>46</v>
       </c>
-      <c r="Q27" s="329">
+      <c r="Q27" s="327">
         <v>40</v>
       </c>
-      <c r="R27" s="329">
+      <c r="R27" s="327">
         <v>47</v>
       </c>
-      <c r="S27" s="328">
+      <c r="S27" s="326">
         <v>92</v>
       </c>
-      <c r="T27" s="329">
+      <c r="T27" s="327">
         <v>38</v>
       </c>
-      <c r="U27" s="329">
+      <c r="U27" s="327">
         <v>38</v>
       </c>
-      <c r="V27" s="328">
+      <c r="V27" s="326">
         <v>93</v>
       </c>
-      <c r="W27" s="329">
+      <c r="W27" s="327">
         <v>81</v>
       </c>
     </row>
     <row r="28" spans="2:23">
       <c r="B28" s="299">
         <v>20</v>
       </c>
       <c r="C28" s="300">
         <f t="shared" si="0"/>
         <v>2006</v>
       </c>
-      <c r="D28" s="325">
+      <c r="D28" s="323">
         <v>72</v>
       </c>
-      <c r="E28" s="325">
+      <c r="E28" s="323">
         <v>10</v>
       </c>
-      <c r="F28" s="325">
+      <c r="F28" s="323">
         <v>38</v>
       </c>
-      <c r="G28" s="325">
+      <c r="G28" s="323">
         <v>38</v>
       </c>
-      <c r="H28" s="325">
+      <c r="H28" s="323">
         <v>38</v>
       </c>
-      <c r="I28" s="325">
+      <c r="I28" s="323">
         <v>38</v>
       </c>
-      <c r="J28" s="325">
+      <c r="J28" s="323">
         <v>38</v>
       </c>
-      <c r="K28" s="325">
+      <c r="K28" s="323">
         <v>38</v>
       </c>
-      <c r="L28" s="325">
+      <c r="L28" s="323">
         <v>38</v>
       </c>
-      <c r="M28" s="325">
+      <c r="M28" s="323">
         <v>40</v>
       </c>
-      <c r="N28" s="325">
+      <c r="N28" s="323">
         <v>38</v>
       </c>
-      <c r="O28" s="325">
+      <c r="O28" s="323">
         <v>38</v>
       </c>
-      <c r="P28" s="325">
+      <c r="P28" s="323">
         <v>41</v>
       </c>
-      <c r="Q28" s="327">
+      <c r="Q28" s="325">
         <v>38</v>
       </c>
-      <c r="R28" s="325">
+      <c r="R28" s="323">
         <v>42</v>
       </c>
-      <c r="S28" s="324">
+      <c r="S28" s="322">
         <v>92</v>
       </c>
-      <c r="T28" s="325">
+      <c r="T28" s="323">
         <v>40</v>
       </c>
-      <c r="U28" s="325">
+      <c r="U28" s="323">
         <v>40</v>
       </c>
-      <c r="V28" s="324">
+      <c r="V28" s="322">
         <v>93</v>
       </c>
-      <c r="W28" s="325">
+      <c r="W28" s="323">
         <v>79</v>
       </c>
     </row>
     <row r="29" spans="2:23">
       <c r="B29" s="301">
         <v>21</v>
       </c>
       <c r="C29" s="302">
         <f t="shared" si="0"/>
         <v>2005</v>
       </c>
-      <c r="D29" s="329">
+      <c r="D29" s="327">
         <v>69</v>
       </c>
-      <c r="E29" s="329">
+      <c r="E29" s="327">
         <v>10</v>
       </c>
-      <c r="F29" s="329">
+      <c r="F29" s="327">
         <v>41</v>
       </c>
-      <c r="G29" s="329">
+      <c r="G29" s="327">
         <v>41</v>
       </c>
-      <c r="H29" s="329">
+      <c r="H29" s="327">
         <v>41</v>
       </c>
-      <c r="I29" s="329">
+      <c r="I29" s="327">
         <v>41</v>
       </c>
-      <c r="J29" s="329">
+      <c r="J29" s="327">
         <v>41</v>
       </c>
-      <c r="K29" s="329">
+      <c r="K29" s="327">
         <v>41</v>
       </c>
-      <c r="L29" s="329">
+      <c r="L29" s="327">
         <v>41</v>
       </c>
-      <c r="M29" s="329">
+      <c r="M29" s="327">
         <v>44</v>
       </c>
-      <c r="N29" s="329">
+      <c r="N29" s="327">
         <v>41</v>
       </c>
-      <c r="O29" s="329">
+      <c r="O29" s="327">
         <v>41</v>
       </c>
-      <c r="P29" s="330">
+      <c r="P29" s="328">
         <v>40</v>
       </c>
-      <c r="Q29" s="329">
+      <c r="Q29" s="327">
         <v>41</v>
       </c>
-      <c r="R29" s="330">
+      <c r="R29" s="328">
         <v>41</v>
       </c>
-      <c r="S29" s="328">
+      <c r="S29" s="326">
         <v>91</v>
       </c>
-      <c r="T29" s="329">
+      <c r="T29" s="327">
         <v>44</v>
       </c>
-      <c r="U29" s="329">
+      <c r="U29" s="327">
         <v>44</v>
       </c>
-      <c r="V29" s="328">
+      <c r="V29" s="326">
         <v>92</v>
       </c>
-      <c r="W29" s="329">
+      <c r="W29" s="327">
         <v>77</v>
       </c>
     </row>
     <row r="30" spans="2:23">
       <c r="B30" s="299">
         <v>22</v>
       </c>
       <c r="C30" s="300">
         <f t="shared" si="0"/>
         <v>2004</v>
       </c>
-      <c r="D30" s="325">
+      <c r="D30" s="323">
         <v>65</v>
       </c>
-      <c r="E30" s="325">
+      <c r="E30" s="323">
         <v>10</v>
       </c>
-      <c r="F30" s="325">
+      <c r="F30" s="323">
         <v>43</v>
       </c>
-      <c r="G30" s="325">
+      <c r="G30" s="323">
         <v>42</v>
       </c>
-      <c r="H30" s="325">
+      <c r="H30" s="323">
         <v>43</v>
       </c>
-      <c r="I30" s="325">
+      <c r="I30" s="323">
         <v>42</v>
       </c>
-      <c r="J30" s="325">
+      <c r="J30" s="323">
         <v>43</v>
       </c>
-      <c r="K30" s="325">
+      <c r="K30" s="323">
         <v>42</v>
       </c>
-      <c r="L30" s="325">
+      <c r="L30" s="323">
         <v>42</v>
       </c>
-      <c r="M30" s="325">
+      <c r="M30" s="323">
         <v>47</v>
       </c>
-      <c r="N30" s="325">
+      <c r="N30" s="323">
         <v>43</v>
       </c>
-      <c r="O30" s="325">
+      <c r="O30" s="323">
         <v>43</v>
       </c>
-      <c r="P30" s="325">
+      <c r="P30" s="323">
         <v>41</v>
       </c>
-      <c r="Q30" s="325">
+      <c r="Q30" s="323">
         <v>43</v>
       </c>
-      <c r="R30" s="325">
+      <c r="R30" s="323">
         <v>43</v>
       </c>
-      <c r="S30" s="324">
+      <c r="S30" s="322">
         <v>91</v>
       </c>
-      <c r="T30" s="325">
+      <c r="T30" s="323">
         <v>47</v>
       </c>
-      <c r="U30" s="325">
+      <c r="U30" s="323">
         <v>47</v>
       </c>
-      <c r="V30" s="324">
+      <c r="V30" s="322">
         <v>92</v>
       </c>
-      <c r="W30" s="325">
+      <c r="W30" s="323">
         <v>73</v>
       </c>
     </row>
     <row r="31" spans="2:23">
       <c r="B31" s="301">
         <v>23</v>
       </c>
       <c r="C31" s="302">
         <f t="shared" si="0"/>
         <v>2003</v>
       </c>
-      <c r="D31" s="329">
+      <c r="D31" s="327">
         <v>60</v>
       </c>
-      <c r="E31" s="329">
+      <c r="E31" s="327">
         <v>10</v>
       </c>
-      <c r="F31" s="329">
+      <c r="F31" s="327">
         <v>44</v>
       </c>
-      <c r="G31" s="329">
+      <c r="G31" s="327">
         <v>43</v>
       </c>
-      <c r="H31" s="329">
+      <c r="H31" s="327">
         <v>44</v>
       </c>
-      <c r="I31" s="329">
+      <c r="I31" s="327">
         <v>43</v>
       </c>
-      <c r="J31" s="329">
+      <c r="J31" s="327">
         <v>43</v>
       </c>
-      <c r="K31" s="329">
+      <c r="K31" s="327">
         <v>43</v>
       </c>
-      <c r="L31" s="329">
+      <c r="L31" s="327">
         <v>43</v>
       </c>
-      <c r="M31" s="329">
+      <c r="M31" s="327">
         <v>47</v>
       </c>
-      <c r="N31" s="329">
+      <c r="N31" s="327">
         <v>43</v>
       </c>
-      <c r="O31" s="329">
+      <c r="O31" s="327">
         <v>44</v>
       </c>
-      <c r="P31" s="329">
+      <c r="P31" s="327">
         <v>42</v>
       </c>
-      <c r="Q31" s="329">
+      <c r="Q31" s="327">
         <v>43</v>
       </c>
-      <c r="R31" s="329">
+      <c r="R31" s="327">
         <v>44</v>
       </c>
-      <c r="S31" s="328">
+      <c r="S31" s="326">
         <v>90</v>
       </c>
-      <c r="T31" s="329">
+      <c r="T31" s="327">
         <v>47</v>
       </c>
-      <c r="U31" s="329">
+      <c r="U31" s="327">
         <v>47</v>
       </c>
-      <c r="V31" s="328">
+      <c r="V31" s="326">
         <v>91</v>
       </c>
-      <c r="W31" s="329">
+      <c r="W31" s="327">
         <v>67</v>
       </c>
     </row>
     <row r="32" spans="2:23">
       <c r="B32" s="299">
         <v>24</v>
       </c>
       <c r="C32" s="300">
         <f t="shared" si="0"/>
         <v>2002</v>
       </c>
-      <c r="D32" s="325">
+      <c r="D32" s="323">
         <v>54</v>
       </c>
-      <c r="E32" s="325">
+      <c r="E32" s="323">
         <v>10</v>
       </c>
-      <c r="F32" s="325">
+      <c r="F32" s="323">
         <v>44</v>
       </c>
-      <c r="G32" s="325">
+      <c r="G32" s="323">
         <v>43</v>
       </c>
-      <c r="H32" s="325">
+      <c r="H32" s="323">
         <v>44</v>
       </c>
-      <c r="I32" s="325">
+      <c r="I32" s="323">
         <v>43</v>
       </c>
-      <c r="J32" s="325">
+      <c r="J32" s="323">
         <v>44</v>
       </c>
-      <c r="K32" s="325">
+      <c r="K32" s="323">
         <v>43</v>
       </c>
-      <c r="L32" s="325">
+      <c r="L32" s="323">
         <v>43</v>
       </c>
-      <c r="M32" s="325">
+      <c r="M32" s="323">
         <v>48</v>
       </c>
-      <c r="N32" s="325">
+      <c r="N32" s="323">
         <v>44</v>
       </c>
-      <c r="O32" s="325">
+      <c r="O32" s="323">
         <v>44</v>
       </c>
-      <c r="P32" s="325">
+      <c r="P32" s="323">
         <v>42</v>
       </c>
-      <c r="Q32" s="325">
+      <c r="Q32" s="323">
         <v>44</v>
       </c>
-      <c r="R32" s="325">
+      <c r="R32" s="323">
         <v>44</v>
       </c>
-      <c r="S32" s="324">
+      <c r="S32" s="322">
         <v>90</v>
       </c>
-      <c r="T32" s="325">
+      <c r="T32" s="323">
         <v>48</v>
       </c>
-      <c r="U32" s="325">
+      <c r="U32" s="323">
         <v>48</v>
       </c>
-      <c r="V32" s="324">
+      <c r="V32" s="322">
         <v>91</v>
       </c>
-      <c r="W32" s="325">
+      <c r="W32" s="323">
         <v>60</v>
       </c>
     </row>
     <row r="33" spans="2:23">
       <c r="B33" s="301">
         <v>25</v>
       </c>
       <c r="C33" s="302">
         <f t="shared" si="0"/>
         <v>2001</v>
       </c>
-      <c r="D33" s="329">
+      <c r="D33" s="327">
         <v>48</v>
       </c>
-      <c r="E33" s="329">
+      <c r="E33" s="327">
         <v>10</v>
       </c>
-      <c r="F33" s="329">
+      <c r="F33" s="327">
         <v>44</v>
       </c>
-      <c r="G33" s="329">
+      <c r="G33" s="327">
         <v>43</v>
       </c>
-      <c r="H33" s="329">
+      <c r="H33" s="327">
         <v>44</v>
       </c>
-      <c r="I33" s="329">
+      <c r="I33" s="327">
         <v>43</v>
       </c>
-      <c r="J33" s="329">
+      <c r="J33" s="327">
         <v>44</v>
       </c>
-      <c r="K33" s="329">
+      <c r="K33" s="327">
         <v>43</v>
       </c>
-      <c r="L33" s="329">
+      <c r="L33" s="327">
         <v>43</v>
       </c>
-      <c r="M33" s="329">
+      <c r="M33" s="327">
         <v>49</v>
       </c>
-      <c r="N33" s="329">
+      <c r="N33" s="327">
         <v>44</v>
       </c>
-      <c r="O33" s="329">
+      <c r="O33" s="327">
         <v>44</v>
       </c>
-      <c r="P33" s="329">
+      <c r="P33" s="327">
         <v>42</v>
       </c>
-      <c r="Q33" s="329">
+      <c r="Q33" s="327">
         <v>44</v>
       </c>
-      <c r="R33" s="329">
+      <c r="R33" s="327">
         <v>44</v>
       </c>
-      <c r="S33" s="328">
+      <c r="S33" s="326">
         <v>89</v>
       </c>
-      <c r="T33" s="329">
+      <c r="T33" s="327">
         <v>49</v>
       </c>
-      <c r="U33" s="329">
+      <c r="U33" s="327">
         <v>49</v>
       </c>
-      <c r="V33" s="328">
+      <c r="V33" s="326">
         <v>90</v>
       </c>
-      <c r="W33" s="329">
+      <c r="W33" s="327">
         <v>54</v>
       </c>
     </row>
     <row r="34" spans="2:23">
       <c r="B34" s="299">
         <v>26</v>
       </c>
       <c r="C34" s="300">
         <f t="shared" si="0"/>
         <v>2000</v>
       </c>
-      <c r="D34" s="326">
+      <c r="D34" s="324">
         <v>44</v>
       </c>
-      <c r="E34" s="325">
+      <c r="E34" s="323">
         <v>10</v>
       </c>
-      <c r="F34" s="325">
+      <c r="F34" s="323">
         <v>45</v>
       </c>
-      <c r="G34" s="325">
+      <c r="G34" s="323">
         <v>44</v>
       </c>
-      <c r="H34" s="325">
+      <c r="H34" s="323">
         <v>45</v>
       </c>
-      <c r="I34" s="325">
+      <c r="I34" s="323">
         <v>44</v>
       </c>
-      <c r="J34" s="325">
+      <c r="J34" s="323">
         <v>45</v>
       </c>
-      <c r="K34" s="325">
+      <c r="K34" s="323">
         <v>44</v>
       </c>
-      <c r="L34" s="325">
+      <c r="L34" s="323">
         <v>44</v>
       </c>
-      <c r="M34" s="325">
+      <c r="M34" s="323">
         <v>51</v>
       </c>
-      <c r="N34" s="325">
+      <c r="N34" s="323">
         <v>45</v>
       </c>
-      <c r="O34" s="325">
+      <c r="O34" s="323">
         <v>45</v>
       </c>
-      <c r="P34" s="325">
+      <c r="P34" s="323">
         <v>43</v>
       </c>
-      <c r="Q34" s="325">
+      <c r="Q34" s="323">
         <v>45</v>
       </c>
-      <c r="R34" s="325">
+      <c r="R34" s="323">
         <v>45</v>
       </c>
-      <c r="S34" s="324">
+      <c r="S34" s="322">
         <v>89</v>
       </c>
-      <c r="T34" s="325">
+      <c r="T34" s="323">
         <v>51</v>
       </c>
-      <c r="U34" s="325">
+      <c r="U34" s="323">
         <v>51</v>
       </c>
-      <c r="V34" s="324">
+      <c r="V34" s="322">
         <v>90</v>
       </c>
-      <c r="W34" s="326">
+      <c r="W34" s="324">
         <v>49</v>
       </c>
     </row>
     <row r="35" spans="2:23">
       <c r="B35" s="301">
         <v>27</v>
       </c>
       <c r="C35" s="302">
         <f t="shared" si="0"/>
         <v>1999</v>
       </c>
-      <c r="D35" s="329">
+      <c r="D35" s="327">
         <v>44</v>
       </c>
-      <c r="E35" s="329">
+      <c r="E35" s="327">
         <v>10</v>
       </c>
-      <c r="F35" s="329">
+      <c r="F35" s="327">
         <v>45</v>
       </c>
-      <c r="G35" s="329">
+      <c r="G35" s="327">
         <v>44</v>
       </c>
-      <c r="H35" s="329">
+      <c r="H35" s="327">
         <v>45</v>
       </c>
-      <c r="I35" s="329">
+      <c r="I35" s="327">
         <v>44</v>
       </c>
-      <c r="J35" s="329">
+      <c r="J35" s="327">
         <v>45</v>
       </c>
-      <c r="K35" s="329">
+      <c r="K35" s="327">
         <v>44</v>
       </c>
-      <c r="L35" s="329">
+      <c r="L35" s="327">
         <v>44</v>
       </c>
-      <c r="M35" s="329">
+      <c r="M35" s="327">
         <v>52</v>
       </c>
-      <c r="N35" s="329">
+      <c r="N35" s="327">
         <v>45</v>
       </c>
-      <c r="O35" s="329">
+      <c r="O35" s="327">
         <v>45</v>
       </c>
-      <c r="P35" s="329">
+      <c r="P35" s="327">
         <v>43</v>
       </c>
-      <c r="Q35" s="329">
+      <c r="Q35" s="327">
         <v>45</v>
       </c>
-      <c r="R35" s="329">
+      <c r="R35" s="327">
         <v>45</v>
       </c>
-      <c r="S35" s="328">
+      <c r="S35" s="326">
         <v>87</v>
       </c>
-      <c r="T35" s="329">
+      <c r="T35" s="327">
         <v>52</v>
       </c>
-      <c r="U35" s="329">
+      <c r="U35" s="327">
         <v>52</v>
       </c>
-      <c r="V35" s="328">
+      <c r="V35" s="326">
         <v>88</v>
       </c>
-      <c r="W35" s="329">
+      <c r="W35" s="327">
         <v>50</v>
       </c>
     </row>
     <row r="36" spans="2:23">
       <c r="B36" s="299">
         <v>28</v>
       </c>
       <c r="C36" s="300">
         <f t="shared" si="0"/>
         <v>1998</v>
       </c>
-      <c r="D36" s="325">
+      <c r="D36" s="323">
         <v>45</v>
       </c>
-      <c r="E36" s="325">
+      <c r="E36" s="323">
         <v>10</v>
       </c>
-      <c r="F36" s="325">
+      <c r="F36" s="323">
         <v>45</v>
       </c>
-      <c r="G36" s="325">
+      <c r="G36" s="323">
         <v>45</v>
       </c>
-      <c r="H36" s="325">
+      <c r="H36" s="323">
         <v>45</v>
       </c>
-      <c r="I36" s="325">
+      <c r="I36" s="323">
         <v>45</v>
       </c>
-      <c r="J36" s="325">
+      <c r="J36" s="323">
         <v>46</v>
       </c>
-      <c r="K36" s="325">
+      <c r="K36" s="323">
         <v>45</v>
       </c>
-      <c r="L36" s="325">
+      <c r="L36" s="323">
         <v>45</v>
       </c>
-      <c r="M36" s="325">
+      <c r="M36" s="323">
         <v>53</v>
       </c>
-      <c r="N36" s="325">
+      <c r="N36" s="323">
         <v>46</v>
       </c>
-      <c r="O36" s="325">
+      <c r="O36" s="323">
         <v>45</v>
       </c>
-      <c r="P36" s="325">
+      <c r="P36" s="323">
         <v>44</v>
       </c>
-      <c r="Q36" s="325">
+      <c r="Q36" s="323">
         <v>46</v>
       </c>
-      <c r="R36" s="325">
+      <c r="R36" s="323">
         <v>45</v>
       </c>
-      <c r="S36" s="324">
+      <c r="S36" s="322">
         <v>87</v>
       </c>
-      <c r="T36" s="325">
+      <c r="T36" s="323">
         <v>53</v>
       </c>
-      <c r="U36" s="325">
+      <c r="U36" s="323">
         <v>53</v>
       </c>
-      <c r="V36" s="324">
+      <c r="V36" s="322">
         <v>88</v>
       </c>
-      <c r="W36" s="325">
+      <c r="W36" s="323">
         <v>50</v>
       </c>
     </row>
     <row r="37" spans="2:23">
       <c r="B37" s="301">
         <v>29</v>
       </c>
       <c r="C37" s="302">
         <f t="shared" si="0"/>
         <v>1997</v>
       </c>
-      <c r="D37" s="329">
+      <c r="D37" s="327">
         <v>45</v>
       </c>
-      <c r="E37" s="329">
+      <c r="E37" s="327">
         <v>10</v>
       </c>
-      <c r="F37" s="329">
+      <c r="F37" s="327">
         <v>46</v>
       </c>
-      <c r="G37" s="329">
+      <c r="G37" s="327">
         <v>45</v>
       </c>
-      <c r="H37" s="329">
+      <c r="H37" s="327">
         <v>46</v>
       </c>
-      <c r="I37" s="329">
+      <c r="I37" s="327">
         <v>45</v>
       </c>
-      <c r="J37" s="329">
+      <c r="J37" s="327">
         <v>47</v>
       </c>
-      <c r="K37" s="329">
+      <c r="K37" s="327">
         <v>45</v>
       </c>
-      <c r="L37" s="329">
+      <c r="L37" s="327">
         <v>45</v>
       </c>
-      <c r="M37" s="329">
+      <c r="M37" s="327">
         <v>54</v>
       </c>
-      <c r="N37" s="329">
+      <c r="N37" s="327">
         <v>47</v>
       </c>
-      <c r="O37" s="329">
+      <c r="O37" s="327">
         <v>46</v>
       </c>
-      <c r="P37" s="329">
+      <c r="P37" s="327">
         <v>45</v>
       </c>
-      <c r="Q37" s="329">
+      <c r="Q37" s="327">
         <v>47</v>
       </c>
-      <c r="R37" s="329">
+      <c r="R37" s="327">
         <v>46</v>
       </c>
-      <c r="S37" s="328">
+      <c r="S37" s="326">
         <v>85</v>
       </c>
-      <c r="T37" s="329">
+      <c r="T37" s="327">
         <v>54</v>
       </c>
-      <c r="U37" s="329">
+      <c r="U37" s="327">
         <v>54</v>
       </c>
-      <c r="V37" s="328">
+      <c r="V37" s="326">
         <v>87</v>
       </c>
-      <c r="W37" s="329">
+      <c r="W37" s="327">
         <v>51</v>
       </c>
     </row>
     <row r="38" spans="2:23" ht="13.5" thickBot="1">
       <c r="B38" s="303">
         <v>30</v>
       </c>
       <c r="C38" s="300">
         <f t="shared" si="0"/>
         <v>1996</v>
       </c>
-      <c r="D38" s="325">
+      <c r="D38" s="323">
         <v>46</v>
       </c>
-      <c r="E38" s="325">
+      <c r="E38" s="323">
         <v>10</v>
       </c>
-      <c r="F38" s="325">
+      <c r="F38" s="323">
         <v>47</v>
       </c>
-      <c r="G38" s="325">
+      <c r="G38" s="323">
         <v>46</v>
       </c>
-      <c r="H38" s="325">
+      <c r="H38" s="323">
         <v>47</v>
       </c>
-      <c r="I38" s="325">
+      <c r="I38" s="323">
         <v>46</v>
       </c>
-      <c r="J38" s="325">
+      <c r="J38" s="323">
         <v>47</v>
       </c>
-      <c r="K38" s="325">
+      <c r="K38" s="323">
         <v>46</v>
       </c>
-      <c r="L38" s="325">
+      <c r="L38" s="323">
         <v>46</v>
       </c>
-      <c r="M38" s="325">
+      <c r="M38" s="323">
         <v>55</v>
       </c>
-      <c r="N38" s="325">
+      <c r="N38" s="323">
         <v>47</v>
       </c>
-      <c r="O38" s="325">
+      <c r="O38" s="323">
         <v>47</v>
       </c>
-      <c r="P38" s="325">
+      <c r="P38" s="323">
         <v>45</v>
       </c>
-      <c r="Q38" s="325">
+      <c r="Q38" s="323">
         <v>47</v>
       </c>
-      <c r="R38" s="325">
+      <c r="R38" s="323">
         <v>47</v>
       </c>
-      <c r="S38" s="324">
+      <c r="S38" s="322">
         <v>83</v>
       </c>
-      <c r="T38" s="325">
+      <c r="T38" s="323">
         <v>55</v>
       </c>
-      <c r="U38" s="325">
+      <c r="U38" s="323">
         <v>55</v>
       </c>
-      <c r="V38" s="324">
+      <c r="V38" s="322">
         <v>86</v>
       </c>
-      <c r="W38" s="325">
+      <c r="W38" s="323">
         <v>52</v>
       </c>
     </row>
     <row r="39" spans="2:23">
       <c r="W39" s="115"/>
     </row>
     <row r="40" spans="2:23">
       <c r="B40" s="102" t="s">
         <v>585</v>
       </c>
       <c r="C40" s="102" t="s">
         <v>597</v>
       </c>
       <c r="W40" s="115"/>
     </row>
     <row r="41" spans="2:23">
       <c r="C41" s="102" t="s">
         <v>598</v>
       </c>
       <c r="W41" s="115"/>
     </row>
     <row r="42" spans="2:23">
       <c r="C42" s="102" t="s">
         <v>599</v>
       </c>
@@ -41276,50 +41264,59 @@
 &amp;R
 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010034FC942C33666F4A859168EB163198B2" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7103e4b66a0cfb9cd8516c3fe473974d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="8594631d-6d2c-4a1f-9532-be9dc19a67ab" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8cd887e56e4b419699b8a8d6304ebd77" ns3:_="">
     <xsd:import namespace="8594631d-6d2c-4a1f-9532-be9dc19a67ab"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8594631d-6d2c-4a1f-9532-be9dc19a67ab" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -41425,97 +41422,88 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C726D39D-9A55-4413-A7D2-3F0EA706615A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="8594631d-6d2c-4a1f-9532-be9dc19a67ab"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56B911C4-988D-40BD-8175-B80591C49839}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3C75060-9526-44F3-A0CB-F31A326005A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8594631d-6d2c-4a1f-9532-be9dc19a67ab"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>16</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>