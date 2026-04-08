--- v0 (2025-11-10)
+++ v1 (2026-04-08)
@@ -14,94 +14,94 @@
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AllisonD\Website Updates Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A78DBCE9-95E0-4F4C-8DF6-24562C719B11}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1C61B597-239C-4314-9E87-D6A22619FC1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="786" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="786" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="25" r:id="rId1"/>
     <sheet name="Instructions Pg 1" sheetId="2" r:id="rId2"/>
     <sheet name="Summary Pg2" sheetId="3" r:id="rId3"/>
     <sheet name="Bldgs3" sheetId="6" r:id="rId4"/>
     <sheet name="Towers4" sheetId="34" r:id="rId5"/>
     <sheet name="Ant&amp;Mwvs5" sheetId="7" r:id="rId6"/>
     <sheet name="Power6" sheetId="35" r:id="rId7"/>
     <sheet name="Signal7" sheetId="11" r:id="rId8"/>
     <sheet name="Test8" sheetId="8" r:id="rId9"/>
     <sheet name="FF&amp;E9" sheetId="12" r:id="rId10"/>
     <sheet name="CWIP10" sheetId="5" r:id="rId11"/>
     <sheet name="Land11" sheetId="4" r:id="rId12"/>
     <sheet name="Leased12" sheetId="13" r:id="rId13"/>
     <sheet name="Pg13 ExemptInLieuTxCr8-7-03" sheetId="27" r:id="rId14"/>
     <sheet name="Pg14 IntangExempt" sheetId="30" r:id="rId15"/>
     <sheet name="Pg15LegalDescrip" sheetId="31" r:id="rId16"/>
     <sheet name="Pg16Income " sheetId="33" r:id="rId17"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Instructions Pg 1'!$A$1:$K$44</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="14">'Pg14 IntangExempt'!$A$1:$G$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="15">Pg15LegalDescrip!$A$1:$F$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="16">'Pg16Income '!$A$1:$I$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">Power6!$A$1:$H$28</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">Towers4!$A$1:$F$29</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="293" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="294" uniqueCount="200">
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>This form is the Annual Report for listing real and personal property assets subject to property tax as of January</t>
   </si>
   <si>
     <t>Property Report Instructions</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
@@ -724,77 +724,69 @@
   <si>
     <t>List all office furniture, fixtures, machines, and equipment, including computers, peripheral equipment, and software owned by the</t>
   </si>
   <si>
     <t xml:space="preserve">exemption.  The maximum value exempted for all qualified property purchased "used" in any one year is $150,000.  In the column </t>
   </si>
   <si>
     <t xml:space="preserve">labeled "New or Used," indicate the value for which you request the exemption for all property purchased "used."  The maximum value </t>
   </si>
   <si>
     <t>The information listed below must be consistent with the information listed on Idaho Form 49E, which you must attach to claim this</t>
   </si>
   <si>
     <t>You may elect a property tax exemption in lieu of the investment tax credit for qualified property under Idaho Code §63-3029B.  For the</t>
   </si>
   <si>
     <t xml:space="preserve">qualifications for this property tax exemption, see Idaho Code §63-3029B, Property Tax Administrative Rules 988 (IDAPA </t>
   </si>
   <si>
     <t>35.01.03.988) and 989 (IDAPA 35.01.03.989), and Income Tax Administrative Rule 719 (IDAPA 35.01.01.719).</t>
   </si>
   <si>
     <t>and providing access to have a usable site.  List leased and rented property on Schedule X of the report.</t>
   </si>
   <si>
-    <r>
-[...25 lines deleted...]
-    <t xml:space="preserve">You can submit a computer printout or other comparable report if it is complete and you clearly mark all asset groups (Schedules I through IX).  If you submit a computer printout, you must still complete the cover page and page 2 of this Annual Report.  Please submit the completed report by March 14, 2025, to the county assessor of the county where the property is located.  </t>
+    <t xml:space="preserve">deleted from your asset account during the 2025 calendar year. If you prefer, you can submit a complete itemized </t>
+  </si>
+  <si>
+    <t>1, 2026.  Report all assets, except properly registered motor vehicles.  If your company has submitted a complete</t>
+  </si>
+  <si>
+    <t>December 31, 2025.  This may include machinery, equipment, or buildings.</t>
+  </si>
+  <si>
+    <t>Return to county assessor's office by March 15, 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">You can submit a computer printout or other comparable report if it is complete and you clearly mark all asset groups (Schedules I through IX).  If you submit a computer printout, you must still complete the cover page and page 2 of this Annual Report.  Please submit the completed report by March 15, 2026, to the county assessor of the county where the property is located.  </t>
+  </si>
+  <si>
+    <t>Cost as of 12/31/25</t>
+  </si>
+  <si>
+    <t>P</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="General_)"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1860,84 +1852,85 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
+    <tabColor theme="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L46"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:I4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="7.42578125" customWidth="1"/>
     <col min="5" max="5" width="17.28515625" customWidth="1"/>
     <col min="6" max="8" width="12.42578125" customWidth="1"/>
     <col min="9" max="9" width="7.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A1" s="86"/>
       <c r="B1" s="93"/>
       <c r="C1" s="87"/>
       <c r="D1" s="87"/>
       <c r="E1" s="87"/>
       <c r="F1" s="87"/>
       <c r="G1" s="87"/>
       <c r="H1" s="87"/>
       <c r="I1" s="88"/>
     </row>
     <row r="2" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="89"/>
       <c r="B2" s="119">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C2" s="120"/>
       <c r="D2" s="120"/>
       <c r="E2" s="120"/>
       <c r="F2" s="120"/>
       <c r="G2" s="120"/>
       <c r="H2" s="120"/>
       <c r="I2" s="121"/>
     </row>
     <row r="3" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="89"/>
       <c r="B3" s="119" t="s">
         <v>46</v>
       </c>
       <c r="C3" s="120"/>
       <c r="D3" s="120"/>
       <c r="E3" s="120"/>
       <c r="F3" s="120"/>
       <c r="G3" s="120"/>
       <c r="H3" s="120"/>
       <c r="I3" s="121"/>
     </row>
     <row r="4" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="89"/>
       <c r="B4" s="119" t="s">
@@ -2180,51 +2173,51 @@
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="9"/>
     </row>
     <row r="34" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="13"/>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="14"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
       <c r="I34" s="21"/>
     </row>
     <row r="35" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="10"/>
       <c r="I35" s="9"/>
     </row>
     <row r="36" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="10"/>
       <c r="B36" s="22" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="I36" s="9"/>
     </row>
     <row r="37" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="10"/>
       <c r="I37" s="9"/>
     </row>
     <row r="38" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="10"/>
       <c r="I38" s="9"/>
     </row>
     <row r="39" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="10"/>
       <c r="I39" s="9"/>
     </row>
     <row r="40" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="10"/>
       <c r="I40" s="9"/>
     </row>
     <row r="41" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="10"/>
       <c r="I41" s="9"/>
     </row>
     <row r="42" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="10"/>
@@ -2728,64 +2721,65 @@
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
     </row>
     <row r="42" spans="1:8" ht="15" x14ac:dyDescent="0.2">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5"/>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 9&amp;R&amp;8EFO00194_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 9</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
+    <tabColor theme="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BM43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+    <sheetView topLeftCell="A3" workbookViewId="0">
+      <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="28.7109375" customWidth="1"/>
     <col min="3" max="3" width="66.85546875" customWidth="1"/>
     <col min="4" max="4" width="28.7109375" customWidth="1"/>
     <col min="5" max="5" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:65" x14ac:dyDescent="0.2">
       <c r="A1" s="86"/>
       <c r="B1" s="87"/>
       <c r="C1" s="87"/>
       <c r="D1" s="87"/>
       <c r="E1" s="88"/>
     </row>
     <row r="2" spans="1:65" x14ac:dyDescent="0.2">
       <c r="A2" s="89"/>
       <c r="B2" s="105"/>
       <c r="C2" s="105"/>
       <c r="D2" s="105"/>
       <c r="E2" s="106"/>
     </row>
@@ -3140,51 +3134,51 @@
       <c r="AY10" s="5"/>
       <c r="AZ10" s="5"/>
       <c r="BA10" s="5"/>
       <c r="BB10" s="5"/>
       <c r="BC10" s="5"/>
       <c r="BD10" s="5"/>
       <c r="BE10" s="5"/>
       <c r="BF10" s="5"/>
       <c r="BG10" s="5"/>
       <c r="BH10" s="5"/>
       <c r="BI10" s="5"/>
       <c r="BJ10" s="5"/>
       <c r="BK10" s="5"/>
       <c r="BL10" s="5"/>
       <c r="BM10" s="5"/>
     </row>
     <row r="11" spans="1:65" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="18"/>
       <c r="B11" s="101" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="101" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="101" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="E11" s="11"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
@@ -5364,51 +5358,51 @@
       <c r="AZ43" s="5"/>
       <c r="BA43" s="5"/>
       <c r="BB43" s="5"/>
       <c r="BC43" s="5"/>
       <c r="BD43" s="5"/>
       <c r="BE43" s="5"/>
       <c r="BF43" s="5"/>
       <c r="BG43" s="5"/>
       <c r="BH43" s="5"/>
       <c r="BI43" s="5"/>
       <c r="BJ43" s="5"/>
       <c r="BK43" s="5"/>
       <c r="BL43" s="5"/>
       <c r="BM43" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 10&amp;R&amp;8EFO00194_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 10</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="81" customWidth="1"/>
     <col min="3" max="3" width="20.28515625" customWidth="1"/>
     <col min="4" max="4" width="32" customWidth="1"/>
     <col min="5" max="5" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.2">
@@ -5720,63 +5714,63 @@
     </row>
     <row r="42" spans="1:5" ht="15" x14ac:dyDescent="0.2">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5"/>
       <c r="E42" s="5"/>
     </row>
     <row r="43" spans="1:5" ht="15" x14ac:dyDescent="0.2">
       <c r="A43" s="5"/>
       <c r="B43" s="5"/>
       <c r="C43" s="5"/>
       <c r="D43" s="5"/>
       <c r="E43" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 11&amp;R&amp;8EFO00194_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 11</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H33"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A3" workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="3" width="47" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" customWidth="1"/>
     <col min="8" max="8" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A1" s="86"/>
       <c r="B1" s="87"/>
       <c r="C1" s="87"/>
       <c r="D1" s="87"/>
       <c r="E1" s="87"/>
       <c r="F1" s="87"/>
       <c r="G1" s="87"/>
       <c r="H1" s="88"/>
     </row>
     <row r="2" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="131" t="s">
         <v>89</v>
       </c>
@@ -6085,64 +6079,64 @@
         <v>156</v>
       </c>
       <c r="H32" s="9"/>
     </row>
     <row r="33" spans="1:8" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="13"/>
       <c r="B33" s="20"/>
       <c r="C33" s="20"/>
       <c r="D33" s="20"/>
       <c r="E33" s="20"/>
       <c r="F33" s="20"/>
       <c r="G33" s="20"/>
       <c r="H33" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 12&amp;R&amp;8EFO00194_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 12</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A16" sqref="A16"/>
+      <selection activeCell="H17" sqref="H17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5703125" customWidth="1"/>
     <col min="2" max="2" width="61.42578125" customWidth="1"/>
     <col min="4" max="5" width="12.7109375" customWidth="1"/>
     <col min="6" max="6" width="22.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="86"/>
       <c r="B1" s="87"/>
       <c r="C1" s="87"/>
       <c r="D1" s="87"/>
       <c r="E1" s="87"/>
       <c r="F1" s="88"/>
     </row>
     <row r="2" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="138" t="s">
         <v>132</v>
       </c>
       <c r="B2" s="139"/>
       <c r="C2" s="139"/>
       <c r="D2" s="139"/>
@@ -6262,51 +6256,53 @@
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="23"/>
     </row>
     <row r="15" spans="1:6" ht="26.25" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A15" s="110" t="s">
         <v>167</v>
       </c>
       <c r="B15" s="111" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="111" t="s">
         <v>166</v>
       </c>
       <c r="D15" s="112" t="s">
         <v>168</v>
       </c>
       <c r="E15" s="112" t="s">
         <v>169</v>
       </c>
       <c r="F15" s="113" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="45"/>
+      <c r="A16" s="45" t="s">
+        <v>199</v>
+      </c>
       <c r="B16" s="46"/>
       <c r="C16" s="46"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="48"/>
     </row>
     <row r="17" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="45"/>
       <c r="B17" s="46"/>
       <c r="C17" s="46"/>
       <c r="D17" s="47"/>
       <c r="E17" s="47"/>
       <c r="F17" s="48"/>
     </row>
     <row r="18" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="45"/>
       <c r="B18" s="46"/>
       <c r="C18" s="46"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="48"/>
     </row>
     <row r="19" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="45"/>
       <c r="B19" s="46"/>
@@ -6467,51 +6463,51 @@
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A38" s="4"/>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 13&amp;R&amp;8EFO00194_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 13</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="59.5703125" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" customWidth="1"/>
     <col min="5" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="1.7109375" customWidth="1"/>
     <col min="9" max="9" width="16.42578125" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" customWidth="1"/>
@@ -7155,64 +7151,64 @@
       <c r="I58" s="8"/>
     </row>
     <row r="60" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A60" s="8"/>
       <c r="B60" s="8"/>
       <c r="C60" s="8"/>
       <c r="D60" s="8"/>
       <c r="E60" s="8"/>
       <c r="F60" s="8"/>
       <c r="G60" s="8"/>
       <c r="H60" s="8"/>
       <c r="I60" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 14&amp;R&amp;8EFO00194_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 14</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="I14" sqref="I14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.5703125" customWidth="1"/>
     <col min="2" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="6.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="142" t="s">
         <v>96</v>
       </c>
       <c r="B1" s="143"/>
       <c r="C1" s="143"/>
       <c r="D1" s="143"/>
       <c r="E1" s="143"/>
       <c r="F1" s="144"/>
     </row>
     <row r="2" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="138" t="s">
         <v>112</v>
       </c>
       <c r="B2" s="139"/>
       <c r="C2" s="139"/>
@@ -7482,61 +7478,61 @@
       <c r="B35" s="43"/>
       <c r="C35" s="43"/>
       <c r="D35" s="43"/>
       <c r="E35" s="43"/>
       <c r="F35" s="9"/>
     </row>
     <row r="36" spans="1:6" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="24"/>
       <c r="B36" s="20"/>
       <c r="C36" s="20"/>
       <c r="D36" s="20"/>
       <c r="E36" s="20"/>
       <c r="F36" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 15&amp;R&amp;8EFO00194_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 15</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <dimension ref="A1:I41"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="E20" sqref="E20"/>
+    <sheetView topLeftCell="A6" workbookViewId="0">
+      <selection activeCell="L26" sqref="L26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="86"/>
       <c r="B1" s="87"/>
       <c r="C1" s="87"/>
       <c r="D1" s="87"/>
       <c r="E1" s="87"/>
       <c r="F1" s="87"/>
       <c r="G1" s="87"/>
       <c r="H1" s="87"/>
       <c r="I1" s="88"/>
     </row>
     <row r="2" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="131" t="s">
         <v>95</v>
       </c>
       <c r="B2" s="145"/>
       <c r="C2" s="145"/>
       <c r="D2" s="145"/>
       <c r="E2" s="145"/>
       <c r="F2" s="145"/>
       <c r="G2" s="145"/>
@@ -8003,61 +7999,64 @@
       <c r="I40" s="70"/>
     </row>
     <row r="41" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A41" s="77"/>
       <c r="B41" s="78"/>
       <c r="C41" s="78"/>
       <c r="D41" s="78"/>
       <c r="E41" s="78"/>
       <c r="F41" s="78"/>
       <c r="G41" s="78"/>
       <c r="H41" s="78"/>
       <c r="I41" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A14:I14"/>
     <mergeCell ref="A15:I15"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 16&amp;R&amp;8EFO00194_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 16</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr>
+    <tabColor theme="0"/>
+  </sheetPr>
   <dimension ref="A1:K161"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Q18" sqref="Q18"/>
+    <sheetView topLeftCell="A9" workbookViewId="0">
+      <selection activeCell="B10" sqref="B10:J10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="3.7109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="20.28515625" style="4" customWidth="1"/>
     <col min="4" max="9" width="9.7109375" style="4" customWidth="1"/>
     <col min="10" max="10" width="15.7109375" style="4" customWidth="1"/>
     <col min="11" max="11" width="4" style="4" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="81"/>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
       <c r="I1" s="82"/>
       <c r="J1" s="82"/>
       <c r="K1" s="83"/>
@@ -8078,92 +8077,92 @@
       <c r="K2" s="125"/>
     </row>
     <row r="3" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="18"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="11"/>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A4" s="58"/>
       <c r="B4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="K4" s="70"/>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A5" s="58"/>
       <c r="B5" s="4" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="K5" s="70"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A6" s="58"/>
       <c r="B6" s="4" t="s">
         <v>172</v>
       </c>
       <c r="K6" s="70"/>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A7" s="58"/>
       <c r="B7" s="4" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="K7" s="70"/>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A8" s="58"/>
       <c r="B8" s="4" t="s">
         <v>119</v>
       </c>
       <c r="K8" s="70"/>
     </row>
     <row r="9" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A9" s="18"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="11"/>
     </row>
     <row r="10" spans="1:11" ht="63" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="58"/>
       <c r="B10" s="126" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C10" s="126"/>
       <c r="D10" s="126"/>
       <c r="E10" s="126"/>
       <c r="F10" s="126"/>
       <c r="G10" s="126"/>
       <c r="H10" s="126"/>
       <c r="I10" s="126"/>
       <c r="J10" s="126"/>
       <c r="K10" s="70"/>
     </row>
     <row r="11" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="18"/>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="11"/>
     </row>
     <row r="12" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
@@ -9819,63 +9818,63 @@
     </row>
     <row r="161" spans="2:11" ht="15" x14ac:dyDescent="0.2">
       <c r="B161" s="5"/>
       <c r="C161" s="5"/>
       <c r="D161" s="5"/>
       <c r="E161" s="5"/>
       <c r="F161" s="5"/>
       <c r="G161" s="5"/>
       <c r="H161" s="5"/>
       <c r="I161" s="5"/>
       <c r="J161" s="5"/>
       <c r="K161" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A12:K12"/>
     <mergeCell ref="B10:J10"/>
     <mergeCell ref="C30:J30"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 1&amp;R&amp;8EFO00194_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 1</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L56"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A42" workbookViewId="0">
       <selection activeCell="J8" sqref="J8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="3" max="3" width="10.140625" customWidth="1"/>
     <col min="8" max="8" width="13" customWidth="1"/>
     <col min="9" max="9" width="1.7109375" customWidth="1"/>
     <col min="10" max="10" width="13.140625" customWidth="1"/>
     <col min="11" max="11" width="17.42578125" customWidth="1"/>
     <col min="12" max="12" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="86"/>
       <c r="B1" s="87"/>
       <c r="C1" s="87"/>
       <c r="D1" s="87"/>
       <c r="E1" s="87"/>
       <c r="F1" s="87"/>
       <c r="G1" s="87"/>
       <c r="H1" s="87"/>
       <c r="I1" s="87"/>
       <c r="J1" s="87"/>
@@ -10707,51 +10706,51 @@
       <c r="E54" s="14"/>
       <c r="F54" s="14"/>
       <c r="G54" s="14"/>
       <c r="H54" s="14"/>
       <c r="I54" s="14"/>
       <c r="J54" s="14"/>
       <c r="K54" s="14"/>
       <c r="L54" s="15"/>
     </row>
     <row r="56" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A6:L6"/>
     <mergeCell ref="A44:L44"/>
     <mergeCell ref="D31:H31"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="D33:H33"/>
     <mergeCell ref="D18:H18"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 2&amp;R&amp;8EFO00194_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 2</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F123"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="26.140625" customWidth="1"/>
     <col min="3" max="3" width="50.140625" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="31.7109375" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
@@ -11748,51 +11747,51 @@
       <c r="A122" s="5"/>
       <c r="B122" s="5"/>
       <c r="C122" s="5"/>
       <c r="D122" s="5"/>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
     </row>
     <row r="123" spans="1:6" ht="15" x14ac:dyDescent="0.2">
       <c r="A123" s="5"/>
       <c r="B123" s="5"/>
       <c r="C123" s="5"/>
       <c r="D123" s="5"/>
       <c r="E123" s="5"/>
       <c r="F123" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 3&amp;R&amp;8EFO00194_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 3</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F123"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="26.140625" customWidth="1"/>
     <col min="3" max="3" width="50.140625" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="31.7109375" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
@@ -12789,51 +12788,51 @@
       <c r="A122" s="5"/>
       <c r="B122" s="5"/>
       <c r="C122" s="5"/>
       <c r="D122" s="5"/>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
     </row>
     <row r="123" spans="1:6" ht="15" x14ac:dyDescent="0.2">
       <c r="A123" s="5"/>
       <c r="B123" s="5"/>
       <c r="C123" s="5"/>
       <c r="D123" s="5"/>
       <c r="E123" s="5"/>
       <c r="F123" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.25" header="0.5" footer="0.25"/>
   <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 4&amp;R&amp;8EFO00194_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 4</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H56"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="32.5703125" customWidth="1"/>
     <col min="3" max="3" width="24.28515625" customWidth="1"/>
     <col min="4" max="4" width="17" customWidth="1"/>
     <col min="5" max="5" width="18.140625" customWidth="1"/>
     <col min="6" max="6" width="15.28515625" customWidth="1"/>
     <col min="7" max="7" width="21.140625" customWidth="1"/>
     <col min="8" max="8" width="1.7109375" customWidth="1"/>
@@ -13415,64 +13414,64 @@
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
     </row>
     <row r="56" spans="1:8" ht="15" x14ac:dyDescent="0.2">
       <c r="A56" s="5"/>
       <c r="B56" s="5"/>
       <c r="C56" s="5"/>
       <c r="D56" s="5"/>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 5&amp;R&amp;8EFO00194_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 5</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H56"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G19" sqref="E19:G22"/>
+      <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="32.5703125" customWidth="1"/>
     <col min="3" max="3" width="24.28515625" customWidth="1"/>
     <col min="4" max="4" width="17" customWidth="1"/>
     <col min="5" max="5" width="18.140625" customWidth="1"/>
     <col min="6" max="6" width="15.28515625" customWidth="1"/>
     <col min="7" max="7" width="21.140625" customWidth="1"/>
     <col min="8" max="8" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15" x14ac:dyDescent="0.2">
       <c r="A1" s="98"/>
       <c r="B1" s="99"/>
       <c r="C1" s="99"/>
       <c r="D1" s="99"/>
       <c r="E1" s="99"/>
       <c r="F1" s="99"/>
       <c r="G1" s="99"/>
       <c r="H1" s="100"/>
     </row>
     <row r="2" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
@@ -14041,51 +14040,51 @@
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
     </row>
     <row r="56" spans="1:8" ht="15" x14ac:dyDescent="0.2">
       <c r="A56" s="5"/>
       <c r="B56" s="5"/>
       <c r="C56" s="5"/>
       <c r="D56" s="5"/>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 6&amp;R&amp;8EFO00194_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 6</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="34.140625" customWidth="1"/>
     <col min="3" max="4" width="25.7109375" customWidth="1"/>
     <col min="5" max="5" width="18.28515625" customWidth="1"/>
     <col min="6" max="6" width="15" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" customWidth="1"/>
     <col min="8" max="8" width="1.7109375" customWidth="1"/>
   </cols>
@@ -14526,51 +14525,51 @@
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
     </row>
     <row r="42" spans="1:8" ht="15" x14ac:dyDescent="0.2">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5"/>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 7&amp;R&amp;8EFO00194_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 7</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="34.140625" customWidth="1"/>
     <col min="3" max="4" width="25.7109375" customWidth="1"/>
     <col min="5" max="5" width="18.28515625" customWidth="1"/>
     <col min="6" max="6" width="15" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" customWidth="1"/>
     <col min="8" max="8" width="1.7109375" customWidth="1"/>
   </cols>
@@ -15021,51 +15020,51 @@
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
     </row>
     <row r="43" spans="1:8" ht="15" x14ac:dyDescent="0.2">
       <c r="A43" s="5"/>
       <c r="B43" s="5"/>
       <c r="C43" s="5"/>
       <c r="D43" s="5"/>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 8&amp;R&amp;8EFO00194_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Wireless Telecommunication Report&amp;C&amp;8 8</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>17</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>