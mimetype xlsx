--- v0 (2025-11-10)
+++ v1 (2026-04-15)
@@ -25,85 +25,85 @@
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AllisonD\Website Updates Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3D819CDA-9F0F-41BC-A853-8F2D93B5053C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{21C3C90F-C846-4CF1-9684-7469C37437F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="685" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="685" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="40" r:id="rId1"/>
-    <sheet name="Pg1 instructions" sheetId="1" r:id="rId2"/>
+    <sheet name="Pg 1" sheetId="1" r:id="rId2"/>
     <sheet name="Pg 2" sheetId="4" r:id="rId3"/>
     <sheet name="Pg 3" sheetId="5" r:id="rId4"/>
     <sheet name="Pg 4" sheetId="7" r:id="rId5"/>
     <sheet name="Pg5 sumary" sheetId="6" r:id="rId6"/>
     <sheet name="Pg 6" sheetId="8" r:id="rId7"/>
     <sheet name="Pg 7" sheetId="13" r:id="rId8"/>
     <sheet name="Pg 8" sheetId="14" r:id="rId9"/>
     <sheet name="Pg 9" sheetId="15" r:id="rId10"/>
     <sheet name="Pg 10" sheetId="16" r:id="rId11"/>
     <sheet name="Pg 11" sheetId="17" r:id="rId12"/>
     <sheet name="Pg 12" sheetId="18" r:id="rId13"/>
     <sheet name="Pg 13" sheetId="19" r:id="rId14"/>
     <sheet name="Pg 14" sheetId="20" r:id="rId15"/>
     <sheet name="Pg 15" sheetId="21" r:id="rId16"/>
     <sheet name="Pg 16" sheetId="22" r:id="rId17"/>
     <sheet name="Pg 17" sheetId="23" r:id="rId18"/>
     <sheet name="Pg 18" sheetId="24" r:id="rId19"/>
     <sheet name="Pg 19" sheetId="25" r:id="rId20"/>
     <sheet name="Pg 20" sheetId="26" r:id="rId21"/>
     <sheet name="Pg 21" sheetId="27" r:id="rId22"/>
-    <sheet name="Pg22 ExemptInLieuTxCr8-7-03" sheetId="41" r:id="rId23"/>
+    <sheet name="Pg 22" sheetId="41" r:id="rId23"/>
     <sheet name="Pg 23" sheetId="38" r:id="rId24"/>
     <sheet name="Pg 24" sheetId="28" r:id="rId25"/>
     <sheet name="Pg 25" sheetId="30" r:id="rId26"/>
     <sheet name="Pg 26" sheetId="39" r:id="rId27"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="13">'Pg 13'!$A$1:$F$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Pg 2'!$A$1:$L$48</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="23">'Pg 23'!$A$1:$G$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="25">'Pg 25'!$A$1:$E$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="26">'Pg 26'!$A$1:$F$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Pg 4'!$A$1:$E$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'Pg 6'!$A$1:$F$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'Pg 7'!$A$1:$F$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'Pg 9'!$A$1:$F$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'Pg5 sumary'!$A$1:$I$47</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -856,51 +856,51 @@
       <t>1</t>
     </r>
   </si>
   <si>
     <t>Code § 63-3029B.</t>
   </si>
   <si>
     <t xml:space="preserve">You may elect a property tax exemption in lieu of the investment tax credit for qualified property under Idaho Code § 63-3029B.  For </t>
   </si>
   <si>
     <t>35.01.03.988) and 989 (IDAPA 35.01.03.989), and Income Tax Administrative Rule 719 (IDAPA 35.01.01.719).</t>
   </si>
   <si>
     <t>The information listed below must be consistent with the information listed on Idaho Form 49E, which you must attach to claim this</t>
   </si>
   <si>
     <t xml:space="preserve">exemption.  The maximum value exempted for all qualified property purchased "used" in any one year is $150,000.  In the column </t>
   </si>
   <si>
     <t xml:space="preserve">exempted for qualified property purchased "new" is unlimited.  </t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Return to county assessor's office no later than March 14, 2025</t>
+    <t>Return to county assessor's office no later than March 15, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="00000"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -2367,84 +2367,85 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
+    <tabColor theme="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L46"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B36" sqref="B36"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="M29" sqref="M29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="7.42578125" customWidth="1"/>
     <col min="5" max="5" width="17.28515625" customWidth="1"/>
     <col min="6" max="8" width="12.42578125" customWidth="1"/>
     <col min="9" max="9" width="7.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A1" s="90"/>
       <c r="B1" s="91"/>
       <c r="C1" s="91"/>
       <c r="D1" s="91"/>
       <c r="E1" s="91"/>
       <c r="F1" s="91"/>
       <c r="G1" s="91"/>
       <c r="H1" s="91"/>
       <c r="I1" s="92"/>
     </row>
     <row r="2" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="93"/>
       <c r="B2" s="118">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C2" s="119"/>
       <c r="D2" s="119"/>
       <c r="E2" s="119"/>
       <c r="F2" s="119"/>
       <c r="G2" s="119"/>
       <c r="H2" s="119"/>
       <c r="I2" s="120"/>
     </row>
     <row r="3" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="93"/>
       <c r="B3" s="118" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="119"/>
       <c r="D3" s="119"/>
       <c r="E3" s="119"/>
       <c r="F3" s="119"/>
       <c r="G3" s="119"/>
       <c r="H3" s="119"/>
       <c r="I3" s="120"/>
     </row>
     <row r="4" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="93"/>
       <c r="B4" s="118" t="s">
@@ -2761,51 +2762,51 @@
       <c r="I46" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:I4"/>
     <mergeCell ref="B5:I5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.75" right="0.75" top="0.5" bottom="0.5" header="0.25" footer="0.25"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+      <selection activeCell="K12" sqref="K12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="78.7109375" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="90"/>
       <c r="B1" s="91"/>
       <c r="C1" s="91"/>
       <c r="D1" s="91"/>
       <c r="E1" s="91"/>
       <c r="F1" s="92"/>
     </row>
     <row r="2" spans="1:7" s="30" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="142" t="s">
         <v>150</v>
       </c>
       <c r="B2" s="143"/>
@@ -3019,63 +3020,63 @@
       <c r="A26" s="6"/>
       <c r="B26" s="48" t="s">
         <v>138</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 9&amp;R&amp;8EFO00193_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 9</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A7" workbookViewId="0">
       <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="78.7109375" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" s="90"/>
       <c r="B1" s="91"/>
       <c r="C1" s="91"/>
       <c r="D1" s="91"/>
       <c r="E1" s="91"/>
       <c r="F1" s="92"/>
     </row>
     <row r="2" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="142" t="s">
         <v>36</v>
       </c>
@@ -3294,63 +3295,63 @@
       <c r="A25" s="6"/>
       <c r="B25" s="48" t="s">
         <v>138</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="9"/>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 10&amp;R&amp;8EFO00193_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 10</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G27"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A14" workbookViewId="0">
       <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="78.7109375" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" s="90"/>
       <c r="B1" s="91"/>
       <c r="C1" s="91"/>
       <c r="D1" s="91"/>
       <c r="E1" s="91"/>
       <c r="F1" s="92"/>
     </row>
     <row r="2" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="142" t="s">
         <v>37</v>
       </c>
@@ -3565,51 +3566,51 @@
       <c r="A26" s="6"/>
       <c r="B26" s="48" t="s">
         <v>138</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 11&amp;R&amp;8EFO00193_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 11</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="78.7109375" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
@@ -3835,51 +3836,51 @@
       <c r="A26" s="6"/>
       <c r="B26" s="48" t="s">
         <v>138</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 12&amp;R&amp;8EFO00193_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 12</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="78.7109375" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
@@ -4106,63 +4107,63 @@
       <c r="A26" s="6"/>
       <c r="B26" s="48" t="s">
         <v>138</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 13&amp;R&amp;8EFO00193_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 13</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G27"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A6" workbookViewId="0">
       <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="78.7109375" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" s="90"/>
       <c r="B1" s="91"/>
       <c r="C1" s="91"/>
       <c r="D1" s="91"/>
       <c r="E1" s="91"/>
       <c r="F1" s="92"/>
     </row>
     <row r="2" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="142" t="s">
         <v>40</v>
       </c>
@@ -4377,51 +4378,51 @@
       <c r="A26" s="6"/>
       <c r="B26" s="48" t="s">
         <v>138</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 14&amp;R&amp;8EFO00193_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 14</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="78.7109375" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
@@ -4648,65 +4649,62 @@
       <c r="A26" s="6"/>
       <c r="B26" s="48" t="s">
         <v>138</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter xml:space="preserve">&amp;L&amp;8CATV Report&amp;C&amp;8 15&amp;R&amp;8EFO00193_01-01-2025
+    <oddFooter xml:space="preserve">&amp;L&amp;8CATV Report&amp;C&amp;8 15&amp;R&amp;8
 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
-  <sheetPr>
-[...1 lines deleted...]
-  </sheetPr>
   <dimension ref="A1:G27"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+    <sheetView view="pageLayout" topLeftCell="A33" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="78.7109375" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" s="90"/>
       <c r="B1" s="91"/>
       <c r="C1" s="91"/>
       <c r="D1" s="91"/>
       <c r="E1" s="91"/>
       <c r="F1" s="92"/>
     </row>
     <row r="2" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="142" t="s">
         <v>42</v>
       </c>
       <c r="B2" s="143"/>
@@ -4917,67 +4915,64 @@
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A26" s="6"/>
       <c r="B26" s="48" t="s">
         <v>138</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
+  <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 16&amp;R&amp;8EFO00193_01-01-2025</oddFooter>
+    <oddFooter>&amp;LCATV Report&amp;C16</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
-  <sheetPr>
-[...1 lines deleted...]
-  </sheetPr>
   <dimension ref="A1:F27"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+    <sheetView view="pageLayout" topLeftCell="A12" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="78.7109375" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="90"/>
       <c r="B1" s="91"/>
       <c r="C1" s="91"/>
       <c r="D1" s="91"/>
       <c r="E1" s="91"/>
       <c r="F1" s="92"/>
     </row>
     <row r="2" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="142" t="s">
         <v>43</v>
       </c>
       <c r="B2" s="143"/>
@@ -5187,67 +5182,64 @@
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A26" s="6"/>
       <c r="B26" s="48" t="s">
         <v>138</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
+  <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 17&amp;R&amp;8EFO00193_01-01-2025</oddFooter>
+    <oddFooter>&amp;LCATV Report&amp;C17</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
-  <sheetPr>
-[...1 lines deleted...]
-  </sheetPr>
   <dimension ref="A1:G27"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+    <sheetView view="pageLayout" topLeftCell="A33" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D33" sqref="D33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="78.7109375" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" s="90"/>
       <c r="B1" s="91"/>
       <c r="C1" s="91"/>
       <c r="D1" s="91"/>
       <c r="E1" s="91"/>
       <c r="F1" s="92"/>
     </row>
     <row r="2" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="142" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="143"/>
@@ -5458,66 +5450,66 @@
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A26" s="6"/>
       <c r="B26" s="48" t="s">
         <v>138</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
+  <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 18&amp;R&amp;8EFO00193_01-01-2025</oddFooter>
+    <oddFooter>&amp;LCATV Report&amp;C18</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M45"/>
   <sheetViews>
-    <sheetView topLeftCell="A21" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="F30" sqref="F30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="2.7109375" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" x14ac:dyDescent="0.2">
       <c r="A1" s="125" t="s">
         <v>86</v>
       </c>
       <c r="B1" s="126"/>
       <c r="C1" s="127"/>
       <c r="D1" s="127"/>
       <c r="E1" s="127"/>
       <c r="F1" s="127"/>
       <c r="G1" s="127"/>
       <c r="H1" s="127"/>
       <c r="I1" s="127"/>
       <c r="J1" s="127"/>
@@ -6131,64 +6123,61 @@
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="4"/>
       <c r="F45" s="4"/>
       <c r="G45" s="4"/>
       <c r="H45" s="4"/>
       <c r="I45" s="4"/>
       <c r="J45" s="4"/>
       <c r="K45" s="4"/>
       <c r="L45" s="11"/>
       <c r="M45" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A33:L33"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="B42:L42"/>
     <mergeCell ref="C23:L23"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.25" header="0" footer="0.25"/>
   <pageSetup scale="99" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 1&amp;R&amp;8EFO00193_01-01-2024</oddFooter>
+    <oddFooter>&amp;LCATV Report&amp;C1</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
-  <sheetPr>
-[...1 lines deleted...]
-  </sheetPr>
   <dimension ref="A1:F29"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+    <sheetView view="pageLayout" topLeftCell="A33" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="78.7109375" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="90"/>
       <c r="B1" s="91"/>
       <c r="C1" s="91"/>
       <c r="D1" s="91"/>
       <c r="E1" s="91"/>
       <c r="F1" s="92"/>
     </row>
     <row r="2" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="142" t="s">
         <v>141</v>
       </c>
       <c r="B2" s="143"/>
@@ -6404,67 +6393,64 @@
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="11"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.2">
       <c r="B29" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A3:F3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
+  <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 19&amp;R&amp;8EFO00193_01-01-2025</oddFooter>
+    <oddFooter>&amp;LCATV Report&amp;C19</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
-  <sheetPr>
-[...1 lines deleted...]
-  </sheetPr>
   <dimension ref="A1:F27"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="I21" sqref="I21"/>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="78.7109375" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="90"/>
       <c r="B1" s="91"/>
       <c r="C1" s="91"/>
       <c r="D1" s="91"/>
       <c r="E1" s="91"/>
       <c r="F1" s="92"/>
     </row>
     <row r="2" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="154" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="118"/>
@@ -6674,67 +6660,64 @@
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A26" s="6"/>
       <c r="B26" s="48" t="s">
         <v>138</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
+  <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 20&amp;R&amp;8EFO00193_01-01-2025</oddFooter>
+    <oddFooter>&amp;LCATV Report&amp;C20</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1500-000000000000}">
-  <sheetPr>
-[...1 lines deleted...]
-  </sheetPr>
   <dimension ref="A1:K12"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C7" sqref="C7"/>
+    <sheetView view="pageLayout" topLeftCell="A18" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="1.7109375" customWidth="1"/>
     <col min="3" max="3" width="39" customWidth="1"/>
     <col min="4" max="4" width="40.28515625" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
     <col min="8" max="8" width="14" customWidth="1"/>
     <col min="9" max="9" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A1" s="90"/>
       <c r="B1" s="91"/>
       <c r="C1" s="91"/>
       <c r="D1" s="91"/>
       <c r="E1" s="91"/>
       <c r="F1" s="91"/>
       <c r="G1" s="91"/>
       <c r="H1" s="91"/>
       <c r="I1" s="92"/>
     </row>
@@ -6860,67 +6843,64 @@
       <c r="A11" s="6"/>
       <c r="C11" s="48" t="s">
         <v>138</v>
       </c>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="9"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
+  <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 21&amp;R&amp;8EFO00193_01-01-2025</oddFooter>
+    <oddFooter>&amp;LCATV Report&amp;C21</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1600-000000000000}">
-  <sheetPr>
-[...1 lines deleted...]
-  </sheetPr>
   <dimension ref="A1:F36"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A15" sqref="A15"/>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5703125" customWidth="1"/>
     <col min="2" max="2" width="60.7109375" customWidth="1"/>
     <col min="4" max="5" width="12.7109375" customWidth="1"/>
     <col min="6" max="6" width="22.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="90"/>
       <c r="B1" s="91"/>
       <c r="C1" s="91"/>
       <c r="D1" s="91"/>
       <c r="E1" s="91"/>
       <c r="F1" s="92"/>
     </row>
     <row r="2" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="142" t="s">
         <v>165</v>
       </c>
       <c r="B2" s="143"/>
       <c r="C2" s="143"/>
       <c r="D2" s="143"/>
@@ -7226,67 +7206,64 @@
       <c r="F34" s="3"/>
     </row>
     <row r="35" spans="1:6" ht="15" x14ac:dyDescent="0.2">
       <c r="A35" s="3"/>
       <c r="B35" s="3"/>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A36" s="40"/>
       <c r="B36" s="40"/>
       <c r="C36" s="40"/>
       <c r="D36" s="40"/>
       <c r="E36" s="40"/>
       <c r="F36" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
+  <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8 CATV Report&amp;C&amp;8 22&amp;R&amp;8EFO00193_01-01-2025</oddFooter>
+    <oddFooter>&amp;LCATV Report&amp;C22</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1700-000000000000}">
-  <sheetPr>
-[...1 lines deleted...]
-  </sheetPr>
   <dimension ref="A1:I60"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B12" sqref="B12"/>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6:F6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="59.5703125" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" customWidth="1"/>
     <col min="5" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="1.7109375" customWidth="1"/>
     <col min="9" max="9" width="16.42578125" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A1" s="90"/>
       <c r="B1" s="91"/>
       <c r="C1" s="91"/>
       <c r="D1" s="91"/>
       <c r="E1" s="91"/>
       <c r="F1" s="91"/>
       <c r="G1" s="92"/>
     </row>
     <row r="2" spans="1:9" ht="18" x14ac:dyDescent="0.2">
       <c r="A2" s="142" t="s">
@@ -7914,67 +7891,64 @@
       <c r="F58" s="39"/>
       <c r="G58" s="39"/>
       <c r="H58" s="39"/>
       <c r="I58" s="39"/>
     </row>
     <row r="60" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A60" s="39"/>
       <c r="B60" s="39"/>
       <c r="C60" s="39"/>
       <c r="D60" s="39"/>
       <c r="E60" s="39"/>
       <c r="F60" s="39"/>
       <c r="G60" s="39"/>
       <c r="H60" s="39"/>
       <c r="I60" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
+  <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 23&amp;R&amp;8EFO00193_01-01-2025</oddFooter>
+    <oddFooter>&amp;LCATV Report&amp;C23</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1800-000000000000}">
-  <sheetPr>
-[...1 lines deleted...]
-  </sheetPr>
   <dimension ref="A1:H333"/>
   <sheetViews>
-    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H12" sqref="H12"/>
+    <sheetView view="pageLayout" topLeftCell="A26" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11" customWidth="1"/>
     <col min="2" max="2" width="5.7109375" customWidth="1"/>
     <col min="3" max="4" width="15.7109375" customWidth="1"/>
     <col min="5" max="5" width="4.85546875" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
     <col min="8" max="8" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="155" t="s">
         <v>185</v>
       </c>
       <c r="B1" s="156"/>
       <c r="C1" s="156"/>
       <c r="D1" s="156"/>
       <c r="E1" s="156"/>
       <c r="F1" s="156"/>
       <c r="G1" s="156"/>
       <c r="H1" s="157"/>
     </row>
@@ -8469,66 +8443,66 @@
     <row r="316" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="317" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="318" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="319" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="320" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="321" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="322" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="323" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="324" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="325" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="326" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="327" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="328" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="329" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="330" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="331" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="332" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="333" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.25" header="0" footer="0.25"/>
+  <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0" footer="0.25"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 24&amp;R&amp;8EFO00193_01-01-2024</oddFooter>
+    <oddFooter>&amp;LCATV Report&amp;C24</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H309"/>
   <sheetViews>
-    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView view="pageLayout" topLeftCell="A29" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.7109375" customWidth="1"/>
     <col min="2" max="2" width="59.42578125" customWidth="1"/>
     <col min="3" max="3" width="2.5703125" customWidth="1"/>
     <col min="4" max="4" width="28.5703125" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" customWidth="1"/>
     <col min="6" max="6" width="15.7109375" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="0.140625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="30" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="135" t="s">
         <v>186</v>
       </c>
       <c r="B1" s="160"/>
       <c r="C1" s="160"/>
       <c r="D1" s="160"/>
       <c r="E1" s="161"/>
     </row>
     <row r="2" spans="1:8" s="30" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="142" t="s">
@@ -9044,64 +9018,61 @@
     <row r="296" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="297" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="298" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="299" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="300" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="301" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="302" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="303" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="304" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="305" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="306" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="307" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="308" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
     <row r="309" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0" footer="0.25"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 25&amp;R&amp;8EFO00193_01-01-2024</oddFooter>
+    <oddFooter>&amp;LCATV Report&amp;C25</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1A00-000000000000}">
-  <sheetPr>
-[...1 lines deleted...]
-  </sheetPr>
   <dimension ref="A1:I37"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="J13" sqref="J13"/>
+    <sheetView view="pageLayout" topLeftCell="A43" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D57" sqref="D57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.5703125" customWidth="1"/>
     <col min="2" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="6.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="135" t="s">
         <v>187</v>
       </c>
       <c r="B1" s="160"/>
       <c r="C1" s="160"/>
       <c r="D1" s="160"/>
       <c r="E1" s="160"/>
       <c r="F1" s="161"/>
     </row>
     <row r="2" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="142" t="s">
         <v>197</v>
       </c>
       <c r="B2" s="162"/>
       <c r="C2" s="162"/>
@@ -9372,67 +9343,67 @@
       <c r="C35" s="47"/>
       <c r="D35" s="47"/>
       <c r="E35" s="47"/>
       <c r="F35" s="7"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A36" s="6"/>
       <c r="F36" s="7"/>
     </row>
     <row r="37" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37" s="9"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
+  <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0" footer="0.25"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 26&amp;R&amp;8EFO00193_01-01-2025</oddFooter>
+    <oddFooter>&amp;LCATV Report&amp;C26</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L50"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="E4" sqref="E4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K22" sqref="K22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" customWidth="1"/>
     <col min="4" max="4" width="9" customWidth="1"/>
     <col min="12" max="12" width="4.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="135" t="s">
         <v>175</v>
       </c>
       <c r="B1" s="136"/>
       <c r="C1" s="136"/>
       <c r="D1" s="136"/>
       <c r="E1" s="136"/>
       <c r="F1" s="136"/>
       <c r="G1" s="136"/>
       <c r="H1" s="136"/>
       <c r="I1" s="136"/>
       <c r="J1" s="136"/>
       <c r="K1" s="136"/>
       <c r="L1" s="137"/>
@@ -10166,64 +10137,64 @@
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
       <c r="I49" s="1"/>
       <c r="J49" s="1"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
     </row>
     <row r="50" spans="2:12" ht="13.5" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B50" s="6"/>
       <c r="L50" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="E13:G13"/>
     <mergeCell ref="I13:K13"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 2&amp;R&amp;8EFO00193_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 2</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M50"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="G6" sqref="G6"/>
+    <sheetView topLeftCell="A38" workbookViewId="0">
+      <selection activeCell="S18" sqref="S18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="11" max="11" width="9" customWidth="1"/>
     <col min="12" max="12" width="8.140625" customWidth="1"/>
     <col min="13" max="13" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="90"/>
       <c r="B1" s="91"/>
       <c r="C1" s="91"/>
       <c r="D1" s="91"/>
       <c r="E1" s="91"/>
       <c r="F1" s="91"/>
       <c r="G1" s="91"/>
       <c r="H1" s="91"/>
       <c r="I1" s="91"/>
       <c r="J1" s="91"/>
       <c r="K1" s="91"/>
       <c r="L1" s="91"/>
       <c r="M1" s="92"/>
     </row>
@@ -10728,64 +10699,64 @@
     <row r="50" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A50" s="9"/>
       <c r="B50" s="4"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="4"/>
       <c r="F50" s="4"/>
       <c r="G50" s="4"/>
       <c r="H50" s="4"/>
       <c r="I50" s="4"/>
       <c r="J50" s="4"/>
       <c r="K50" s="4"/>
       <c r="L50" s="4"/>
       <c r="M50" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.15" right="0.15" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 3&amp;R&amp;8EFO00193_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 3</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L50"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+      <selection activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="32.85546875" customWidth="1"/>
     <col min="3" max="3" width="49.7109375" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A1" s="90"/>
       <c r="B1" s="91"/>
       <c r="C1" s="91"/>
       <c r="D1" s="91"/>
       <c r="E1" s="92"/>
     </row>
     <row r="2" spans="1:12" s="30" customFormat="1" ht="18" x14ac:dyDescent="0.25">
       <c r="A2" s="142" t="s">
         <v>177</v>
       </c>
       <c r="B2" s="143"/>
       <c r="C2" s="143"/>
       <c r="D2" s="143"/>
@@ -11400,63 +11371,63 @@
       <c r="L49" s="3"/>
     </row>
     <row r="50" spans="2:12" ht="15" x14ac:dyDescent="0.2">
       <c r="B50" s="3"/>
       <c r="C50" s="3"/>
       <c r="D50" s="3"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3"/>
       <c r="K50" s="3"/>
       <c r="L50" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 4&amp;R&amp;8EFO00193_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 4</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K48"/>
   <sheetViews>
-    <sheetView topLeftCell="A22" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="19.85546875" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" customWidth="1"/>
     <col min="5" max="5" width="23" customWidth="1"/>
     <col min="6" max="6" width="2.7109375" customWidth="1"/>
     <col min="7" max="7" width="5.140625" customWidth="1"/>
     <col min="8" max="8" width="23.42578125" customWidth="1"/>
     <col min="9" max="9" width="1.7109375" customWidth="1"/>
     <col min="11" max="11" width="8.140625" customWidth="1"/>
     <col min="13" max="13" width="13.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A1" s="90"/>
       <c r="B1" s="91"/>
       <c r="C1" s="91"/>
       <c r="D1" s="91"/>
       <c r="E1" s="91"/>
       <c r="F1" s="91"/>
@@ -12110,65 +12081,65 @@
     </row>
     <row r="48" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="3"/>
       <c r="K48" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="D46:E46"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A6:I6"/>
     <mergeCell ref="D44:E44"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 5&amp;R&amp;8EFO00193_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 5</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F27"/>
   <sheetViews>
-    <sheetView topLeftCell="A22" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+    <sheetView topLeftCell="A3" workbookViewId="0">
+      <selection activeCell="C20" sqref="C20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="78.7109375" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="90"/>
       <c r="B1" s="91"/>
       <c r="C1" s="91"/>
       <c r="D1" s="91"/>
       <c r="E1" s="91"/>
       <c r="F1" s="92"/>
     </row>
     <row r="2" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="142" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="143"/>
@@ -12382,51 +12353,51 @@
       <c r="B26" s="48" t="s">
         <v>138</v>
       </c>
       <c r="D26" s="2"/>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 6&amp;R&amp;8EFO00193_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 6</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="78.7109375" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
@@ -12653,64 +12624,64 @@
       <c r="A26" s="6"/>
       <c r="B26" s="48" t="s">
         <v>138</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 7&amp;R&amp;8EFO00193_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 7</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+      <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" customWidth="1"/>
     <col min="3" max="3" width="78.7109375" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" s="90"/>
       <c r="B1" s="91"/>
       <c r="C1" s="91"/>
       <c r="D1" s="91"/>
       <c r="E1" s="91"/>
       <c r="F1" s="92"/>
     </row>
     <row r="2" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="142" t="s">
         <v>147</v>
       </c>
       <c r="B2" s="143"/>
@@ -12916,101 +12887,101 @@
       <c r="A25" s="6"/>
       <c r="B25" s="48" t="s">
         <v>138</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="9"/>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 8&amp;R&amp;8EFO00193_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8CATV Report&amp;C&amp;8 8</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>27</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="37" baseType="lpstr">
       <vt:lpstr>Cover</vt:lpstr>
-      <vt:lpstr>Pg1 instructions</vt:lpstr>
+      <vt:lpstr>Pg 1</vt:lpstr>
       <vt:lpstr>Pg 2</vt:lpstr>
       <vt:lpstr>Pg 3</vt:lpstr>
       <vt:lpstr>Pg 4</vt:lpstr>
       <vt:lpstr>Pg5 sumary</vt:lpstr>
       <vt:lpstr>Pg 6</vt:lpstr>
       <vt:lpstr>Pg 7</vt:lpstr>
       <vt:lpstr>Pg 8</vt:lpstr>
       <vt:lpstr>Pg 9</vt:lpstr>
       <vt:lpstr>Pg 10</vt:lpstr>
       <vt:lpstr>Pg 11</vt:lpstr>
       <vt:lpstr>Pg 12</vt:lpstr>
       <vt:lpstr>Pg 13</vt:lpstr>
       <vt:lpstr>Pg 14</vt:lpstr>
       <vt:lpstr>Pg 15</vt:lpstr>
       <vt:lpstr>Pg 16</vt:lpstr>
       <vt:lpstr>Pg 17</vt:lpstr>
       <vt:lpstr>Pg 18</vt:lpstr>
       <vt:lpstr>Pg 19</vt:lpstr>
       <vt:lpstr>Pg 20</vt:lpstr>
       <vt:lpstr>Pg 21</vt:lpstr>
-      <vt:lpstr>Pg22 ExemptInLieuTxCr8-7-03</vt:lpstr>
+      <vt:lpstr>Pg 22</vt:lpstr>
       <vt:lpstr>Pg 23</vt:lpstr>
       <vt:lpstr>Pg 24</vt:lpstr>
       <vt:lpstr>Pg 25</vt:lpstr>
       <vt:lpstr>Pg 26</vt:lpstr>
       <vt:lpstr>'Pg 13'!Print_Area</vt:lpstr>
       <vt:lpstr>'Pg 2'!Print_Area</vt:lpstr>
       <vt:lpstr>'Pg 23'!Print_Area</vt:lpstr>
       <vt:lpstr>'Pg 25'!Print_Area</vt:lpstr>
       <vt:lpstr>'Pg 26'!Print_Area</vt:lpstr>
       <vt:lpstr>'Pg 4'!Print_Area</vt:lpstr>
       <vt:lpstr>'Pg 6'!Print_Area</vt:lpstr>
       <vt:lpstr>'Pg 7'!Print_Area</vt:lpstr>
       <vt:lpstr>'Pg 9'!Print_Area</vt:lpstr>
       <vt:lpstr>'Pg5 sumary'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Idaho State Tax Commission</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>