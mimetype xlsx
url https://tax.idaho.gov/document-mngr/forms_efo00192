--- v0 (2025-11-10)
+++ v1 (2026-04-08)
@@ -12,60 +12,60 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AllisonD\Website Updates Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9DA63DA9-9434-4A6F-A182-068FCA0A4E70}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1DA0A40F-4F9B-4817-8D83-8008A9BE98DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" firstSheet="2" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="25" r:id="rId1"/>
     <sheet name="Instructions Pg 1" sheetId="2" r:id="rId2"/>
     <sheet name="Summary Pg2" sheetId="3" r:id="rId3"/>
     <sheet name="Bldg &amp; Towers Pg3" sheetId="6" r:id="rId4"/>
     <sheet name="CWIP Pg4" sheetId="5" r:id="rId5"/>
     <sheet name="Land Pg5" sheetId="4" r:id="rId6"/>
     <sheet name="Microwave &amp; Repeaters Pg6" sheetId="7" r:id="rId7"/>
     <sheet name="Assortment Pg7" sheetId="8" r:id="rId8"/>
     <sheet name="Mobile Radios Pg8" sheetId="11" r:id="rId9"/>
     <sheet name="FF&amp;E Pg9" sheetId="12" r:id="rId10"/>
     <sheet name="Pg 10 Leased Property" sheetId="13" r:id="rId11"/>
     <sheet name="Pg11 ExemptInLieuTxCr8-7-03" sheetId="27" r:id="rId12"/>
     <sheet name="Pg12 IntangExempt" sheetId="30" r:id="rId13"/>
     <sheet name="Pg13LegalDescrip" sheetId="31" r:id="rId14"/>
     <sheet name="Pg14Income " sheetId="33" r:id="rId15"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="12">'Pg12 IntangExempt'!$A$1:$G$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="13">Pg13LegalDescrip!$A$1:$F$36</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
@@ -663,77 +663,77 @@
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> identify the lessee's name in the location column.  (Report actual costs.  Do not deduct for depreciation.)</t>
   </si>
   <si>
     <t>35.01.03.988) and 989 (IDAPA 35.01.03.989), and Income Tax Administrative Rule 719 (IDAPA 35.01.01.719).</t>
   </si>
   <si>
     <r>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>See instructions on page 1, item 8.</t>
     </r>
   </si>
   <si>
-    <t>Return to county assessor's office no later than March 14, 2025.</t>
+    <t>1, 2026.  Report all assets, except properly registered motor vehicles.  If your company has submitted a complete</t>
+  </si>
+  <si>
+    <t xml:space="preserve">deleted from your asset account during the 2025 calendar year. If you prefer, you may submit a complete itemized </t>
+  </si>
+  <si>
+    <t xml:space="preserve">You may submit a computer printout or other comparable report if it is complete and you clearly mark all asset groups (Schedules I through IX).  If you submit a computer printout, you must still complete the cover page and page 2 of this Annual Report.  Please deliver or mail the completed reports, or the equivalent, by March 20, 2026, to the county assessor of the county where the property is located.  </t>
+  </si>
+  <si>
+    <t>December 31, 2025.  This may include machinery, equipment, or buildings.</t>
   </si>
   <si>
     <r>
-      <t>Cost as of 12/31/24</t>
+      <t>Cost as of 12/31/25</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
-    <t>December 31, 2024.  This may include machinery, equipment, or buildings.</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">deleted from your asset account during the 2024 calendar year. If you prefer, you may submit a complete itemized </t>
+    <t>Return to county assessor's office no later than March 15, 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
@@ -1792,84 +1792,85 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
+    <tabColor theme="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L46"/>
   <sheetViews>
-    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B36" sqref="B36"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="O28" sqref="O28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="7.42578125" customWidth="1"/>
     <col min="5" max="5" width="17.28515625" customWidth="1"/>
     <col min="6" max="8" width="12.42578125" customWidth="1"/>
     <col min="9" max="9" width="7.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A1" s="87"/>
       <c r="B1" s="88"/>
       <c r="C1" s="88"/>
       <c r="D1" s="88"/>
       <c r="E1" s="88"/>
       <c r="F1" s="88"/>
       <c r="G1" s="88"/>
       <c r="H1" s="88"/>
       <c r="I1" s="89"/>
     </row>
     <row r="2" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="90"/>
       <c r="B2" s="119">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C2" s="120"/>
       <c r="D2" s="120"/>
       <c r="E2" s="120"/>
       <c r="F2" s="120"/>
       <c r="G2" s="120"/>
       <c r="H2" s="120"/>
       <c r="I2" s="121"/>
     </row>
     <row r="3" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="90"/>
       <c r="B3" s="119" t="s">
         <v>50</v>
       </c>
       <c r="C3" s="120"/>
       <c r="D3" s="120"/>
       <c r="E3" s="120"/>
       <c r="F3" s="120"/>
       <c r="G3" s="120"/>
       <c r="H3" s="120"/>
       <c r="I3" s="121"/>
     </row>
     <row r="4" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="90"/>
       <c r="B4" s="119" t="s">
@@ -2112,51 +2113,51 @@
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="12"/>
     </row>
     <row r="34" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="16"/>
       <c r="B34" s="23"/>
       <c r="C34" s="23"/>
       <c r="D34" s="17"/>
       <c r="E34" s="23"/>
       <c r="F34" s="23"/>
       <c r="G34" s="23"/>
       <c r="H34" s="23"/>
       <c r="I34" s="24"/>
     </row>
     <row r="35" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="13"/>
       <c r="I35" s="12"/>
     </row>
     <row r="36" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="13"/>
       <c r="B36" s="25" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="I36" s="12"/>
     </row>
     <row r="37" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="13"/>
       <c r="I37" s="12"/>
     </row>
     <row r="38" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="13"/>
       <c r="I38" s="12"/>
     </row>
     <row r="39" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="13"/>
       <c r="I39" s="12"/>
     </row>
     <row r="40" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="13"/>
       <c r="I40" s="12"/>
     </row>
     <row r="41" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="13"/>
       <c r="I41" s="12"/>
     </row>
     <row r="42" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="13"/>
@@ -2185,52 +2186,52 @@
       <c r="H46" s="23"/>
       <c r="I46" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:I4"/>
     <mergeCell ref="B5:I5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.75" right="0.75" top="0.5" bottom="0.5" header="0.25" footer="0.25"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" workbookViewId="0">
-      <selection activeCell="E20" sqref="E20"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="34.140625" customWidth="1"/>
     <col min="3" max="4" width="25.7109375" customWidth="1"/>
     <col min="5" max="5" width="18.28515625" customWidth="1"/>
     <col min="6" max="6" width="15" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" customWidth="1"/>
     <col min="8" max="8" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15" x14ac:dyDescent="0.2">
       <c r="A1" s="98"/>
       <c r="B1" s="99"/>
       <c r="C1" s="99"/>
       <c r="D1" s="99"/>
       <c r="E1" s="99"/>
       <c r="F1" s="99"/>
       <c r="G1" s="99"/>
       <c r="H1" s="100"/>
     </row>
     <row r="2" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="134" t="s">
@@ -2660,63 +2661,63 @@
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
     </row>
     <row r="42" spans="1:8" ht="15" x14ac:dyDescent="0.2">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5"/>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C&amp;8 9&amp;R&amp;8EFO00192_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C&amp;8 9</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H33"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A6" workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="3" width="47" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" customWidth="1"/>
     <col min="8" max="8" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A1" s="87"/>
       <c r="B1" s="88"/>
       <c r="C1" s="88"/>
       <c r="D1" s="88"/>
       <c r="E1" s="88"/>
       <c r="F1" s="88"/>
       <c r="G1" s="88"/>
       <c r="H1" s="89"/>
     </row>
     <row r="2" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="134" t="s">
         <v>102</v>
       </c>
@@ -3025,63 +3026,63 @@
         <v>181</v>
       </c>
       <c r="H32" s="12"/>
     </row>
     <row r="33" spans="1:8" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="16"/>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C&amp;8 10&amp;R&amp;8EFO00192_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C&amp;8 10</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F38"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A19" workbookViewId="0">
       <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5703125" customWidth="1"/>
     <col min="2" max="2" width="60.7109375" customWidth="1"/>
     <col min="4" max="5" width="12.7109375" customWidth="1"/>
     <col min="6" max="6" width="22.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="87"/>
       <c r="B1" s="88"/>
       <c r="C1" s="88"/>
       <c r="D1" s="88"/>
       <c r="E1" s="88"/>
       <c r="F1" s="89"/>
     </row>
     <row r="2" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="141" t="s">
         <v>103</v>
       </c>
       <c r="B2" s="142"/>
       <c r="C2" s="142"/>
@@ -3407,64 +3408,64 @@
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A38" s="4"/>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C&amp;8 11&amp;R&amp;8EFO00192_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C&amp;8 11</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I60"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B12" sqref="B12"/>
+    <sheetView topLeftCell="A11" workbookViewId="0">
+      <selection activeCell="E27" sqref="E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="59.5703125" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" customWidth="1"/>
     <col min="5" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="1.7109375" customWidth="1"/>
     <col min="9" max="9" width="16.42578125" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A1" s="87"/>
       <c r="B1" s="88"/>
       <c r="C1" s="88"/>
       <c r="D1" s="88"/>
       <c r="E1" s="88"/>
       <c r="F1" s="88"/>
       <c r="G1" s="89"/>
     </row>
     <row r="2" spans="1:9" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A2" s="141" t="s">
@@ -4095,64 +4096,64 @@
       <c r="I58" s="8"/>
     </row>
     <row r="60" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A60" s="8"/>
       <c r="B60" s="8"/>
       <c r="C60" s="8"/>
       <c r="D60" s="8"/>
       <c r="E60" s="8"/>
       <c r="F60" s="8"/>
       <c r="G60" s="8"/>
       <c r="H60" s="8"/>
       <c r="I60" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C&amp;8 12&amp;R&amp;8EFO00192_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C&amp;8 12</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.5703125" customWidth="1"/>
     <col min="2" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="6.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="145" t="s">
         <v>115</v>
       </c>
       <c r="B1" s="146"/>
       <c r="C1" s="146"/>
       <c r="D1" s="146"/>
       <c r="E1" s="146"/>
       <c r="F1" s="147"/>
     </row>
     <row r="2" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="141" t="s">
         <v>135</v>
       </c>
       <c r="B2" s="142"/>
       <c r="C2" s="142"/>
@@ -4422,64 +4423,64 @@
       <c r="B35" s="47"/>
       <c r="C35" s="47"/>
       <c r="D35" s="47"/>
       <c r="E35" s="47"/>
       <c r="F35" s="12"/>
     </row>
     <row r="36" spans="1:6" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="27"/>
       <c r="B36" s="23"/>
       <c r="C36" s="23"/>
       <c r="D36" s="23"/>
       <c r="E36" s="23"/>
       <c r="F36" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C&amp;8 13&amp;R&amp;8EFO00192_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C&amp;8 13</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I41"/>
   <sheetViews>
-    <sheetView topLeftCell="A38" workbookViewId="0">
-      <selection activeCell="E20" sqref="E20"/>
+    <sheetView topLeftCell="A12" workbookViewId="0">
+      <selection activeCell="L29" sqref="L29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="87"/>
       <c r="B1" s="88"/>
       <c r="C1" s="88"/>
       <c r="D1" s="88"/>
       <c r="E1" s="88"/>
       <c r="F1" s="88"/>
       <c r="G1" s="88"/>
       <c r="H1" s="88"/>
       <c r="I1" s="89"/>
     </row>
     <row r="2" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="134" t="s">
         <v>113</v>
       </c>
       <c r="B2" s="148"/>
       <c r="C2" s="148"/>
       <c r="D2" s="148"/>
       <c r="E2" s="148"/>
       <c r="F2" s="148"/>
       <c r="G2" s="148"/>
@@ -4944,64 +4945,65 @@
       <c r="I40" s="75"/>
     </row>
     <row r="41" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A41" s="82"/>
       <c r="B41" s="83"/>
       <c r="C41" s="83"/>
       <c r="D41" s="83"/>
       <c r="E41" s="83"/>
       <c r="F41" s="83"/>
       <c r="G41" s="83"/>
       <c r="H41" s="83"/>
       <c r="I41" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A14:I14"/>
     <mergeCell ref="A15:I15"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C&amp;9 14&amp;R&amp;8EFO00192_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C&amp;9 14</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
+    <tabColor theme="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K162"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B10" sqref="B10:J10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="3.7109375" customWidth="1"/>
     <col min="3" max="3" width="20.28515625" customWidth="1"/>
     <col min="4" max="9" width="9.7109375" customWidth="1"/>
     <col min="10" max="10" width="15.7109375" customWidth="1"/>
     <col min="11" max="11" width="5.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="9"/>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="11"/>
     </row>
@@ -5029,124 +5031,124 @@
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="15"/>
     </row>
     <row r="4" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="66"/>
       <c r="B4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="15"/>
     </row>
     <row r="5" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="66"/>
       <c r="B5" s="8" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="15"/>
     </row>
     <row r="6" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="66"/>
       <c r="B6" s="8" t="s">
         <v>89</v>
       </c>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="15"/>
     </row>
     <row r="7" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="66"/>
       <c r="B7" s="8" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
       <c r="K7" s="15"/>
     </row>
     <row r="8" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="66"/>
       <c r="B8" s="8" t="s">
         <v>143</v>
       </c>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="15"/>
     </row>
     <row r="9" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="66"/>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="15"/>
     </row>
     <row r="10" spans="1:11" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="66"/>
       <c r="B10" s="126" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="C10" s="126"/>
       <c r="D10" s="126"/>
       <c r="E10" s="126"/>
       <c r="F10" s="126"/>
       <c r="G10" s="126"/>
       <c r="H10" s="126"/>
       <c r="I10" s="126"/>
       <c r="J10" s="126"/>
       <c r="K10" s="15"/>
     </row>
     <row r="11" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="66"/>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="15"/>
     </row>
     <row r="12" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
@@ -7043,51 +7045,51 @@
     </row>
     <row r="162" spans="2:11" ht="15" x14ac:dyDescent="0.2">
       <c r="B162" s="5"/>
       <c r="C162" s="5"/>
       <c r="D162" s="5"/>
       <c r="E162" s="5"/>
       <c r="F162" s="5"/>
       <c r="G162" s="5"/>
       <c r="H162" s="5"/>
       <c r="I162" s="5"/>
       <c r="J162" s="5"/>
       <c r="K162" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A12:K12"/>
     <mergeCell ref="B10:J10"/>
     <mergeCell ref="C31:J31"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="99" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C1&amp;R&amp;8EFO00192_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C1</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L51"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K8" sqref="K8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="3" max="3" width="10.140625" customWidth="1"/>
     <col min="8" max="8" width="13" customWidth="1"/>
     <col min="9" max="9" width="1.7109375" customWidth="1"/>
     <col min="10" max="10" width="13.140625" customWidth="1"/>
     <col min="11" max="11" width="17.42578125" customWidth="1"/>
     <col min="12" max="12" width="1.7109375" customWidth="1"/>
   </cols>
@@ -7893,63 +7895,63 @@
       <c r="C51" s="17"/>
       <c r="D51" s="17"/>
       <c r="E51" s="17"/>
       <c r="F51" s="17"/>
       <c r="G51" s="17"/>
       <c r="H51" s="17"/>
       <c r="I51" s="17"/>
       <c r="J51" s="17"/>
       <c r="K51" s="17"/>
       <c r="L51" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A6:L6"/>
     <mergeCell ref="A41:L41"/>
     <mergeCell ref="D28:H28"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="D30:H30"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C&amp;8 2&amp;R&amp;8EFO00192_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C&amp;8 2</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F123"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A20" workbookViewId="0">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="26.140625" customWidth="1"/>
     <col min="3" max="3" width="50.140625" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="31.7109375" customWidth="1"/>
     <col min="6" max="6" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15" x14ac:dyDescent="0.2">
       <c r="A1" s="98"/>
       <c r="B1" s="99"/>
       <c r="C1" s="99"/>
       <c r="D1" s="99"/>
       <c r="E1" s="99"/>
       <c r="F1" s="100"/>
     </row>
     <row r="2" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="134" t="s">
         <v>95</v>
       </c>
@@ -8934,64 +8936,65 @@
       <c r="A122" s="5"/>
       <c r="B122" s="5"/>
       <c r="C122" s="5"/>
       <c r="D122" s="5"/>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
     </row>
     <row r="123" spans="1:6" ht="15" x14ac:dyDescent="0.2">
       <c r="A123" s="5"/>
       <c r="B123" s="5"/>
       <c r="C123" s="5"/>
       <c r="D123" s="5"/>
       <c r="E123" s="5"/>
       <c r="F123" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C&amp;8 3&amp;R&amp;8EFO00192_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C&amp;8 3</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
+    <tabColor theme="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BM43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="I12" sqref="I12"/>
+    <sheetView topLeftCell="A3" workbookViewId="0">
+      <selection activeCell="I15" sqref="I15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="28.7109375" customWidth="1"/>
     <col min="3" max="3" width="66.85546875" customWidth="1"/>
     <col min="4" max="4" width="28.7109375" customWidth="1"/>
     <col min="5" max="5" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:65" x14ac:dyDescent="0.2">
       <c r="A1" s="87"/>
       <c r="B1" s="88"/>
       <c r="C1" s="88"/>
       <c r="D1" s="88"/>
       <c r="E1" s="89"/>
     </row>
     <row r="2" spans="1:65" x14ac:dyDescent="0.2">
       <c r="A2" s="90"/>
       <c r="B2" s="103"/>
       <c r="C2" s="103"/>
       <c r="D2" s="103"/>
       <c r="E2" s="104"/>
     </row>
@@ -9137,51 +9140,51 @@
       <c r="AS7" s="5"/>
       <c r="AT7" s="5"/>
       <c r="AU7" s="5"/>
       <c r="AV7" s="5"/>
       <c r="AW7" s="5"/>
       <c r="AX7" s="5"/>
       <c r="AY7" s="5"/>
       <c r="AZ7" s="5"/>
       <c r="BA7" s="5"/>
       <c r="BB7" s="5"/>
       <c r="BC7" s="5"/>
       <c r="BD7" s="5"/>
       <c r="BE7" s="5"/>
       <c r="BF7" s="5"/>
       <c r="BG7" s="5"/>
       <c r="BH7" s="5"/>
       <c r="BI7" s="5"/>
       <c r="BJ7" s="5"/>
       <c r="BK7" s="5"/>
       <c r="BL7" s="5"/>
       <c r="BM7" s="5"/>
     </row>
     <row r="8" spans="1:65" ht="15" x14ac:dyDescent="0.2">
       <c r="A8" s="21"/>
       <c r="B8" s="5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="14"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
@@ -9346,51 +9349,51 @@
       <c r="AY10" s="5"/>
       <c r="AZ10" s="5"/>
       <c r="BA10" s="5"/>
       <c r="BB10" s="5"/>
       <c r="BC10" s="5"/>
       <c r="BD10" s="5"/>
       <c r="BE10" s="5"/>
       <c r="BF10" s="5"/>
       <c r="BG10" s="5"/>
       <c r="BH10" s="5"/>
       <c r="BI10" s="5"/>
       <c r="BJ10" s="5"/>
       <c r="BK10" s="5"/>
       <c r="BL10" s="5"/>
       <c r="BM10" s="5"/>
     </row>
     <row r="11" spans="1:65" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="21"/>
       <c r="B11" s="101" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="101" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="101" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="E11" s="14"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
@@ -11570,64 +11573,64 @@
       <c r="AZ43" s="5"/>
       <c r="BA43" s="5"/>
       <c r="BB43" s="5"/>
       <c r="BC43" s="5"/>
       <c r="BD43" s="5"/>
       <c r="BE43" s="5"/>
       <c r="BF43" s="5"/>
       <c r="BG43" s="5"/>
       <c r="BH43" s="5"/>
       <c r="BI43" s="5"/>
       <c r="BJ43" s="5"/>
       <c r="BK43" s="5"/>
       <c r="BL43" s="5"/>
       <c r="BM43" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C&amp;8 4&amp;R&amp;8EFO00192_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C&amp;8 4</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D19" sqref="D19"/>
+      <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="81" customWidth="1"/>
     <col min="3" max="3" width="20.28515625" customWidth="1"/>
     <col min="4" max="4" width="32" customWidth="1"/>
     <col min="5" max="5" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1" s="87"/>
       <c r="B1" s="88"/>
       <c r="C1" s="88"/>
       <c r="D1" s="88"/>
       <c r="E1" s="89"/>
     </row>
     <row r="2" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="134" t="s">
         <v>97</v>
       </c>
       <c r="B2" s="137"/>
       <c r="C2" s="137"/>
       <c r="D2" s="137"/>
@@ -11926,51 +11929,51 @@
     </row>
     <row r="42" spans="1:5" ht="15" x14ac:dyDescent="0.2">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5"/>
       <c r="E42" s="5"/>
     </row>
     <row r="43" spans="1:5" ht="15" x14ac:dyDescent="0.2">
       <c r="A43" s="5"/>
       <c r="B43" s="5"/>
       <c r="C43" s="5"/>
       <c r="D43" s="5"/>
       <c r="E43" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C&amp;8 5&amp;R&amp;8EFO00192_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C&amp;8 5</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H56"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="32.5703125" customWidth="1"/>
     <col min="3" max="3" width="24.28515625" customWidth="1"/>
     <col min="4" max="4" width="17" customWidth="1"/>
     <col min="5" max="5" width="18.140625" customWidth="1"/>
     <col min="6" max="6" width="15.28515625" customWidth="1"/>
     <col min="7" max="7" width="21.140625" customWidth="1"/>
     <col min="8" max="8" width="1.7109375" customWidth="1"/>
@@ -12552,51 +12555,51 @@
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
     </row>
     <row r="56" spans="1:8" ht="15" x14ac:dyDescent="0.2">
       <c r="A56" s="5"/>
       <c r="B56" s="5"/>
       <c r="C56" s="5"/>
       <c r="D56" s="5"/>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C&amp;8 6&amp;R&amp;8EFO00192_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C&amp;8 6</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="34.140625" customWidth="1"/>
     <col min="3" max="4" width="25.7109375" customWidth="1"/>
     <col min="5" max="5" width="18.28515625" customWidth="1"/>
     <col min="6" max="6" width="15" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" customWidth="1"/>
     <col min="8" max="8" width="1.7109375" customWidth="1"/>
   </cols>
@@ -13047,51 +13050,51 @@
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
     </row>
     <row r="43" spans="1:8" ht="15" x14ac:dyDescent="0.2">
       <c r="A43" s="5"/>
       <c r="B43" s="5"/>
       <c r="C43" s="5"/>
       <c r="D43" s="5"/>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C&amp;8 7&amp;R&amp;8EFO00192_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C&amp;8 7</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="34.140625" customWidth="1"/>
     <col min="3" max="4" width="25.7109375" customWidth="1"/>
     <col min="5" max="5" width="18.28515625" customWidth="1"/>
     <col min="6" max="6" width="15" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" customWidth="1"/>
     <col min="8" max="8" width="1.7109375" customWidth="1"/>
   </cols>
@@ -13532,51 +13535,51 @@
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
     </row>
     <row r="42" spans="1:8" ht="15" x14ac:dyDescent="0.2">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5"/>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C&amp;8 8&amp;R&amp;8EFO00192_01-01-2025</oddFooter>
+    <oddFooter>&amp;L&amp;8Land Mobile Radio Report&amp;C&amp;8 8</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>